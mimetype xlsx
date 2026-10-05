--- v0 (2026-08-05)
+++ v1 (2026-10-05)
@@ -428,51 +428,51 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>اسم العميل</v>
       </c>
       <c r="B1" t="str">
         <v>عدد الفواتير</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>tagme3</v>
       </c>
       <c r="B2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B2"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>العملاء</vt:lpstr>