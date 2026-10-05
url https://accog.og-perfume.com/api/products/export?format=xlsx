--- v0 (2026-08-05)
+++ v1 (2026-10-05)
@@ -410,20367 +410,22598 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G883"/>
+  <dimension ref="A1:G980"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>اسم المنتج</v>
       </c>
       <c r="B1" t="str">
         <v>SKU</v>
       </c>
       <c r="C1" t="str">
         <v>البراند</v>
       </c>
       <c r="D1" t="str">
         <v>سعر الشراء</v>
       </c>
       <c r="E1" t="str">
         <v>سعر البيع</v>
       </c>
       <c r="F1" t="str">
         <v>المخزون الحالي</v>
       </c>
       <c r="G1" t="str">
         <v>متوسط التكلفة</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>9 PM Perfume Spray 250ml</v>
       </c>
       <c r="B2" t="str">
         <v/>
       </c>
       <c r="C2" t="str">
         <v/>
       </c>
       <c r="D2">
         <v>15.2</v>
       </c>
       <c r="E2">
         <v>19.5</v>
       </c>
       <c r="F2">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="G2">
         <v>15.2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>9AM Dive</v>
       </c>
       <c r="B3" t="str">
         <v/>
       </c>
       <c r="C3" t="str">
         <v/>
       </c>
       <c r="D3">
         <v>97</v>
       </c>
       <c r="E3">
         <v>104</v>
       </c>
       <c r="F3">
-        <v>26</v>
+        <v>24.6</v>
       </c>
       <c r="G3">
         <v>97</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>9AM Dive Perfume Spray 250ml</v>
       </c>
       <c r="B4" t="str">
         <v/>
       </c>
       <c r="C4" t="str">
         <v/>
       </c>
       <c r="D4">
         <v>15.2</v>
       </c>
       <c r="E4">
         <v>18.97</v>
       </c>
       <c r="F4">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G4">
         <v>15.2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>9PM Afnan</v>
       </c>
       <c r="B5" t="str">
         <v/>
       </c>
       <c r="C5" t="str">
         <v/>
       </c>
       <c r="D5">
         <v>88.6</v>
       </c>
       <c r="E5">
         <v>98.5</v>
       </c>
       <c r="F5">
-        <v>14.2</v>
+        <v>13.3</v>
       </c>
       <c r="G5">
         <v>88.6</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>9PM Elixir Afnan</v>
       </c>
       <c r="B6" t="str">
         <v/>
       </c>
       <c r="C6" t="str">
         <v/>
       </c>
       <c r="D6">
         <v>97</v>
       </c>
       <c r="E6">
         <v>116</v>
       </c>
       <c r="F6">
-        <v>36.6</v>
+        <v>35</v>
       </c>
       <c r="G6">
         <v>97</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>9PM Elixir tester</v>
       </c>
       <c r="B7" t="str">
         <v/>
       </c>
       <c r="C7" t="str">
         <v/>
       </c>
       <c r="D7">
         <v>73.25</v>
       </c>
       <c r="E7">
         <v>9.96</v>
       </c>
       <c r="F7">
         <v>1</v>
       </c>
       <c r="G7">
         <v>73.25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>9PM Night out</v>
       </c>
       <c r="B8" t="str">
         <v/>
       </c>
       <c r="C8" t="str">
         <v/>
       </c>
       <c r="D8">
         <v>97</v>
       </c>
       <c r="E8">
         <v>116.56</v>
       </c>
       <c r="F8">
-        <v>87.6</v>
+        <v>27.1</v>
       </c>
       <c r="G8">
         <v>97</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>9PM Night out tester</v>
       </c>
       <c r="B9" t="str">
         <v/>
       </c>
       <c r="C9" t="str">
         <v/>
       </c>
       <c r="D9">
         <v>71</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>2</v>
       </c>
       <c r="G9">
         <v>71</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>9PM Rebel Afnan</v>
       </c>
       <c r="B10" t="str">
         <v/>
       </c>
       <c r="C10" t="str">
         <v/>
       </c>
       <c r="D10">
         <v>97</v>
       </c>
       <c r="E10">
         <v>136</v>
       </c>
       <c r="F10">
-        <v>32.5</v>
+        <v>28.7</v>
       </c>
       <c r="G10">
         <v>97</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Abaq Pomegranate Musk 75ML</v>
       </c>
       <c r="B11" t="str">
         <v/>
       </c>
       <c r="C11" t="str">
         <v/>
       </c>
       <c r="D11">
         <v>57.5</v>
       </c>
       <c r="E11">
         <v>96.42</v>
       </c>
       <c r="F11">
-        <v>33.53</v>
+        <v>30.064</v>
       </c>
       <c r="G11">
         <v>57.5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Aether Extrait French Avenue</v>
+        <v>Addict Blue</v>
       </c>
       <c r="B12" t="str">
         <v/>
       </c>
       <c r="C12" t="str">
         <v/>
       </c>
       <c r="D12">
-        <v>104</v>
+        <v>0</v>
       </c>
       <c r="E12">
-        <v>121.4</v>
+        <v>1</v>
       </c>
       <c r="F12">
-        <v>15.2</v>
+        <v>5.52</v>
       </c>
       <c r="G12">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Affogato Al Caffe</v>
+        <v>Aether Extrait French Avenue</v>
       </c>
       <c r="B13" t="str">
         <v/>
       </c>
       <c r="C13" t="str">
         <v/>
       </c>
       <c r="D13">
-        <v>59</v>
+        <v>104</v>
       </c>
       <c r="E13">
-        <v>77.77</v>
+        <v>121.4</v>
       </c>
       <c r="F13">
-        <v>0.68</v>
+        <v>17.6</v>
       </c>
       <c r="G13">
-        <v>59</v>
+        <v>99.5254</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Affogato Fragrance World</v>
+        <v>Affogato Al Caffe</v>
       </c>
       <c r="B14" t="str">
         <v/>
       </c>
       <c r="C14" t="str">
         <v/>
       </c>
       <c r="D14">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="E14">
-        <v>85.7</v>
+        <v>77.77</v>
       </c>
       <c r="F14">
-        <v>3.8</v>
+        <v>0.68</v>
       </c>
       <c r="G14">
-        <v>67</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Afnan 9PM Rebel tester</v>
+        <v>Affogato Fragrance World</v>
       </c>
       <c r="B15" t="str">
         <v/>
       </c>
       <c r="C15" t="str">
         <v/>
       </c>
       <c r="D15">
-        <v>94</v>
+        <v>67</v>
       </c>
       <c r="E15">
-        <v>104</v>
+        <v>85.7</v>
       </c>
       <c r="F15">
-        <v>2.2</v>
+        <v>2.8</v>
       </c>
       <c r="G15">
-        <v>94</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Afnan 9pm</v>
+        <v>Afnan 9PM Rebel tester</v>
       </c>
       <c r="B16" t="str">
         <v/>
       </c>
       <c r="C16" t="str">
-        <v>Afnan</v>
+        <v/>
       </c>
       <c r="D16">
-        <v>70</v>
+        <v>94</v>
       </c>
       <c r="E16">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="F16">
-        <v>0</v>
+        <v>2.2</v>
       </c>
       <c r="G16">
-        <v>0</v>
+        <v>94</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>After Effect</v>
+        <v>Afnan 9pm</v>
       </c>
       <c r="B17" t="str">
         <v/>
       </c>
       <c r="C17" t="str">
-        <v/>
+        <v>Afnan</v>
       </c>
       <c r="D17">
-        <v>84.62</v>
+        <v>70</v>
       </c>
       <c r="E17">
-        <v>111.11</v>
+        <v>90</v>
       </c>
       <c r="F17">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G17">
-        <v>84.62</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>After Swim Mist</v>
+        <v>After Effect</v>
       </c>
       <c r="B18" t="str">
         <v/>
       </c>
       <c r="C18" t="str">
         <v/>
       </c>
       <c r="D18">
-        <v>8.15</v>
+        <v>84.62</v>
       </c>
       <c r="E18">
-        <v>11.11</v>
+        <v>111.11</v>
       </c>
       <c r="F18">
         <v>1</v>
       </c>
       <c r="G18">
-        <v>8.15</v>
+        <v>84.62</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Ahl</v>
+        <v>After Swim Mist</v>
       </c>
       <c r="B19" t="str">
         <v/>
       </c>
       <c r="C19" t="str">
         <v/>
       </c>
       <c r="D19">
-        <v>155.65</v>
+        <v>8.15</v>
       </c>
       <c r="E19">
-        <v>199.66</v>
+        <v>11.11</v>
       </c>
       <c r="F19">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="G19">
-        <v>155.65</v>
+        <v>8.15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Al Barari</v>
+        <v>Ahl</v>
       </c>
       <c r="B20" t="str">
         <v/>
       </c>
       <c r="C20" t="str">
         <v/>
       </c>
       <c r="D20">
-        <v>103.07</v>
+        <v>155.65</v>
       </c>
       <c r="E20">
-        <v>123</v>
+        <v>199.66</v>
       </c>
       <c r="F20">
-        <v>1.3</v>
+        <v>0.5</v>
       </c>
       <c r="G20">
-        <v>103.07</v>
+        <v>155.65</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Al Fareed</v>
+        <v>Al Barari</v>
       </c>
       <c r="B21" t="str">
         <v/>
       </c>
       <c r="C21" t="str">
         <v/>
       </c>
       <c r="D21">
-        <v>465</v>
+        <v>103.07</v>
       </c>
       <c r="E21">
-        <v>0</v>
+        <v>123</v>
       </c>
       <c r="F21">
-        <v>2</v>
+        <v>1.3</v>
       </c>
       <c r="G21">
-        <v>465</v>
+        <v>103.07</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Al Haramain Amber Oud Tobacco</v>
+        <v>Al Fareed</v>
       </c>
       <c r="B22" t="str">
         <v/>
       </c>
       <c r="C22" t="str">
         <v/>
       </c>
       <c r="D22">
-        <v>146.5</v>
+        <v>465</v>
       </c>
       <c r="E22">
-        <v>196.22</v>
+        <v>0</v>
       </c>
       <c r="F22">
-        <v>12</v>
+        <v>1.3</v>
       </c>
       <c r="G22">
-        <v>146.5</v>
+        <v>465</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Al Haramain Aqua Dubai</v>
+        <v>Al Haramain Amber Oud Tobacco</v>
       </c>
       <c r="B23" t="str">
         <v/>
       </c>
       <c r="C23" t="str">
         <v/>
       </c>
       <c r="D23">
-        <v>156</v>
+        <v>146.5</v>
       </c>
       <c r="E23">
-        <v>225</v>
+        <v>196.22</v>
       </c>
       <c r="F23">
-        <v>1.5</v>
+        <v>5.9</v>
       </c>
       <c r="G23">
-        <v>156</v>
+        <v>146.5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>Al Haramain Dubai Night</v>
+        <v>Al Haramain Aqua Dubai</v>
       </c>
       <c r="B24" t="str">
         <v/>
       </c>
       <c r="C24" t="str">
         <v/>
       </c>
       <c r="D24">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="E24">
-        <v>188.66</v>
+        <v>225</v>
       </c>
       <c r="F24">
-        <v>1</v>
+        <v>1.5</v>
       </c>
       <c r="G24">
-        <v>150</v>
+        <v>156</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Al Haramain Future Dubai</v>
+        <v>Al Haramain Dubai Night</v>
       </c>
       <c r="B25" t="str">
         <v/>
       </c>
       <c r="C25" t="str">
         <v/>
       </c>
       <c r="D25">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="E25">
-        <v>223.4</v>
+        <v>188.66</v>
       </c>
       <c r="F25">
-        <v>6</v>
+        <v>0.9</v>
       </c>
       <c r="G25">
-        <v>165</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Al Haramain Imagine Dubai</v>
+        <v>Al Haramain Future Dubai</v>
       </c>
       <c r="B26" t="str">
         <v/>
       </c>
       <c r="C26" t="str">
         <v/>
       </c>
       <c r="D26">
         <v>165</v>
       </c>
       <c r="E26">
-        <v>211</v>
+        <v>223.4</v>
       </c>
       <c r="F26">
-        <v>4.7</v>
+        <v>4.9</v>
       </c>
       <c r="G26">
         <v>165</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Al Khitam musk 1 tola + 30 ml spray</v>
+        <v>Al Haramain Imagine Dubai</v>
       </c>
       <c r="B27" t="str">
         <v/>
       </c>
       <c r="C27" t="str">
         <v/>
       </c>
       <c r="D27">
-        <v>147</v>
+        <v>165</v>
       </c>
       <c r="E27">
-        <v>0</v>
+        <v>211</v>
       </c>
       <c r="F27">
-        <v>1</v>
+        <v>4.4</v>
       </c>
       <c r="G27">
-        <v>147</v>
+        <v>165</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Al Nashama Caprice</v>
+        <v>Al Khitam musk 1 tola + 30 ml spray</v>
       </c>
       <c r="B28" t="str">
         <v/>
       </c>
       <c r="C28" t="str">
         <v/>
       </c>
       <c r="D28">
-        <v>64.25</v>
+        <v>147</v>
       </c>
       <c r="E28">
-        <v>73.5</v>
+        <v>0</v>
       </c>
       <c r="F28">
-        <v>8.4</v>
+        <v>1</v>
       </c>
       <c r="G28">
-        <v>64.25</v>
+        <v>147</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Al Sheikha Hind Hair Mist</v>
+        <v>Al Nashama Caprice</v>
       </c>
       <c r="B29" t="str">
         <v/>
       </c>
       <c r="C29" t="str">
         <v/>
       </c>
       <c r="D29">
-        <v>30.2</v>
+        <v>64.25</v>
       </c>
       <c r="E29">
-        <v>48.28</v>
+        <v>73.5</v>
       </c>
       <c r="F29">
-        <v>19</v>
+        <v>2.9</v>
       </c>
       <c r="G29">
-        <v>30.2</v>
+        <v>64.25</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Al Wissam Absolute</v>
+        <v>Al Sheikha Hind Hair Mist</v>
       </c>
       <c r="B30" t="str">
         <v/>
       </c>
       <c r="C30" t="str">
         <v/>
       </c>
       <c r="D30">
-        <v>82.6</v>
+        <v>30.2</v>
       </c>
       <c r="E30">
-        <v>103.33</v>
+        <v>48.28</v>
       </c>
       <c r="F30">
-        <v>13.4</v>
+        <v>18</v>
       </c>
       <c r="G30">
-        <v>82.6</v>
+        <v>30.2</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>All Over Spray Mexican Tobacco</v>
+        <v>Al Wissam Absolute</v>
       </c>
       <c r="B31" t="str">
         <v/>
       </c>
       <c r="C31" t="str">
         <v/>
       </c>
       <c r="D31">
-        <v>90</v>
+        <v>82.6</v>
       </c>
       <c r="E31">
-        <v>0</v>
+        <v>103.33</v>
       </c>
       <c r="F31">
-        <v>6</v>
+        <v>13.2</v>
       </c>
       <c r="G31">
-        <v>90</v>
+        <v>82.6</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>All Over Spray Spanish Tobacco</v>
+        <v>All Over Spray Mexican Tobacco</v>
       </c>
       <c r="B32" t="str">
         <v/>
       </c>
       <c r="C32" t="str">
         <v/>
       </c>
       <c r="D32">
         <v>90</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="G32">
         <v>90</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>Allure Garden</v>
+        <v>All Over Spray Spanish Tobacco</v>
       </c>
       <c r="B33" t="str">
         <v/>
       </c>
       <c r="C33" t="str">
         <v/>
       </c>
       <c r="D33">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="E33">
-        <v>119</v>
+        <v>0</v>
       </c>
       <c r="F33">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="G33">
-        <v>77</v>
+        <v>90</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>Amber D`or French Avenue</v>
+        <v>Allure Garden</v>
       </c>
       <c r="B34" t="str">
         <v/>
       </c>
       <c r="C34" t="str">
         <v/>
       </c>
       <c r="D34">
-        <v>82.22</v>
+        <v>77</v>
       </c>
       <c r="E34">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="F34">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="G34">
-        <v>82.22</v>
+        <v>77</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>Amber Empire</v>
+        <v>Amber D`or French Avenue</v>
       </c>
       <c r="B35" t="str">
         <v/>
       </c>
       <c r="C35" t="str">
         <v/>
       </c>
       <c r="D35">
-        <v>90</v>
+        <v>82.22</v>
       </c>
       <c r="E35">
-        <v>153.8</v>
+        <v>98</v>
       </c>
       <c r="F35">
-        <v>33.3</v>
+        <v>1</v>
       </c>
       <c r="G35">
-        <v>90</v>
+        <v>82.22</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Amber saffron</v>
+        <v>Amber Empire</v>
       </c>
       <c r="B36" t="str">
         <v/>
       </c>
       <c r="C36" t="str">
         <v/>
       </c>
       <c r="D36">
-        <v>143.54</v>
+        <v>90</v>
       </c>
       <c r="E36">
-        <v>176</v>
+        <v>153.8</v>
       </c>
       <c r="F36">
-        <v>11.37</v>
+        <v>21.3</v>
       </c>
       <c r="G36">
-        <v>143.54</v>
+        <v>90</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>Ameer Al Oud Intense</v>
+        <v>Amber saffron</v>
       </c>
       <c r="B37" t="str">
         <v/>
       </c>
       <c r="C37" t="str">
         <v/>
       </c>
       <c r="D37">
-        <v>47.15</v>
+        <v>143.54</v>
       </c>
       <c r="E37">
-        <v>61.5</v>
+        <v>176</v>
       </c>
       <c r="F37">
-        <v>4</v>
+        <v>11.245</v>
       </c>
       <c r="G37">
-        <v>47.15</v>
+        <v>143.54</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Ana Abiyedh Lattafa</v>
+        <v>Ameer Al Oud Intense</v>
       </c>
       <c r="B38" t="str">
         <v/>
       </c>
       <c r="C38" t="str">
         <v/>
       </c>
       <c r="D38">
-        <v>44</v>
+        <v>47.15</v>
       </c>
       <c r="E38">
-        <v>53.85</v>
+        <v>61.5</v>
       </c>
       <c r="F38">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G38">
-        <v>44</v>
+        <v>47.15</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>Aneen rasasi</v>
+        <v>Ana Abiyedh Lattafa</v>
       </c>
       <c r="B39" t="str">
         <v/>
       </c>
       <c r="C39" t="str">
         <v/>
       </c>
       <c r="D39">
-        <v>56.66</v>
+        <v>44</v>
       </c>
       <c r="E39">
-        <v>68.5</v>
+        <v>53.85</v>
       </c>
       <c r="F39">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="G39">
-        <v>56.66</v>
+        <v>45.4545</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>Angham Lattafa</v>
+        <v>Ana Abiyedh Poudree</v>
       </c>
       <c r="B40" t="str">
         <v/>
       </c>
       <c r="C40" t="str">
         <v/>
       </c>
       <c r="D40">
-        <v>61.62</v>
+        <v>0</v>
       </c>
       <c r="E40">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="F40">
-        <v>4.6</v>
+        <v>3</v>
       </c>
       <c r="G40">
-        <v>61.62</v>
+        <v>46.5</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>Angham Second Song</v>
+        <v>Ana Abiyedh Scarlet</v>
       </c>
       <c r="B41" t="str">
         <v/>
       </c>
       <c r="C41" t="str">
         <v/>
       </c>
       <c r="D41">
-        <v>71.4</v>
+        <v>0</v>
       </c>
       <c r="E41">
-        <v>94.22</v>
+        <v>1</v>
       </c>
       <c r="F41">
-        <v>5.6</v>
+        <v>12</v>
       </c>
       <c r="G41">
-        <v>71.4</v>
+        <v>39</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>Arabian 20ml</v>
+        <v>Aneen rasasi</v>
       </c>
       <c r="B42" t="str">
         <v/>
       </c>
       <c r="C42" t="str">
         <v/>
       </c>
       <c r="D42">
-        <v>17.33</v>
+        <v>56.66</v>
       </c>
       <c r="E42">
-        <v>33.33</v>
+        <v>68.5</v>
       </c>
       <c r="F42">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G42">
-        <v>17.33</v>
+        <v>56.66</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>Arabian Tobacco 100ml</v>
+        <v>Angham Lattafa</v>
       </c>
       <c r="B43" t="str">
         <v/>
       </c>
       <c r="C43" t="str">
         <v/>
       </c>
       <c r="D43">
-        <v>92</v>
+        <v>61.62</v>
       </c>
       <c r="E43">
-        <v>126.9</v>
+        <v>75</v>
       </c>
       <c r="F43">
-        <v>11</v>
+        <v>10.5</v>
       </c>
       <c r="G43">
-        <v>92</v>
+        <v>65.0884</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>Armaf Infinity Gold</v>
+        <v>Angham Second Song</v>
       </c>
       <c r="B44" t="str">
         <v/>
       </c>
       <c r="C44" t="str">
         <v/>
       </c>
       <c r="D44">
-        <v>145</v>
+        <v>71.4</v>
       </c>
       <c r="E44">
-        <v>168.9</v>
+        <v>94.22</v>
       </c>
       <c r="F44">
-        <v>2.2</v>
+        <v>15.95</v>
       </c>
       <c r="G44">
-        <v>145</v>
+        <v>67.6807</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Armaf Infinity Silver</v>
+        <v>Arabian 20ml</v>
       </c>
       <c r="B45" t="str">
         <v/>
       </c>
       <c r="C45" t="str">
         <v/>
       </c>
       <c r="D45">
-        <v>103.75</v>
+        <v>17.33</v>
       </c>
       <c r="E45">
-        <v>176</v>
+        <v>33.33</v>
       </c>
       <c r="F45">
-        <v>24.6</v>
+        <v>1</v>
       </c>
       <c r="G45">
-        <v>103.75</v>
+        <v>17.33</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>Armaf Yum Yum</v>
+        <v>Arabian Tobacco 100ml</v>
       </c>
       <c r="B46" t="str">
         <v/>
       </c>
       <c r="C46" t="str">
         <v/>
       </c>
       <c r="D46">
-        <v>129</v>
+        <v>92</v>
       </c>
       <c r="E46">
-        <v>137</v>
+        <v>126.9</v>
       </c>
       <c r="F46">
-        <v>1.5</v>
+        <v>5.3</v>
       </c>
       <c r="G46">
-        <v>129</v>
+        <v>92</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>Armaf island bliss</v>
+        <v>Aristo Arabiyat Prestige</v>
       </c>
       <c r="B47" t="str">
         <v/>
       </c>
       <c r="C47" t="str">
         <v/>
       </c>
       <c r="D47">
-        <v>110</v>
+        <v>0</v>
       </c>
       <c r="E47">
-        <v>137</v>
+        <v>1</v>
       </c>
       <c r="F47">
-        <v>0.6</v>
+        <v>17</v>
       </c>
       <c r="G47">
-        <v>110</v>
+        <v>80</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>Armaf island breeze</v>
+        <v>Armaf Infinity Gold</v>
       </c>
       <c r="B48" t="str">
         <v/>
       </c>
       <c r="C48" t="str">
         <v/>
       </c>
       <c r="D48">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="E48">
-        <v>150</v>
+        <v>168.9</v>
       </c>
       <c r="F48">
-        <v>4.5</v>
+        <v>1.6</v>
       </c>
       <c r="G48">
-        <v>129</v>
+        <v>145</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>Armani You Mist</v>
+        <v>Armaf Infinity Silver</v>
       </c>
       <c r="B49" t="str">
         <v/>
       </c>
       <c r="C49" t="str">
         <v/>
       </c>
       <c r="D49">
-        <v>8.15</v>
+        <v>103.75</v>
       </c>
       <c r="E49">
-        <v>11.11</v>
+        <v>176</v>
       </c>
       <c r="F49">
-        <v>1</v>
+        <v>11.9</v>
       </c>
       <c r="G49">
-        <v>8.15</v>
+        <v>103.75</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>Aromatix Carnal Desire</v>
+        <v>Armaf Yum Yum</v>
       </c>
       <c r="B50" t="str">
         <v/>
       </c>
       <c r="C50" t="str">
         <v/>
       </c>
       <c r="D50">
-        <v>106</v>
+        <v>129</v>
       </c>
       <c r="E50">
-        <v>135.7</v>
+        <v>137</v>
       </c>
       <c r="F50">
-        <v>14.3</v>
+        <v>1.2</v>
       </c>
       <c r="G50">
-        <v>106</v>
+        <v>129</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>Aromatix Forbidden Fruit</v>
+        <v>Armaf island bliss</v>
       </c>
       <c r="B51" t="str">
         <v/>
       </c>
       <c r="C51" t="str">
         <v/>
       </c>
       <c r="D51">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="E51">
-        <v>153.8</v>
+        <v>137</v>
       </c>
       <c r="F51">
-        <v>23.6</v>
+        <v>0.6</v>
       </c>
       <c r="G51">
-        <v>102</v>
+        <v>110</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>Aromatix Frostbite</v>
+        <v>Armaf island breeze</v>
       </c>
       <c r="B52" t="str">
         <v/>
       </c>
       <c r="C52" t="str">
         <v/>
       </c>
       <c r="D52">
-        <v>137.5</v>
+        <v>129</v>
       </c>
       <c r="E52">
-        <v>137.59</v>
+        <v>150</v>
       </c>
       <c r="F52">
-        <v>25</v>
+        <v>4.5</v>
       </c>
       <c r="G52">
-        <v>137.5</v>
+        <v>129</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>Aromatix Magnetiq</v>
+        <v>Armani You Mist</v>
       </c>
       <c r="B53" t="str">
         <v/>
       </c>
       <c r="C53" t="str">
         <v/>
       </c>
       <c r="D53">
-        <v>102</v>
+        <v>8.15</v>
       </c>
       <c r="E53">
-        <v>153.85</v>
+        <v>11.11</v>
       </c>
       <c r="F53">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="G53">
-        <v>102</v>
+        <v>8.15</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>Aromatix Naughty Dates</v>
+        <v>Aromatix Carnal Desire</v>
       </c>
       <c r="B54" t="str">
         <v/>
       </c>
       <c r="C54" t="str">
         <v/>
       </c>
       <c r="D54">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="E54">
-        <v>151.2</v>
+        <v>135.7</v>
       </c>
       <c r="F54">
-        <v>2.35</v>
+        <v>12.4</v>
       </c>
       <c r="G54">
-        <v>115</v>
+        <v>106</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>Aromatix Platine Blanc</v>
+        <v>Aromatix Forbidden Fruit</v>
       </c>
       <c r="B55" t="str">
         <v/>
       </c>
       <c r="C55" t="str">
         <v/>
       </c>
       <c r="D55">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="E55">
-        <v>162</v>
+        <v>153.8</v>
       </c>
       <c r="F55">
-        <v>38.9</v>
+        <v>17.6</v>
       </c>
       <c r="G55">
-        <v>107</v>
+        <v>102</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>Aromatix Royal Taboo</v>
+        <v>Aromatix Frostbite</v>
       </c>
       <c r="B56" t="str">
         <v/>
       </c>
       <c r="C56" t="str">
         <v/>
       </c>
       <c r="D56">
-        <v>114</v>
+        <v>137.5</v>
       </c>
       <c r="E56">
-        <v>135.7</v>
+        <v>137.59</v>
       </c>
       <c r="F56">
-        <v>22.2</v>
+        <v>36.5</v>
       </c>
       <c r="G56">
-        <v>114</v>
+        <v>129.968</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>Aromatix Sun Kissed</v>
+        <v>Aromatix Magnetiq</v>
       </c>
       <c r="B57" t="str">
         <v/>
       </c>
       <c r="C57" t="str">
         <v/>
       </c>
       <c r="D57">
-        <v>125</v>
+        <v>102</v>
       </c>
       <c r="E57">
-        <v>153.8</v>
+        <v>153.85</v>
       </c>
       <c r="F57">
-        <v>6.5</v>
+        <v>16</v>
       </c>
       <c r="G57">
-        <v>125</v>
+        <v>102</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>Aromatix Teas Me</v>
+        <v>Aromatix Naughty Dates</v>
       </c>
       <c r="B58" t="str">
         <v/>
       </c>
       <c r="C58" t="str">
         <v/>
       </c>
       <c r="D58">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="E58">
-        <v>153.8</v>
+        <v>151.2</v>
       </c>
       <c r="F58">
-        <v>3.6</v>
+        <v>0.55</v>
       </c>
       <c r="G58">
-        <v>125</v>
+        <v>115</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>Aromatix X Xandal</v>
+        <v>Aromatix Platine Blanc</v>
       </c>
       <c r="B59" t="str">
         <v/>
       </c>
       <c r="C59" t="str">
         <v/>
       </c>
       <c r="D59">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="E59">
-        <v>142.85</v>
+        <v>162</v>
       </c>
       <c r="F59">
-        <v>1</v>
+        <v>30.4</v>
       </c>
       <c r="G59">
-        <v>114</v>
+        <v>107</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>Arrogate Addict Assaf 200ml</v>
+        <v>Aromatix Royal Taboo</v>
       </c>
       <c r="B60" t="str">
         <v/>
       </c>
       <c r="C60" t="str">
         <v/>
       </c>
       <c r="D60">
-        <v>145</v>
+        <v>114</v>
       </c>
       <c r="E60">
-        <v>155</v>
+        <v>135.7</v>
       </c>
       <c r="F60">
-        <v>4.9</v>
+        <v>21.4</v>
       </c>
       <c r="G60">
-        <v>145</v>
+        <v>114</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>Arrogate Addict Elixir</v>
+        <v>Aromatix Sun Kissed</v>
       </c>
       <c r="B61" t="str">
         <v/>
       </c>
       <c r="C61" t="str">
         <v/>
       </c>
       <c r="D61">
-        <v>152</v>
+        <v>125</v>
       </c>
       <c r="E61">
-        <v>172.25</v>
+        <v>153.8</v>
       </c>
       <c r="F61">
-        <v>4.94</v>
+        <v>4.4</v>
       </c>
       <c r="G61">
-        <v>152</v>
+        <v>125</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>Arrogate Blue de Assaf 200ml</v>
+        <v>Aromatix Teas Me</v>
       </c>
       <c r="B62" t="str">
         <v/>
       </c>
       <c r="C62" t="str">
         <v/>
       </c>
       <c r="D62">
-        <v>121.2</v>
+        <v>125</v>
       </c>
       <c r="E62">
-        <v>155</v>
+        <v>153.8</v>
       </c>
       <c r="F62">
-        <v>2.45</v>
+        <v>14.9</v>
       </c>
       <c r="G62">
-        <v>121.2</v>
+        <v>118.3239</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>Arrogate Comete Assaf 200ml</v>
+        <v>Aromatix X Xandal</v>
       </c>
       <c r="B63" t="str">
         <v/>
       </c>
       <c r="C63" t="str">
         <v/>
       </c>
       <c r="D63">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="E63">
-        <v>156</v>
+        <v>142.85</v>
       </c>
       <c r="F63">
-        <v>9.7</v>
+        <v>12.7</v>
       </c>
       <c r="G63">
-        <v>93</v>
+        <v>116.8229</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>Arrogate Girl Assaf 200ml</v>
+        <v>Arrogate Addict Assaf 200ml</v>
       </c>
       <c r="B64" t="str">
         <v/>
       </c>
       <c r="C64" t="str">
         <v/>
       </c>
       <c r="D64">
-        <v>94.65</v>
+        <v>145</v>
       </c>
       <c r="E64">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="F64">
-        <v>6</v>
+        <v>3.75</v>
       </c>
       <c r="G64">
-        <v>94.65</v>
+        <v>145</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>Arrogate Pink Assaf</v>
+        <v>Arrogate Addict Elixir</v>
       </c>
       <c r="B65" t="str">
         <v/>
       </c>
       <c r="C65" t="str">
         <v/>
       </c>
       <c r="D65">
-        <v>133</v>
+        <v>152</v>
       </c>
       <c r="E65">
-        <v>168.5</v>
+        <v>172.25</v>
       </c>
       <c r="F65">
-        <v>11.9</v>
+        <v>2.606</v>
       </c>
       <c r="G65">
-        <v>133</v>
+        <v>152</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>Arrogate Pink Collection</v>
+        <v>Arrogate Blue de Assaf 200ml</v>
       </c>
       <c r="B66" t="str">
         <v/>
       </c>
       <c r="C66" t="str">
         <v/>
       </c>
       <c r="D66">
-        <v>181</v>
+        <v>121.2</v>
       </c>
       <c r="E66">
-        <v>202.01</v>
+        <v>155</v>
       </c>
       <c r="F66">
-        <v>1</v>
+        <v>2.4</v>
       </c>
       <c r="G66">
-        <v>181</v>
+        <v>121.2</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>Arrogate Pink Diva</v>
+        <v>Arrogate Comete Assaf 200ml</v>
       </c>
       <c r="B67" t="str">
         <v/>
       </c>
       <c r="C67" t="str">
         <v/>
       </c>
       <c r="D67">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="E67">
-        <v>102.21</v>
+        <v>156</v>
       </c>
       <c r="F67">
-        <v>9</v>
+        <v>7.65</v>
       </c>
       <c r="G67">
-        <v>133</v>
+        <v>93</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>Arrogate Pink Rose</v>
+        <v>Arrogate Girl Assaf 200ml</v>
       </c>
       <c r="B68" t="str">
         <v/>
       </c>
       <c r="C68" t="str">
         <v/>
       </c>
       <c r="D68">
-        <v>143</v>
+        <v>94.65</v>
       </c>
       <c r="E68">
-        <v>228.17</v>
+        <v>133</v>
       </c>
       <c r="F68">
-        <v>8.5</v>
+        <v>4.1</v>
       </c>
       <c r="G68">
-        <v>143</v>
+        <v>94.65</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>Arsh French Avenue</v>
+        <v>Arrogate Pink Assaf</v>
       </c>
       <c r="B69" t="str">
         <v/>
       </c>
       <c r="C69" t="str">
         <v/>
       </c>
       <c r="D69">
-        <v>112.2</v>
+        <v>133</v>
       </c>
       <c r="E69">
-        <v>140</v>
+        <v>168.5</v>
       </c>
       <c r="F69">
-        <v>23.6</v>
+        <v>6.45</v>
       </c>
       <c r="G69">
-        <v>112.2</v>
+        <v>133</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>Art Of Arabia 1</v>
+        <v>Arrogate Pink Collection</v>
       </c>
       <c r="B70" t="str">
         <v/>
       </c>
       <c r="C70" t="str">
         <v/>
       </c>
       <c r="D70">
-        <v>116.78</v>
+        <v>181</v>
       </c>
       <c r="E70">
-        <v>132</v>
+        <v>202.01</v>
       </c>
       <c r="F70">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="G70">
-        <v>116.78</v>
+        <v>181</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>Artisan Ethnique Lattafa</v>
+        <v>Arrogate Pink Diva</v>
       </c>
       <c r="B71" t="str">
         <v/>
       </c>
       <c r="C71" t="str">
         <v/>
       </c>
       <c r="D71">
-        <v>87</v>
+        <v>133</v>
       </c>
       <c r="E71">
-        <v>100</v>
+        <v>102.21</v>
       </c>
       <c r="F71">
-        <v>0.5</v>
+        <v>18.1</v>
       </c>
       <c r="G71">
-        <v>87</v>
+        <v>130.6602</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>Asad Bourbon Lattafa</v>
+        <v>Arrogate Pink Rose</v>
       </c>
       <c r="B72" t="str">
         <v/>
       </c>
       <c r="C72" t="str">
         <v/>
       </c>
       <c r="D72">
-        <v>60.71</v>
+        <v>143</v>
       </c>
       <c r="E72">
-        <v>74.47</v>
+        <v>228.17</v>
       </c>
       <c r="F72">
-        <v>0</v>
+        <v>7.63</v>
       </c>
       <c r="G72">
-        <v>0</v>
+        <v>143</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>Asad Elixir</v>
+        <v>Arsh French Avenue</v>
       </c>
       <c r="B73" t="str">
         <v/>
       </c>
       <c r="C73" t="str">
         <v/>
       </c>
       <c r="D73">
-        <v>61.62</v>
+        <v>112.2</v>
       </c>
       <c r="E73">
-        <v>92.3</v>
+        <v>140</v>
       </c>
       <c r="F73">
-        <v>2.9</v>
+        <v>28.6</v>
       </c>
       <c r="G73">
-        <v>61.62</v>
+        <v>106.8708</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>Asad Lattafa</v>
+        <v>Art Of Arabia 1</v>
       </c>
       <c r="B74" t="str">
         <v/>
       </c>
       <c r="C74" t="str">
         <v/>
       </c>
       <c r="D74">
-        <v>60</v>
+        <v>116.78</v>
       </c>
       <c r="E74">
-        <v>54.7</v>
+        <v>132</v>
       </c>
       <c r="F74">
-        <v>25</v>
+        <v>0.5</v>
       </c>
       <c r="G74">
-        <v>60</v>
+        <v>116.78</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>Assaf Bakhur Collection</v>
+        <v>Artisan Ethnique Lattafa</v>
       </c>
       <c r="B75" t="str">
         <v/>
       </c>
       <c r="C75" t="str">
         <v/>
       </c>
       <c r="D75">
-        <v>220</v>
+        <v>87</v>
       </c>
       <c r="E75">
-        <v>269.5</v>
+        <v>100</v>
       </c>
       <c r="F75">
-        <v>5</v>
+        <v>0.5</v>
       </c>
       <c r="G75">
-        <v>220</v>
+        <v>87</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>Assaf Samples 6x3ml</v>
+        <v>Asad Bourbon Lattafa</v>
       </c>
       <c r="B76" t="str">
         <v/>
       </c>
       <c r="C76" t="str">
         <v/>
       </c>
       <c r="D76">
-        <v>15</v>
+        <v>60.71</v>
       </c>
       <c r="E76">
-        <v>0</v>
+        <v>74.47</v>
       </c>
       <c r="F76">
-        <v>6</v>
+        <v>53.7</v>
       </c>
       <c r="G76">
-        <v>15</v>
+        <v>57.0241</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>Ateeq Nusuk</v>
+        <v>Asad Elixir</v>
       </c>
       <c r="B77" t="str">
         <v/>
       </c>
       <c r="C77" t="str">
         <v/>
       </c>
       <c r="D77">
-        <v>75</v>
+        <v>61.62</v>
       </c>
       <c r="E77">
-        <v>131.97</v>
+        <v>92.3</v>
       </c>
       <c r="F77">
-        <v>21.4</v>
+        <v>23.6</v>
       </c>
       <c r="G77">
-        <v>75</v>
+        <v>62.67</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>Atheeri Lattafa</v>
+        <v>Asad Lattafa</v>
       </c>
       <c r="B78" t="str">
         <v/>
       </c>
       <c r="C78" t="str">
         <v/>
       </c>
       <c r="D78">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="E78">
-        <v>107</v>
+        <v>54.7</v>
       </c>
       <c r="F78">
-        <v>3</v>
+        <v>23.9</v>
       </c>
       <c r="G78">
-        <v>84</v>
+        <v>60</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>Athq</v>
+        <v>Asrar Arabian Oud</v>
       </c>
       <c r="B79" t="str">
         <v/>
       </c>
       <c r="C79" t="str">
         <v/>
       </c>
       <c r="D79">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="E79">
-        <v>72.4</v>
+        <v>1</v>
       </c>
       <c r="F79">
-        <v>0.3</v>
+        <v>3</v>
       </c>
       <c r="G79">
-        <v>55</v>
+        <v>125.87</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>Atlantis French Avenue</v>
+        <v>Assaf Bakhur Collection</v>
       </c>
       <c r="B80" t="str">
         <v/>
       </c>
       <c r="C80" t="str">
         <v/>
       </c>
       <c r="D80">
-        <v>104.75</v>
+        <v>220</v>
       </c>
       <c r="E80">
-        <v>137</v>
+        <v>269.5</v>
       </c>
       <c r="F80">
-        <v>40.6</v>
+        <v>3</v>
       </c>
       <c r="G80">
-        <v>104.75</v>
+        <v>220</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>Atlas Lattafa</v>
+        <v>Assaf Flower Powder Bloom</v>
       </c>
       <c r="B81" t="str">
         <v/>
       </c>
       <c r="C81" t="str">
         <v/>
       </c>
       <c r="D81">
-        <v>67.5</v>
+        <v>0</v>
       </c>
       <c r="E81">
-        <v>95.74</v>
+        <v>0.0001</v>
       </c>
       <c r="F81">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="G81">
-        <v>67.5</v>
+        <v>22</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>Atoof Paris Corner</v>
+        <v>Assaf Samples 6x3ml</v>
       </c>
       <c r="B82" t="str">
         <v/>
       </c>
       <c r="C82" t="str">
         <v/>
       </c>
       <c r="D82">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="E82">
-        <v>51.78</v>
+        <v>0</v>
       </c>
       <c r="F82">
-        <v>3.5</v>
+        <v>1</v>
       </c>
       <c r="G82">
-        <v>45</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>Atralia Absolute Chill</v>
+        <v>Ateej Ateej</v>
       </c>
       <c r="B83" t="str">
         <v/>
       </c>
       <c r="C83" t="str">
         <v/>
       </c>
       <c r="D83">
-        <v>60.6</v>
+        <v>0</v>
       </c>
       <c r="E83">
-        <v>77.59</v>
+        <v>0</v>
       </c>
       <c r="F83">
-        <v>7.3</v>
+        <v>1</v>
       </c>
       <c r="G83">
-        <v>60.6</v>
+        <v>236</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>Atralia Absolute noir</v>
+        <v>Ateej Luna</v>
       </c>
       <c r="B84" t="str">
         <v/>
       </c>
       <c r="C84" t="str">
         <v/>
       </c>
       <c r="D84">
-        <v>60.6</v>
+        <v>0</v>
       </c>
       <c r="E84">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="F84">
-        <v>11.8</v>
+        <v>2</v>
       </c>
       <c r="G84">
-        <v>60.6</v>
+        <v>236</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>Atralia Magma Ember Dusk</v>
+        <v>Ateej Sii</v>
       </c>
       <c r="B85" t="str">
         <v/>
       </c>
       <c r="C85" t="str">
         <v/>
       </c>
       <c r="D85">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="E85">
-        <v>111.11</v>
+        <v>0.0001</v>
       </c>
       <c r="F85">
-        <v>3</v>
+        <v>3.85</v>
       </c>
       <c r="G85">
-        <v>89</v>
+        <v>226.5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>Atralia Matcha Latte</v>
+        <v>Ateeq Nusuk</v>
       </c>
       <c r="B86" t="str">
         <v/>
       </c>
       <c r="C86" t="str">
         <v/>
       </c>
       <c r="D86">
-        <v>60.6</v>
+        <v>75</v>
       </c>
       <c r="E86">
-        <v>80.97</v>
+        <v>131.97</v>
       </c>
       <c r="F86">
-        <v>1</v>
+        <v>11.9</v>
       </c>
       <c r="G86">
-        <v>60.6</v>
+        <v>75</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>Attacks Assaf</v>
+        <v>Atheeri Lattafa</v>
       </c>
       <c r="B87" t="str">
         <v/>
       </c>
       <c r="C87" t="str">
         <v/>
       </c>
       <c r="D87">
-        <v>114</v>
+        <v>84</v>
       </c>
       <c r="E87">
-        <v>149.06</v>
+        <v>107</v>
       </c>
       <c r="F87">
-        <v>1.41</v>
+        <v>0.5</v>
       </c>
       <c r="G87">
-        <v>114</v>
+        <v>84</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>Aura Assaf</v>
+        <v>Athq</v>
       </c>
       <c r="B88" t="str">
         <v/>
       </c>
       <c r="C88" t="str">
         <v/>
       </c>
       <c r="D88">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="E88">
-        <v>123.4</v>
+        <v>72.4</v>
       </c>
       <c r="F88">
-        <v>5.47</v>
+        <v>0.3</v>
       </c>
       <c r="G88">
-        <v>100</v>
+        <v>55</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>Aura Collection 35</v>
+        <v>Atlantis French Avenue</v>
       </c>
       <c r="B89" t="str">
         <v/>
       </c>
       <c r="C89" t="str">
         <v/>
       </c>
       <c r="D89">
-        <v>211.5</v>
+        <v>104.75</v>
       </c>
       <c r="E89">
-        <v>288.48</v>
+        <v>137</v>
       </c>
       <c r="F89">
-        <v>5</v>
+        <v>25.4</v>
       </c>
       <c r="G89">
-        <v>211.5</v>
+        <v>104.75</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>Aura Crisp Flower Khadlaj</v>
+        <v>Atlas Lattafa</v>
       </c>
       <c r="B90" t="str">
         <v/>
       </c>
       <c r="C90" t="str">
         <v/>
       </c>
       <c r="D90">
-        <v>39</v>
+        <v>67.5</v>
       </c>
       <c r="E90">
-        <v>59.7</v>
+        <v>95.74</v>
       </c>
       <c r="F90">
-        <v>0.7</v>
+        <v>10</v>
       </c>
       <c r="G90">
-        <v>39</v>
+        <v>67.5</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>Aura Fresh</v>
+        <v>Atoof Paris Corner</v>
       </c>
       <c r="B91" t="str">
         <v/>
       </c>
       <c r="C91" t="str">
         <v/>
       </c>
       <c r="D91">
-        <v>71.72</v>
+        <v>45</v>
       </c>
       <c r="E91">
-        <v>100</v>
+        <v>51.78</v>
       </c>
       <c r="F91">
-        <v>6.9</v>
+        <v>3.5</v>
       </c>
       <c r="G91">
-        <v>71.72</v>
+        <v>45</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>Aura Kiss Of Rose Khadlaj</v>
+        <v>Atralia Absolute Chill</v>
       </c>
       <c r="B92" t="str">
         <v/>
       </c>
       <c r="C92" t="str">
         <v/>
       </c>
       <c r="D92">
-        <v>39</v>
+        <v>60.6</v>
       </c>
       <c r="E92">
-        <v>59.7</v>
+        <v>77.59</v>
       </c>
       <c r="F92">
-        <v>2.1</v>
+        <v>5.5</v>
       </c>
       <c r="G92">
-        <v>39</v>
+        <v>60.6</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>Aura Manga Splash Khadlaj</v>
+        <v>Atralia Absolute noir</v>
       </c>
       <c r="B93" t="str">
         <v/>
       </c>
       <c r="C93" t="str">
         <v/>
       </c>
       <c r="D93">
-        <v>39.5</v>
+        <v>60.6</v>
       </c>
       <c r="E93">
-        <v>59.7</v>
+        <v>90</v>
       </c>
       <c r="F93">
-        <v>1.8</v>
+        <v>9.4</v>
       </c>
       <c r="G93">
-        <v>39.5</v>
+        <v>60.6</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>Aura Pista Desert Khadlaj</v>
+        <v>Atralia Elixir</v>
       </c>
       <c r="B94" t="str">
         <v/>
       </c>
       <c r="C94" t="str">
         <v/>
       </c>
       <c r="D94">
-        <v>39.5</v>
+        <v>0</v>
       </c>
       <c r="E94">
-        <v>59.7</v>
+        <v>1</v>
       </c>
       <c r="F94">
-        <v>9.3</v>
+        <v>24</v>
       </c>
       <c r="G94">
-        <v>39.5</v>
+        <v>55</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>Aura Vanilla Milk</v>
+        <v>Atralia Magma Ember Dusk</v>
       </c>
       <c r="B95" t="str">
         <v/>
       </c>
       <c r="C95" t="str">
         <v/>
       </c>
       <c r="D95">
-        <v>51.5</v>
+        <v>89</v>
       </c>
       <c r="E95">
-        <v>78.18</v>
+        <v>111.11</v>
       </c>
       <c r="F95">
-        <v>9</v>
+        <v>2.5</v>
       </c>
       <c r="G95">
-        <v>51.5</v>
+        <v>89</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>Azm Paris Corner</v>
+        <v>Atralia Matcha Latte</v>
       </c>
       <c r="B96" t="str">
         <v/>
       </c>
       <c r="C96" t="str">
         <v/>
       </c>
       <c r="D96">
-        <v>53</v>
+        <v>60.6</v>
       </c>
       <c r="E96">
-        <v>76.92</v>
+        <v>80.97</v>
       </c>
       <c r="F96">
-        <v>3.3</v>
+        <v>1</v>
       </c>
       <c r="G96">
-        <v>53</v>
+        <v>60.6</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>Azure Royal Ahmed Al Maghribi</v>
+        <v>Attacks Assaf</v>
       </c>
       <c r="B97" t="str">
         <v/>
       </c>
       <c r="C97" t="str">
         <v/>
       </c>
       <c r="D97">
-        <v>0</v>
+        <v>114</v>
       </c>
       <c r="E97">
-        <v>96.55</v>
+        <v>149.06</v>
       </c>
       <c r="F97">
-        <v>5.7</v>
+        <v>1.343</v>
       </c>
       <c r="G97">
-        <v>0</v>
+        <v>114</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>Azure Velvet</v>
+        <v>Aura Assaf</v>
       </c>
       <c r="B98" t="str">
         <v/>
       </c>
       <c r="C98" t="str">
         <v/>
       </c>
       <c r="D98">
-        <v>69</v>
+        <v>100</v>
       </c>
       <c r="E98">
+        <v>123.4</v>
+      </c>
+      <c r="F98">
+        <v>2.14</v>
+      </c>
+      <c r="G98">
         <v>100</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>Azzure Aoud</v>
+        <v>Aura Collection 35</v>
       </c>
       <c r="B99" t="str">
         <v/>
       </c>
       <c r="C99" t="str">
         <v/>
       </c>
       <c r="D99">
-        <v>96.16</v>
+        <v>211.5</v>
       </c>
       <c r="E99">
-        <v>110.7</v>
+        <v>288.48</v>
       </c>
       <c r="F99">
-        <v>1.4</v>
+        <v>5</v>
       </c>
       <c r="G99">
-        <v>96.16</v>
+        <v>211.5</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>Badee AL Oud Sublime</v>
+        <v>Aura Crisp Flower Khadlaj</v>
       </c>
       <c r="B100" t="str">
         <v/>
       </c>
       <c r="C100" t="str">
         <v/>
       </c>
       <c r="D100">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="E100">
-        <v>69.85</v>
+        <v>59.7</v>
       </c>
       <c r="F100">
-        <v>4</v>
+        <v>0.35</v>
       </c>
       <c r="G100">
-        <v>65</v>
+        <v>39</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>Badee Al Oud Honor and Glory</v>
+        <v>Aura Fresh</v>
       </c>
       <c r="B101" t="str">
         <v/>
       </c>
       <c r="C101" t="str">
         <v/>
       </c>
       <c r="D101">
-        <v>65</v>
+        <v>71.72</v>
       </c>
       <c r="E101">
-        <v>83.94</v>
+        <v>100</v>
       </c>
       <c r="F101">
-        <v>1</v>
+        <v>5.5</v>
       </c>
       <c r="G101">
-        <v>65</v>
+        <v>71.72</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>Badee Al Oud Noble Blush</v>
+        <v>Aura Kiss Of Rose Khadlaj</v>
       </c>
       <c r="B102" t="str">
         <v/>
       </c>
       <c r="C102" t="str">
         <v/>
       </c>
       <c r="D102">
-        <v>61.2</v>
+        <v>39</v>
       </c>
       <c r="E102">
-        <v>98.5</v>
+        <v>59.7</v>
       </c>
       <c r="F102">
-        <v>0.5</v>
+        <v>1.1</v>
       </c>
       <c r="G102">
-        <v>61.2</v>
+        <v>39</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>Badee Al Oud – Oud for glory</v>
+        <v>Aura Manga Splash Khadlaj</v>
       </c>
       <c r="B103" t="str">
         <v/>
       </c>
       <c r="C103" t="str">
         <v/>
       </c>
       <c r="D103">
-        <v>65</v>
+        <v>39.5</v>
       </c>
       <c r="E103">
-        <v>77</v>
+        <v>59.7</v>
       </c>
       <c r="F103">
-        <v>11.3</v>
+        <v>1.35</v>
       </c>
       <c r="G103">
-        <v>65</v>
+        <v>39.5</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>Bakhour Mosqaa</v>
+        <v>Aura Pista Desert Khadlaj</v>
       </c>
       <c r="B104" t="str">
         <v/>
       </c>
       <c r="C104" t="str">
         <v/>
       </c>
       <c r="D104">
-        <v>16.5</v>
+        <v>39.5</v>
       </c>
       <c r="E104">
-        <v>36.8</v>
+        <v>59.7</v>
       </c>
       <c r="F104">
-        <v>4</v>
+        <v>9.2</v>
       </c>
       <c r="G104">
-        <v>16.5</v>
+        <v>39.5</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>Bavaria Man Intense</v>
+        <v>Aura Vanilla Milk</v>
       </c>
       <c r="B105" t="str">
         <v/>
       </c>
       <c r="C105" t="str">
         <v/>
       </c>
       <c r="D105">
-        <v>35</v>
+        <v>51.5</v>
       </c>
       <c r="E105">
-        <v>57.47</v>
+        <v>78.18</v>
       </c>
       <c r="F105">
-        <v>0.5</v>
+        <v>13</v>
       </c>
       <c r="G105">
-        <v>35</v>
+        <v>51.0343</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>Bayn Al Asrar</v>
+        <v>Axis French Avenue</v>
       </c>
       <c r="B106" t="str">
         <v/>
       </c>
       <c r="C106" t="str">
         <v/>
       </c>
       <c r="D106">
-        <v>73.13</v>
+        <v>0</v>
       </c>
       <c r="E106">
-        <v>89</v>
+        <v>1</v>
       </c>
       <c r="F106">
-        <v>1</v>
+        <v>14.2</v>
       </c>
       <c r="G106">
-        <v>73.13</v>
+        <v>102.5</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>Bella Laverne 100ml</v>
+        <v>Azm Paris Corner</v>
       </c>
       <c r="B107" t="str">
         <v/>
       </c>
       <c r="C107" t="str">
         <v/>
       </c>
       <c r="D107">
-        <v>87</v>
+        <v>53</v>
       </c>
       <c r="E107">
-        <v>141</v>
+        <v>76.92</v>
       </c>
       <c r="F107">
-        <v>4.7</v>
+        <v>2.5</v>
       </c>
       <c r="G107">
-        <v>87</v>
+        <v>53</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>Bentley Intense</v>
+        <v>Azure Royal Ahmed Al Maghribi</v>
       </c>
       <c r="B108" t="str">
         <v/>
       </c>
       <c r="C108" t="str">
         <v/>
       </c>
       <c r="D108">
-        <v>100</v>
+        <v>75.1</v>
       </c>
       <c r="E108">
-        <v>102</v>
+        <v>96.55</v>
       </c>
       <c r="F108">
-        <v>0.5</v>
+        <v>2.2</v>
       </c>
       <c r="G108">
-        <v>100</v>
+        <v>75.1</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>Bentley Silver Lake</v>
+        <v>Azure Velvet</v>
       </c>
       <c r="B109" t="str">
         <v/>
       </c>
       <c r="C109" t="str">
         <v/>
       </c>
       <c r="D109">
-        <v>108.9</v>
+        <v>69</v>
       </c>
       <c r="E109">
-        <v>135.93</v>
+        <v>100</v>
       </c>
       <c r="F109">
-        <v>16</v>
+        <v>0.5</v>
       </c>
       <c r="G109">
-        <v>108.9</v>
+        <v>69</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>Berries Cream Macaron</v>
+        <v>Azzure Aoud</v>
       </c>
       <c r="B110" t="str">
         <v/>
       </c>
       <c r="C110" t="str">
         <v/>
       </c>
       <c r="D110">
-        <v>56.54</v>
+        <v>96.16</v>
       </c>
       <c r="E110">
-        <v>67.3</v>
+        <v>110.7</v>
       </c>
       <c r="F110">
-        <v>1.7</v>
+        <v>1.2</v>
       </c>
       <c r="G110">
-        <v>56.54</v>
+        <v>96.16</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>Bidun esam hair mist</v>
+        <v>Badee AL Oud Sublime</v>
       </c>
       <c r="B111" t="str">
         <v/>
       </c>
       <c r="C111" t="str">
         <v/>
       </c>
       <c r="D111">
-        <v>30.2</v>
+        <v>65</v>
       </c>
       <c r="E111">
-        <v>48.28</v>
+        <v>69.85</v>
       </c>
       <c r="F111">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="G111">
-        <v>30.2</v>
+        <v>65</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>Black Carbon Diamond</v>
+        <v>Badee Al Oud Amethyst Fusion</v>
       </c>
       <c r="B112" t="str">
         <v/>
       </c>
       <c r="C112" t="str">
         <v/>
       </c>
       <c r="D112">
-        <v>93.22</v>
+        <v>0</v>
       </c>
       <c r="E112">
-        <v>135</v>
+        <v>1</v>
       </c>
       <c r="F112">
-        <v>2.86</v>
+        <v>12</v>
       </c>
       <c r="G112">
-        <v>93.22</v>
+        <v>83.49</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>Black Diamond Incense 150ml</v>
+        <v>Badee Al Oud Honor and Glory</v>
       </c>
       <c r="B113" t="str">
         <v/>
       </c>
       <c r="C113" t="str">
         <v/>
       </c>
       <c r="D113">
-        <v>96</v>
+        <v>65</v>
       </c>
       <c r="E113">
-        <v>135.7</v>
+        <v>83.94</v>
       </c>
       <c r="F113">
-        <v>15.13</v>
+        <v>18.7</v>
       </c>
       <c r="G113">
-        <v>96</v>
+        <v>66.4286</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>Black Secret Al Majed Oud</v>
+        <v>Badee Al Oud Noble Blush</v>
       </c>
       <c r="B114" t="str">
         <v/>
       </c>
       <c r="C114" t="str">
         <v/>
       </c>
       <c r="D114">
-        <v>82</v>
+        <v>61.2</v>
       </c>
       <c r="E114">
-        <v>117</v>
+        <v>98.5</v>
       </c>
       <c r="F114">
-        <v>1.6</v>
+        <v>13.9</v>
       </c>
       <c r="G114">
-        <v>82</v>
+        <v>66.3172</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>Black Star Abdulsamad</v>
+        <v>Badee Al Oud – Oud for glory</v>
       </c>
       <c r="B115" t="str">
         <v/>
       </c>
       <c r="C115" t="str">
         <v/>
       </c>
       <c r="D115">
-        <v>147</v>
+        <v>65</v>
       </c>
       <c r="E115">
-        <v>207.18</v>
+        <v>77</v>
       </c>
       <c r="F115">
-        <v>0.9</v>
+        <v>8.1</v>
       </c>
       <c r="G115">
-        <v>147</v>
+        <v>65</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>Black Vanilla Mancera 120ml</v>
+        <v>Bakhour Mosqaa</v>
       </c>
       <c r="B116" t="str">
         <v/>
       </c>
       <c r="C116" t="str">
         <v/>
       </c>
       <c r="D116">
-        <v>226.5</v>
+        <v>16.5</v>
       </c>
       <c r="E116">
-        <v>257.68</v>
+        <v>36.8</v>
       </c>
       <c r="F116">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G116">
-        <v>226.5</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>Blanc Ash Reef</v>
+        <v>Bavaria Man Intense</v>
       </c>
       <c r="B117" t="str">
         <v/>
       </c>
       <c r="C117" t="str">
         <v/>
       </c>
       <c r="D117">
-        <v>101.5</v>
+        <v>35</v>
       </c>
       <c r="E117">
-        <v>165</v>
+        <v>57.47</v>
       </c>
       <c r="F117">
-        <v>1.87</v>
+        <v>0.5</v>
       </c>
       <c r="G117">
-        <v>101.5</v>
+        <v>35</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>Blanc Nomad Reef</v>
+        <v>Bayn Al Asrar</v>
       </c>
       <c r="B118" t="str">
         <v/>
       </c>
       <c r="C118" t="str">
         <v/>
       </c>
       <c r="D118">
-        <v>101.5</v>
+        <v>73.13</v>
       </c>
       <c r="E118">
-        <v>164.25</v>
+        <v>89</v>
       </c>
       <c r="F118">
-        <v>1.27</v>
+        <v>1</v>
       </c>
       <c r="G118">
-        <v>101.5</v>
+        <v>73.13</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>Blue Diamond Aqua</v>
+        <v>Bella Laverne 100ml</v>
       </c>
       <c r="B119" t="str">
         <v/>
       </c>
       <c r="C119" t="str">
         <v/>
       </c>
       <c r="D119">
-        <v>107.7</v>
+        <v>87</v>
       </c>
       <c r="E119">
-        <v>117</v>
+        <v>141</v>
       </c>
       <c r="F119">
-        <v>0</v>
+        <v>2.6</v>
       </c>
       <c r="G119">
-        <v>0</v>
+        <v>87</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>Blue Laverne Bakhur 150ml</v>
+        <v>Bentley Intense</v>
       </c>
       <c r="B120" t="str">
         <v/>
       </c>
       <c r="C120" t="str">
         <v/>
       </c>
       <c r="D120">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="E120">
-        <v>147.3</v>
+        <v>102</v>
       </c>
       <c r="F120">
-        <v>1.07</v>
+        <v>0.5</v>
       </c>
       <c r="G120">
-        <v>105</v>
+        <v>100</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>Blue Laverne Bakhur 200ml</v>
+        <v>Bentley Silver Lake</v>
       </c>
       <c r="B121" t="str">
         <v/>
       </c>
       <c r="C121" t="str">
         <v/>
       </c>
       <c r="D121">
-        <v>106.9</v>
+        <v>108.9</v>
       </c>
       <c r="E121">
-        <v>82.15</v>
+        <v>135.93</v>
       </c>
       <c r="F121">
-        <v>11</v>
+        <v>12.3</v>
       </c>
       <c r="G121">
-        <v>106.9</v>
+        <v>108.9</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>Blue Laverne Elixir</v>
+        <v>Berries Cream Macaron</v>
       </c>
       <c r="B122" t="str">
         <v/>
       </c>
       <c r="C122" t="str">
         <v/>
       </c>
       <c r="D122">
-        <v>103.5</v>
+        <v>56.54</v>
       </c>
       <c r="E122">
-        <v>142</v>
+        <v>67.3</v>
       </c>
       <c r="F122">
-        <v>0.5</v>
+        <v>1.5</v>
       </c>
       <c r="G122">
-        <v>103.5</v>
+        <v>56.54</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>Blue Laverne Sport 200ml</v>
+        <v>Bidun esam hair mist</v>
       </c>
       <c r="B123" t="str">
         <v/>
       </c>
       <c r="C123" t="str">
         <v/>
       </c>
       <c r="D123">
-        <v>106.9</v>
+        <v>30.2</v>
       </c>
       <c r="E123">
-        <v>85.11</v>
+        <v>48.28</v>
       </c>
       <c r="F123">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="G123">
-        <v>106.9</v>
+        <v>30.2</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>Blue Star - Him</v>
+        <v>Black Carbon Diamond</v>
       </c>
       <c r="B124" t="str">
         <v/>
       </c>
       <c r="C124" t="str">
         <v/>
       </c>
       <c r="D124">
-        <v>147</v>
+        <v>93.22</v>
       </c>
       <c r="E124">
-        <v>210</v>
+        <v>135</v>
       </c>
       <c r="F124">
-        <v>0.5</v>
+        <v>1.257</v>
       </c>
       <c r="G124">
-        <v>147</v>
+        <v>93.22</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>Blueberry Musk 75ml Ibrahim Al Qurashi</v>
+        <v>Black Diamond Incense 150ml</v>
       </c>
       <c r="B125" t="str">
         <v/>
       </c>
       <c r="C125" t="str">
         <v/>
       </c>
       <c r="D125">
-        <v>69.5</v>
+        <v>96</v>
       </c>
       <c r="E125">
-        <v>100</v>
+        <v>135.7</v>
       </c>
       <c r="F125">
-        <v>12</v>
+        <v>7.26</v>
       </c>
       <c r="G125">
-        <v>69.5</v>
+        <v>96</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>Blueberry musk Gulf Orchid</v>
+        <v>Black Secret Al Majed Oud</v>
       </c>
       <c r="B126" t="str">
         <v/>
       </c>
       <c r="C126" t="str">
         <v/>
       </c>
       <c r="D126">
-        <v>49.08</v>
+        <v>82</v>
       </c>
       <c r="E126">
-        <v>76.6</v>
+        <v>117</v>
       </c>
       <c r="F126">
-        <v>5</v>
+        <v>0.5</v>
       </c>
       <c r="G126">
-        <v>49.08</v>
+        <v>82</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>Body Musk Oil 3ml</v>
+        <v>Black Star - Him</v>
       </c>
       <c r="B127" t="str">
         <v/>
       </c>
       <c r="C127" t="str">
         <v/>
       </c>
       <c r="D127">
-        <v>16.5</v>
+        <v>147</v>
       </c>
       <c r="E127">
-        <v>31.03</v>
+        <v>207.18</v>
       </c>
       <c r="F127">
-        <v>5</v>
+        <v>0.8</v>
       </c>
       <c r="G127">
-        <v>16.5</v>
+        <v>147</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>Body Oud Bold 30ml</v>
+        <v>Black Vanilla Mancera 120ml</v>
       </c>
       <c r="B128" t="str">
         <v/>
       </c>
       <c r="C128" t="str">
         <v/>
       </c>
       <c r="D128">
-        <v>59</v>
+        <v>226.5</v>
       </c>
       <c r="E128">
-        <v>82.27</v>
+        <v>257.68</v>
       </c>
       <c r="F128">
-        <v>5</v>
+        <v>0.45</v>
       </c>
       <c r="G128">
-        <v>59</v>
+        <v>226.5</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>Body Oud Satin 30ml</v>
+        <v>Blanc Ash Reef</v>
       </c>
       <c r="B129" t="str">
         <v/>
       </c>
       <c r="C129" t="str">
         <v/>
       </c>
       <c r="D129">
-        <v>59</v>
+        <v>101.5</v>
       </c>
       <c r="E129">
-        <v>73.6</v>
+        <v>165</v>
       </c>
       <c r="F129">
-        <v>3</v>
+        <v>0.47</v>
       </c>
       <c r="G129">
-        <v>59</v>
+        <v>101.5</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>Body Oud Velvet 30ml</v>
+        <v>Blanc Nomad Reef</v>
       </c>
       <c r="B130" t="str">
         <v/>
       </c>
       <c r="C130" t="str">
         <v/>
       </c>
       <c r="D130">
-        <v>59</v>
+        <v>101.5</v>
       </c>
       <c r="E130">
-        <v>0</v>
+        <v>164.25</v>
       </c>
       <c r="F130">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G130">
-        <v>59</v>
+        <v>101.5</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>Body musk 1 tola + spray 30 ml</v>
+        <v>Blue Diamond Aqua</v>
       </c>
       <c r="B131" t="str">
         <v/>
       </c>
       <c r="C131" t="str">
         <v/>
       </c>
       <c r="D131">
-        <v>147</v>
+        <v>92.85</v>
       </c>
       <c r="E131">
+        <v>117</v>
+      </c>
+      <c r="F131">
         <v>0</v>
       </c>
-      <c r="F131">
-[...1 lines deleted...]
-      </c>
       <c r="G131">
-        <v>147</v>
+        <v>1207.05</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>Box Samples Musk Qurashi 3x10ml</v>
+        <v>Blue Laverne Bakhur 150ml</v>
       </c>
       <c r="B132" t="str">
         <v/>
       </c>
       <c r="C132" t="str">
         <v/>
       </c>
       <c r="D132">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="E132">
-        <v>63</v>
+        <v>147.3</v>
       </c>
       <c r="F132">
-        <v>5</v>
+        <v>1.07</v>
       </c>
       <c r="G132">
-        <v>45</v>
+        <v>105</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>Brazillian 20ml</v>
+        <v>Blue Laverne Bakhur 200ml</v>
       </c>
       <c r="B133" t="str">
         <v/>
       </c>
       <c r="C133" t="str">
         <v/>
       </c>
       <c r="D133">
-        <v>17.33</v>
+        <v>106.9</v>
       </c>
       <c r="E133">
-        <v>34</v>
+        <v>82.15</v>
       </c>
       <c r="F133">
-        <v>2</v>
+        <v>9.65</v>
       </c>
       <c r="G133">
-        <v>17.33</v>
+        <v>106.9</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>Brazillian Tobacco 100ml</v>
+        <v>Blue Laverne Elixir</v>
       </c>
       <c r="B134" t="str">
         <v/>
       </c>
       <c r="C134" t="str">
         <v/>
       </c>
       <c r="D134">
-        <v>92</v>
+        <v>103.5</v>
       </c>
       <c r="E134">
-        <v>178.5</v>
+        <v>142</v>
       </c>
       <c r="F134">
-        <v>9</v>
+        <v>0.5</v>
       </c>
       <c r="G134">
-        <v>92</v>
+        <v>103.5</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>Caffe Latte Khadlaj</v>
+        <v>Blue Laverne Sport 200ml</v>
       </c>
       <c r="B135" t="str">
         <v/>
       </c>
       <c r="C135" t="str">
         <v/>
       </c>
       <c r="D135">
-        <v>45</v>
+        <v>106.9</v>
       </c>
       <c r="E135">
-        <v>64.2</v>
+        <v>85.11</v>
       </c>
       <c r="F135">
-        <v>11.5</v>
+        <v>5.55</v>
       </c>
       <c r="G135">
-        <v>45</v>
+        <v>107.0254</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>Candy Musk 150ml Al Majed Oud</v>
+        <v>Blue Star - Him</v>
       </c>
       <c r="B136" t="str">
         <v/>
       </c>
       <c r="C136" t="str">
         <v/>
       </c>
       <c r="D136">
         <v>147</v>
       </c>
       <c r="E136">
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="F136">
-        <v>0.93</v>
+        <v>0</v>
       </c>
       <c r="G136">
         <v>147</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>Cant Forget Me</v>
+        <v>Blueberry Musk 75ml Ibrahim Al Qurashi</v>
       </c>
       <c r="B137" t="str">
         <v/>
       </c>
       <c r="C137" t="str">
         <v/>
       </c>
       <c r="D137">
-        <v>110</v>
+        <v>69.5</v>
       </c>
       <c r="E137">
-        <v>140.37</v>
+        <v>100</v>
       </c>
       <c r="F137">
-        <v>3</v>
+        <v>6.603</v>
       </c>
       <c r="G137">
-        <v>110</v>
+        <v>69.5</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>Caramel Chocolate Macaron</v>
+        <v>Blueberry musk Gulf Orchid</v>
       </c>
       <c r="B138" t="str">
         <v/>
       </c>
       <c r="C138" t="str">
         <v/>
       </c>
       <c r="D138">
-        <v>56.54</v>
+        <v>49.08</v>
       </c>
       <c r="E138">
-        <v>67.62</v>
+        <v>76.6</v>
       </c>
       <c r="F138">
-        <v>1.7</v>
+        <v>5</v>
       </c>
       <c r="G138">
-        <v>56.54</v>
+        <v>49.08</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>Caramel Macchiato Fragrance World</v>
+        <v>Body Musk Oil 3ml</v>
       </c>
       <c r="B139" t="str">
         <v/>
       </c>
       <c r="C139" t="str">
         <v/>
       </c>
       <c r="D139">
-        <v>62</v>
+        <v>16.5</v>
       </c>
       <c r="E139">
-        <v>85.7</v>
+        <v>31.03</v>
       </c>
       <c r="F139">
-        <v>0.5</v>
+        <v>5</v>
       </c>
       <c r="G139">
-        <v>62</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>Casablanca Swiss Arabian</v>
+        <v>Body Oud Bold 30ml</v>
       </c>
       <c r="B140" t="str">
         <v/>
       </c>
       <c r="C140" t="str">
         <v/>
       </c>
       <c r="D140">
-        <v>111.38</v>
+        <v>59</v>
       </c>
       <c r="E140">
-        <v>167.85</v>
+        <v>82.27</v>
       </c>
       <c r="F140">
-        <v>1.1</v>
+        <v>5</v>
       </c>
       <c r="G140">
-        <v>111.38</v>
+        <v>59</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>Cashmere Sunshine Musk</v>
+        <v>Body Oud Satin 30ml</v>
       </c>
       <c r="B141" t="str">
         <v/>
       </c>
       <c r="C141" t="str">
         <v/>
       </c>
       <c r="D141">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="E141">
-        <v>94</v>
+        <v>73.6</v>
       </c>
       <c r="F141">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="G141">
-        <v>77</v>
+        <v>59</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>Champion Black 150ml</v>
+        <v>Body Oud Velvet 30ml</v>
       </c>
       <c r="B142" t="str">
         <v/>
       </c>
       <c r="C142" t="str">
         <v/>
       </c>
       <c r="D142">
-        <v>110</v>
+        <v>59</v>
       </c>
       <c r="E142">
-        <v>102.84</v>
+        <v>0</v>
       </c>
       <c r="F142">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G142">
-        <v>110</v>
+        <v>59</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>Champion Red 150ml</v>
+        <v>Body musk 1 tola + spray 30 ml</v>
       </c>
       <c r="B143" t="str">
         <v/>
       </c>
       <c r="C143" t="str">
         <v/>
       </c>
       <c r="D143">
-        <v>110</v>
+        <v>147</v>
       </c>
       <c r="E143">
-        <v>102.84</v>
+        <v>0</v>
       </c>
       <c r="F143">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G143">
-        <v>110</v>
+        <v>147</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>Chaos In The Ocean</v>
+        <v>Boom Blue</v>
       </c>
       <c r="B144" t="str">
         <v/>
       </c>
       <c r="C144" t="str">
         <v/>
       </c>
       <c r="D144">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="E144">
-        <v>58.5</v>
+        <v>1</v>
       </c>
       <c r="F144">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="G144">
-        <v>46</v>
+        <v>92.5</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>Charisma Atyab Al Sheekh</v>
+        <v>Box Samples Musk Qurashi 3x10ml</v>
       </c>
       <c r="B145" t="str">
         <v/>
       </c>
       <c r="C145" t="str">
         <v/>
       </c>
       <c r="D145">
-        <v>262</v>
+        <v>45</v>
       </c>
       <c r="E145">
-        <v>389</v>
+        <v>63</v>
       </c>
       <c r="F145">
-        <v>0.35</v>
+        <v>5</v>
       </c>
       <c r="G145">
-        <v>262</v>
+        <v>45</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>Check Mate King Black</v>
+        <v>Brazillian 20ml</v>
       </c>
       <c r="B146" t="str">
         <v/>
       </c>
       <c r="C146" t="str">
         <v/>
       </c>
       <c r="D146">
-        <v>113.76</v>
+        <v>17.33</v>
       </c>
       <c r="E146">
-        <v>141.25</v>
+        <v>34</v>
       </c>
       <c r="F146">
-        <v>6.9</v>
+        <v>0</v>
       </c>
       <c r="G146">
-        <v>113.76</v>
+        <v>17.33</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>Cherry Gossip</v>
+        <v>Brazillian Tobacco 100ml</v>
       </c>
       <c r="B147" t="str">
         <v/>
       </c>
       <c r="C147" t="str">
         <v/>
       </c>
       <c r="D147">
-        <v>68</v>
+        <v>92</v>
       </c>
       <c r="E147">
-        <v>81</v>
+        <v>178.5</v>
       </c>
       <c r="F147">
-        <v>9.5</v>
+        <v>6.6</v>
       </c>
       <c r="G147">
-        <v>68</v>
+        <v>92</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>Cherry Musk Ghalati</v>
+        <v>Caffe Latte Khadlaj</v>
       </c>
       <c r="B148" t="str">
         <v/>
       </c>
       <c r="C148" t="str">
         <v/>
       </c>
       <c r="D148">
-        <v>68.2</v>
+        <v>45</v>
       </c>
       <c r="E148">
-        <v>83.97</v>
+        <v>64.2</v>
       </c>
       <c r="F148">
-        <v>2</v>
+        <v>11.3</v>
       </c>
       <c r="G148">
-        <v>68.2</v>
+        <v>45</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>Choco Brown Khadlaj</v>
+        <v>Candy Musk 150ml Al Majed Oud</v>
       </c>
       <c r="B149" t="str">
         <v/>
       </c>
       <c r="C149" t="str">
         <v/>
       </c>
       <c r="D149">
-        <v>39.5</v>
+        <v>147</v>
       </c>
       <c r="E149">
-        <v>59.7</v>
+        <v>139</v>
       </c>
       <c r="F149">
-        <v>0.5</v>
+        <v>8.597</v>
       </c>
       <c r="G149">
-        <v>39.5</v>
+        <v>130.4267</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>Choco Musk Al Rehab</v>
+        <v>Cant Forget Me</v>
       </c>
       <c r="B150" t="str">
         <v/>
       </c>
       <c r="C150" t="str">
         <v/>
       </c>
       <c r="D150">
-        <v>8.21</v>
+        <v>110</v>
       </c>
       <c r="E150">
-        <v>11</v>
+        <v>140.37</v>
       </c>
       <c r="F150">
-        <v>25</v>
+        <v>1.1</v>
       </c>
       <c r="G150">
-        <v>8.21</v>
+        <v>110</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>Choco Musk Oil Al Rehab</v>
+        <v>Caramel Chocolate Macaron</v>
       </c>
       <c r="B151" t="str">
         <v/>
       </c>
       <c r="C151" t="str">
         <v/>
       </c>
       <c r="D151">
-        <v>4.62</v>
+        <v>56.54</v>
       </c>
       <c r="E151">
-        <v>7.4</v>
+        <v>67.62</v>
       </c>
       <c r="F151">
-        <v>14</v>
+        <v>1.7</v>
       </c>
       <c r="G151">
-        <v>4.62</v>
+        <v>56.54</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>Choco musk oil marshmallow</v>
+        <v>Caramel Macchiato Fragrance World</v>
       </c>
       <c r="B152" t="str">
         <v/>
       </c>
       <c r="C152" t="str">
         <v/>
       </c>
       <c r="D152">
-        <v>4.62</v>
+        <v>62</v>
       </c>
       <c r="E152">
-        <v>11.5</v>
+        <v>85.7</v>
       </c>
       <c r="F152">
-        <v>94</v>
+        <v>0.5</v>
       </c>
       <c r="G152">
-        <v>4.62</v>
+        <v>62</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>Choco musk oil pistachio</v>
+        <v>Carthage Etoile Package</v>
       </c>
       <c r="B153" t="str">
         <v/>
       </c>
       <c r="C153" t="str">
         <v/>
       </c>
       <c r="D153">
-        <v>6.58</v>
+        <v>0</v>
       </c>
       <c r="E153">
-        <v>11.5</v>
+        <v>0</v>
       </c>
       <c r="F153">
-        <v>42</v>
+        <v>1</v>
       </c>
       <c r="G153">
-        <v>6.58</v>
+        <v>161</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>Chocola Addict French Avenue</v>
+        <v>Carthage Noble Package</v>
       </c>
       <c r="B154" t="str">
         <v/>
       </c>
       <c r="C154" t="str">
         <v/>
       </c>
       <c r="D154">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="E154">
-        <v>121.4</v>
+        <v>0</v>
       </c>
       <c r="F154">
-        <v>5.5</v>
+        <v>2</v>
       </c>
       <c r="G154">
-        <v>82</v>
+        <v>161</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>Chocolate Ganache</v>
+        <v>Casablanca Swiss Arabian</v>
       </c>
       <c r="B155" t="str">
         <v/>
       </c>
       <c r="C155" t="str">
         <v/>
       </c>
       <c r="D155">
-        <v>56.54</v>
+        <v>111.38</v>
       </c>
       <c r="E155">
-        <v>70</v>
+        <v>167.85</v>
       </c>
       <c r="F155">
-        <v>2.5</v>
+        <v>13</v>
       </c>
       <c r="G155">
-        <v>56.54</v>
+        <v>115.6446</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>Chocolate Lassi</v>
+        <v>Cashmere Sunshine Musk</v>
       </c>
       <c r="B156" t="str">
         <v/>
       </c>
       <c r="C156" t="str">
         <v/>
       </c>
       <c r="D156">
-        <v>95</v>
+        <v>77</v>
       </c>
       <c r="E156">
-        <v>99.27</v>
+        <v>94</v>
       </c>
       <c r="F156">
-        <v>10.55</v>
+        <v>10.5</v>
       </c>
       <c r="G156">
-        <v>95</v>
+        <v>77</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>Citrus Amber - Hope Dose</v>
+        <v>Champion Black 150ml</v>
       </c>
       <c r="B157" t="str">
         <v/>
       </c>
       <c r="C157" t="str">
         <v/>
       </c>
       <c r="D157">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="E157">
-        <v>103</v>
+        <v>102.84</v>
       </c>
       <c r="F157">
-        <v>0.46</v>
+        <v>2.603</v>
       </c>
       <c r="G157">
-        <v>75</v>
+        <v>110</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>Cloud Candy Khadlaj</v>
+        <v>Champion Red 150ml</v>
       </c>
       <c r="B158" t="str">
         <v/>
       </c>
       <c r="C158" t="str">
         <v/>
       </c>
       <c r="D158">
-        <v>87</v>
+        <v>110</v>
       </c>
       <c r="E158">
-        <v>92.85</v>
+        <v>102.84</v>
       </c>
       <c r="F158">
-        <v>0.7</v>
+        <v>2.603</v>
       </c>
       <c r="G158">
-        <v>87</v>
+        <v>110</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>Club De Nuit Sillage Armaf</v>
+        <v>Chaos In The Ocean</v>
       </c>
       <c r="B159" t="str">
         <v/>
       </c>
       <c r="C159" t="str">
         <v/>
       </c>
       <c r="D159">
-        <v>95</v>
+        <v>46</v>
       </c>
       <c r="E159">
-        <v>101.78</v>
+        <v>58.5</v>
       </c>
       <c r="F159">
-        <v>1</v>
+        <v>11.9</v>
       </c>
       <c r="G159">
-        <v>95</v>
+        <v>46</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>Club de nuit intense edt</v>
+        <v>Charisma Atyab Al Sheekh</v>
       </c>
       <c r="B160" t="str">
         <v/>
       </c>
       <c r="C160" t="str">
         <v/>
       </c>
       <c r="D160">
-        <v>91</v>
+        <v>262</v>
       </c>
       <c r="E160">
-        <v>98.5</v>
+        <v>389</v>
       </c>
       <c r="F160">
-        <v>3</v>
+        <v>0.35</v>
       </c>
       <c r="G160">
-        <v>91</v>
+        <v>262</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>Cocoa Morado French Avenue</v>
+        <v>Check Mate King Black</v>
       </c>
       <c r="B161" t="str">
         <v/>
       </c>
       <c r="C161" t="str">
         <v/>
       </c>
       <c r="D161">
-        <v>88</v>
+        <v>113.76</v>
       </c>
       <c r="E161">
-        <v>114</v>
+        <v>141.25</v>
       </c>
       <c r="F161">
-        <v>12</v>
+        <v>4.5</v>
       </c>
       <c r="G161">
-        <v>88</v>
+        <v>113.76</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>Coconut Chiffon</v>
+        <v>Cherry Gossip</v>
       </c>
       <c r="B162" t="str">
         <v/>
       </c>
       <c r="C162" t="str">
         <v/>
       </c>
       <c r="D162">
-        <v>56.54</v>
+        <v>68</v>
       </c>
       <c r="E162">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="F162">
-        <v>0.5</v>
+        <v>9</v>
       </c>
       <c r="G162">
-        <v>56.54</v>
+        <v>68</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>Coconut Lagoon</v>
+        <v>Cherry Musk Ghalati</v>
       </c>
       <c r="B163" t="str">
         <v/>
       </c>
       <c r="C163" t="str">
         <v/>
       </c>
       <c r="D163">
-        <v>68.5</v>
+        <v>68.2</v>
       </c>
       <c r="E163">
-        <v>96.4</v>
+        <v>83.97</v>
       </c>
       <c r="F163">
-        <v>0.5</v>
+        <v>2</v>
       </c>
       <c r="G163">
-        <v>68.5</v>
+        <v>68.2</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>Coconut Leche French Avenue</v>
+        <v>Choco Brown Khadlaj</v>
       </c>
       <c r="B164" t="str">
         <v/>
       </c>
       <c r="C164" t="str">
         <v/>
       </c>
       <c r="D164">
-        <v>98.5</v>
+        <v>39.5</v>
       </c>
       <c r="E164">
-        <v>133.3</v>
+        <v>59.7</v>
       </c>
       <c r="F164">
-        <v>0.9</v>
+        <v>0</v>
       </c>
       <c r="G164">
-        <v>98.5</v>
+        <v>39.5</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>Coffee Blend</v>
+        <v>Choco Musk Al Rehab</v>
       </c>
       <c r="B165" t="str">
         <v/>
       </c>
       <c r="C165" t="str">
         <v/>
       </c>
       <c r="D165">
-        <v>87.15</v>
+        <v>8.21</v>
       </c>
       <c r="E165">
-        <v>117.68</v>
+        <v>11</v>
       </c>
       <c r="F165">
-        <v>0.5</v>
+        <v>21</v>
       </c>
       <c r="G165">
-        <v>87.15</v>
+        <v>8.21</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>Cold Fire</v>
+        <v>Choco Musk Oil Al Rehab</v>
       </c>
       <c r="B166" t="str">
         <v/>
       </c>
       <c r="C166" t="str">
         <v/>
       </c>
       <c r="D166">
-        <v>117.5</v>
+        <v>4.62</v>
       </c>
       <c r="E166">
-        <v>192.87</v>
+        <v>7.4</v>
       </c>
       <c r="F166">
-        <v>4.1</v>
+        <v>11</v>
       </c>
       <c r="G166">
-        <v>117.5</v>
+        <v>4.62</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>Cookie Crave</v>
+        <v>Choco musk oil marshmallow</v>
       </c>
       <c r="B167" t="str">
         <v/>
       </c>
       <c r="C167" t="str">
         <v/>
       </c>
       <c r="D167">
-        <v>104.61</v>
+        <v>4.62</v>
       </c>
       <c r="E167">
-        <v>132.68</v>
+        <v>11.5</v>
       </c>
       <c r="F167">
-        <v>0.47</v>
+        <v>92</v>
       </c>
       <c r="G167">
-        <v>104.61</v>
+        <v>4.62</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>Cookie Dough</v>
+        <v>Choco musk oil pistachio</v>
       </c>
       <c r="B168" t="str">
         <v/>
       </c>
       <c r="C168" t="str">
         <v/>
       </c>
       <c r="D168">
-        <v>56.54</v>
+        <v>6.58</v>
       </c>
       <c r="E168">
-        <v>80</v>
+        <v>11.5</v>
       </c>
       <c r="F168">
-        <v>3.4</v>
+        <v>42</v>
       </c>
       <c r="G168">
-        <v>56.54</v>
+        <v>6.58</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>Copacabana</v>
+        <v>Chocola Addict French Avenue</v>
       </c>
       <c r="B169" t="str">
         <v/>
       </c>
       <c r="C169" t="str">
         <v/>
       </c>
       <c r="D169">
-        <v>102</v>
+        <v>82</v>
       </c>
       <c r="E169">
-        <v>134.75</v>
+        <v>121.4</v>
       </c>
       <c r="F169">
-        <v>5</v>
+        <v>5.5</v>
       </c>
       <c r="G169">
-        <v>102</v>
+        <v>82</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>Cosmic Tonka</v>
+        <v>Chocolate Ganache</v>
       </c>
       <c r="B170" t="str">
         <v/>
       </c>
       <c r="C170" t="str">
         <v/>
       </c>
       <c r="D170">
-        <v>100</v>
+        <v>56.54</v>
       </c>
       <c r="E170">
-        <v>133.08</v>
+        <v>70</v>
       </c>
       <c r="F170">
-        <v>1.5</v>
+        <v>2.4</v>
       </c>
       <c r="G170">
-        <v>100</v>
+        <v>56.54</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>Cotton Abyad</v>
+        <v>Chocolate Lassi</v>
       </c>
       <c r="B171" t="str">
         <v/>
       </c>
       <c r="C171" t="str">
         <v/>
       </c>
       <c r="D171">
-        <v>41</v>
+        <v>95</v>
       </c>
       <c r="E171">
-        <v>63.83</v>
+        <v>99.27</v>
       </c>
       <c r="F171">
-        <v>15</v>
+        <v>10.55</v>
       </c>
       <c r="G171">
-        <v>41</v>
+        <v>95</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>Cotton Abyed</v>
+        <v>Ciao Citrus</v>
       </c>
       <c r="B172" t="str">
         <v/>
       </c>
       <c r="C172" t="str">
         <v/>
       </c>
       <c r="D172">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="E172">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F172">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="G172">
-        <v>41</v>
+        <v>59.33</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>Cotton Blush</v>
+        <v>Citrus Amber - Hope Dose</v>
       </c>
       <c r="B173" t="str">
         <v/>
       </c>
       <c r="C173" t="str">
         <v/>
       </c>
       <c r="D173">
-        <v>56.54</v>
+        <v>75</v>
       </c>
       <c r="E173">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="F173">
-        <v>1.3</v>
+        <v>0.46</v>
       </c>
       <c r="G173">
-        <v>56.54</v>
+        <v>75</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>Cotton Candy Gulf Orchid</v>
+        <v>Cloud Candy Khadlaj</v>
       </c>
       <c r="B174" t="str">
         <v/>
       </c>
       <c r="C174" t="str">
         <v/>
       </c>
       <c r="D174">
-        <v>49.07</v>
+        <v>87</v>
       </c>
       <c r="E174">
-        <v>75</v>
+        <v>92.85</v>
       </c>
       <c r="F174">
-        <v>3</v>
+        <v>0.5</v>
       </c>
       <c r="G174">
-        <v>49.07</v>
+        <v>87</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>Cream Velvet Khadlaj</v>
+        <v>Club De Nuit Sillage Armaf</v>
       </c>
       <c r="B175" t="str">
         <v/>
       </c>
       <c r="C175" t="str">
         <v/>
       </c>
       <c r="D175">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="E175">
-        <v>99</v>
+        <v>101.78</v>
       </c>
       <c r="F175">
-        <v>23.5</v>
+        <v>1</v>
       </c>
       <c r="G175">
-        <v>72</v>
+        <v>95</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>Creamy Pistachio</v>
+        <v>Club de Nuit Intense Overdose</v>
       </c>
       <c r="B176" t="str">
         <v/>
       </c>
       <c r="C176" t="str">
         <v/>
       </c>
       <c r="D176">
-        <v>66.92</v>
+        <v>0</v>
       </c>
       <c r="E176">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="F176">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G176">
-        <v>66.92</v>
+        <v>135.7</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>Creative Art</v>
+        <v>Club de nuit intense edt</v>
       </c>
       <c r="B177" t="str">
         <v/>
       </c>
       <c r="C177" t="str">
         <v/>
       </c>
       <c r="D177">
-        <v>114</v>
+        <v>91</v>
       </c>
       <c r="E177">
-        <v>0</v>
+        <v>98.5</v>
       </c>
       <c r="F177">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G177">
-        <v>114</v>
+        <v>91</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>Cuban 20ml</v>
+        <v>Cocoa Morado French Avenue</v>
       </c>
       <c r="B178" t="str">
         <v/>
       </c>
       <c r="C178" t="str">
         <v/>
       </c>
       <c r="D178">
-        <v>17.33</v>
+        <v>88</v>
       </c>
       <c r="E178">
-        <v>33.33</v>
+        <v>114</v>
       </c>
       <c r="F178">
-        <v>4</v>
+        <v>6.7</v>
       </c>
       <c r="G178">
-        <v>17.33</v>
+        <v>88</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>Cullinan Diamond Ibrahim Al Qurashi</v>
+        <v>Coconut Chiffon</v>
       </c>
       <c r="B179" t="str">
         <v/>
       </c>
       <c r="C179" t="str">
         <v/>
       </c>
       <c r="D179">
-        <v>130</v>
+        <v>56.54</v>
       </c>
       <c r="E179">
-        <v>167.8</v>
+        <v>70</v>
       </c>
       <c r="F179">
         <v>0.5</v>
       </c>
       <c r="G179">
-        <v>130</v>
+        <v>56.54</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>DXB Maison Asrar</v>
+        <v>Coconut Lagoon</v>
       </c>
       <c r="B180" t="str">
         <v/>
       </c>
       <c r="C180" t="str">
         <v/>
       </c>
       <c r="D180">
-        <v>103</v>
+        <v>68.5</v>
       </c>
       <c r="E180">
-        <v>142.86</v>
+        <v>96.4</v>
       </c>
       <c r="F180">
-        <v>24</v>
+        <v>0.5</v>
       </c>
       <c r="G180">
-        <v>103</v>
+        <v>68.5</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>Daarej Extrait</v>
+        <v>Coconut Leche French Avenue</v>
       </c>
       <c r="B181" t="str">
         <v/>
       </c>
       <c r="C181" t="str">
         <v/>
       </c>
       <c r="D181">
-        <v>50</v>
+        <v>98.5</v>
       </c>
       <c r="E181">
-        <v>0</v>
+        <v>133.3</v>
       </c>
       <c r="F181">
-        <v>6</v>
+        <v>0.3</v>
       </c>
       <c r="G181">
-        <v>50</v>
+        <v>98.5</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>Daarej Extrait Rasasi</v>
+        <v>Coeur Blossom</v>
       </c>
       <c r="B182" t="str">
         <v/>
       </c>
       <c r="C182" t="str">
         <v/>
       </c>
       <c r="D182">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="E182">
-        <v>69.23</v>
+        <v>1</v>
       </c>
       <c r="F182">
-        <v>42.5</v>
+        <v>9.8</v>
       </c>
       <c r="G182">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>Daiman Eclipse</v>
+        <v>Coeur Liv</v>
       </c>
       <c r="B183" t="str">
         <v/>
       </c>
       <c r="C183" t="str">
         <v/>
       </c>
       <c r="D183">
-        <v>61.4</v>
+        <v>0</v>
       </c>
       <c r="E183">
-        <v>81.15</v>
+        <v>1</v>
       </c>
       <c r="F183">
-        <v>6.6</v>
+        <v>10.8</v>
       </c>
       <c r="G183">
-        <v>61.4</v>
+        <v>45</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>Daiman Eden</v>
+        <v>Coeur Sunny</v>
       </c>
       <c r="B184" t="str">
         <v/>
       </c>
       <c r="C184" t="str">
         <v/>
       </c>
       <c r="D184">
-        <v>61.4</v>
+        <v>0</v>
       </c>
       <c r="E184">
-        <v>81.6</v>
+        <v>1</v>
       </c>
       <c r="F184">
-        <v>3.7</v>
+        <v>11.8</v>
       </c>
       <c r="G184">
-        <v>61.4</v>
+        <v>45</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>Dalal Lattafa</v>
+        <v>Coffee Blend</v>
       </c>
       <c r="B185" t="str">
         <v/>
       </c>
       <c r="C185" t="str">
         <v/>
       </c>
       <c r="D185">
-        <v>75.6</v>
+        <v>87.15</v>
       </c>
       <c r="E185">
-        <v>100</v>
+        <v>117.68</v>
       </c>
       <c r="F185">
-        <v>24.7</v>
+        <v>0.5</v>
       </c>
       <c r="G185">
-        <v>75.6</v>
+        <v>87.15</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>Dangerous Arrogate</v>
+        <v>Cold Fire</v>
       </c>
       <c r="B186" t="str">
         <v/>
       </c>
       <c r="C186" t="str">
         <v/>
       </c>
       <c r="D186">
-        <v>93</v>
+        <v>117.5</v>
       </c>
       <c r="E186">
-        <v>163</v>
+        <v>192.87</v>
       </c>
       <c r="F186">
-        <v>5.95</v>
+        <v>4.1</v>
       </c>
       <c r="G186">
-        <v>93</v>
+        <v>117.5</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>Dare 7Am Laverne</v>
+        <v>Cookie Crave</v>
       </c>
       <c r="B187" t="str">
         <v/>
       </c>
       <c r="C187" t="str">
         <v/>
       </c>
       <c r="D187">
-        <v>77</v>
+        <v>104.61</v>
       </c>
       <c r="E187">
-        <v>113.8</v>
+        <v>132.68</v>
       </c>
       <c r="F187">
-        <v>1.3</v>
+        <v>0.47</v>
       </c>
       <c r="G187">
-        <v>77</v>
+        <v>104.61</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>Decant 9pm 10ml</v>
+        <v>Cookie Dough</v>
       </c>
       <c r="B188" t="str">
         <v/>
       </c>
       <c r="C188" t="str">
         <v/>
       </c>
       <c r="D188">
-        <v>8.75</v>
+        <v>56.54</v>
       </c>
       <c r="E188">
-        <v>10.5</v>
+        <v>80</v>
       </c>
       <c r="F188">
-        <v>3</v>
+        <v>3.2</v>
       </c>
       <c r="G188">
-        <v>8.75</v>
+        <v>56.54</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>Decant Balas Rose 10ml</v>
+        <v>Copacabana</v>
       </c>
       <c r="B189" t="str">
         <v/>
       </c>
       <c r="C189" t="str">
         <v/>
       </c>
       <c r="D189">
-        <v>7.67</v>
+        <v>102</v>
       </c>
       <c r="E189">
-        <v>10</v>
+        <v>134.75</v>
       </c>
       <c r="F189">
-        <v>7</v>
+        <v>3.8</v>
       </c>
       <c r="G189">
-        <v>7.67</v>
+        <v>102</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>Decant Club de nuit 10ml</v>
+        <v>Coral Bloom Reef</v>
       </c>
       <c r="B190" t="str">
         <v/>
       </c>
       <c r="C190" t="str">
         <v/>
       </c>
       <c r="D190">
         <v>0</v>
       </c>
       <c r="E190">
-        <v>10.2</v>
+        <v>1</v>
       </c>
       <c r="F190">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G190">
-        <v>0</v>
+        <v>95</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>Decant Cuir Al Majed Oud 10ml</v>
+        <v>Cosmic Tonka</v>
       </c>
       <c r="B191" t="str">
         <v/>
       </c>
       <c r="C191" t="str">
         <v/>
       </c>
       <c r="D191">
-        <v>11.93</v>
+        <v>100</v>
       </c>
       <c r="E191">
-        <v>15</v>
+        <v>133.08</v>
       </c>
       <c r="F191">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G191">
-        <v>11.93</v>
+        <v>100</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>Decant Dkhoon island rose 10ml</v>
+        <v>Cotton Abyad</v>
       </c>
       <c r="B192" t="str">
         <v/>
       </c>
       <c r="C192" t="str">
         <v/>
       </c>
       <c r="D192">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="E192">
-        <v>8.92</v>
+        <v>63.83</v>
       </c>
       <c r="F192">
-        <v>10</v>
+        <v>1.1</v>
       </c>
       <c r="G192">
-        <v>0</v>
+        <v>41</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>Decant Francique 107.9 10ml</v>
+        <v>Cotton Abyed</v>
       </c>
       <c r="B193" t="str">
         <v/>
       </c>
       <c r="C193" t="str">
         <v/>
       </c>
       <c r="D193">
-        <v>5.71</v>
+        <v>41</v>
       </c>
       <c r="E193">
-        <v>8.57</v>
+        <v>0</v>
       </c>
       <c r="F193">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G193">
-        <v>5.71</v>
+        <v>41</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>Decant Luscious French Avenue 10ml</v>
+        <v>Cotton Blush</v>
       </c>
       <c r="B194" t="str">
         <v/>
       </c>
       <c r="C194" t="str">
         <v/>
       </c>
       <c r="D194">
-        <v>10.1</v>
+        <v>56.54</v>
       </c>
       <c r="E194">
-        <v>13.9</v>
+        <v>80</v>
       </c>
       <c r="F194">
-        <v>2</v>
+        <v>0.6</v>
       </c>
       <c r="G194">
-        <v>10.1</v>
+        <v>56.54</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>Decant Molten Caramel 10ml</v>
+        <v>Cotton Candy Gulf Orchid</v>
       </c>
       <c r="B195" t="str">
         <v/>
       </c>
       <c r="C195" t="str">
         <v/>
       </c>
       <c r="D195">
-        <v>0</v>
+        <v>49.07</v>
       </c>
       <c r="E195">
-        <v>6.7</v>
+        <v>75</v>
       </c>
       <c r="F195">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G195">
-        <v>0</v>
+        <v>49.07</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>Decant Musk Pistachio Ithra Dubai 10ml</v>
+        <v>Cream Velvet Khadlaj</v>
       </c>
       <c r="B196" t="str">
         <v/>
       </c>
       <c r="C196" t="str">
         <v/>
       </c>
       <c r="D196">
-        <v>3.85</v>
+        <v>72</v>
       </c>
       <c r="E196">
-        <v>5.3</v>
+        <v>99</v>
       </c>
       <c r="F196">
-        <v>3</v>
+        <v>21.3</v>
       </c>
       <c r="G196">
-        <v>3.85</v>
+        <v>72</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>Decant Musk Pomegranate Ithra Dubai 10ml</v>
+        <v>Creamy Pistachio</v>
       </c>
       <c r="B197" t="str">
         <v/>
       </c>
       <c r="C197" t="str">
         <v/>
       </c>
       <c r="D197">
-        <v>3.85</v>
+        <v>66.92</v>
       </c>
       <c r="E197">
-        <v>5.35</v>
+        <v>100</v>
       </c>
       <c r="F197">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G197">
-        <v>3.85</v>
+        <v>66.92</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>Decant Northstag Trois III 10ml</v>
+        <v>Creative Art</v>
       </c>
       <c r="B198" t="str">
         <v/>
       </c>
       <c r="C198" t="str">
         <v/>
       </c>
       <c r="D198">
-        <v>8</v>
+        <v>114</v>
       </c>
       <c r="E198">
-        <v>9.42</v>
+        <v>0</v>
       </c>
       <c r="F198">
-        <v>5</v>
+        <v>8.8</v>
       </c>
       <c r="G198">
-        <v>8</v>
+        <v>114</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>Decant Nyla Vani-Elle 10ml</v>
+        <v>Creme Caramel Gulf Orchid</v>
       </c>
       <c r="B199" t="str">
         <v/>
       </c>
       <c r="C199" t="str">
         <v/>
       </c>
       <c r="D199">
         <v>0</v>
       </c>
       <c r="E199">
-        <v>7.85</v>
+        <v>1</v>
       </c>
       <c r="F199">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G199">
-        <v>0</v>
+        <v>83.16</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>Decant Rose Couture 10ml</v>
+        <v>Cuban 20ml</v>
       </c>
       <c r="B200" t="str">
         <v/>
       </c>
       <c r="C200" t="str">
         <v/>
       </c>
       <c r="D200">
-        <v>4.3</v>
+        <v>17.33</v>
       </c>
       <c r="E200">
-        <v>6.78</v>
+        <v>33.33</v>
       </c>
       <c r="F200">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G200">
-        <v>4.3</v>
+        <v>17.33</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>Decant Sceptre Malachite Maison Alhambra 10ml</v>
+        <v>Cullinan Diamond Ibrahim Al Qurashi</v>
       </c>
       <c r="B201" t="str">
         <v/>
       </c>
       <c r="C201" t="str">
         <v/>
       </c>
       <c r="D201">
-        <v>0</v>
+        <v>130</v>
       </c>
       <c r="E201">
-        <v>8</v>
+        <v>167.8</v>
       </c>
       <c r="F201">
-        <v>2</v>
+        <v>0.5</v>
       </c>
       <c r="G201">
-        <v>0</v>
+        <v>130</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>Decant Tiramisu Speculoos 10ml</v>
+        <v>DXB Jumeirah</v>
       </c>
       <c r="B202" t="str">
         <v/>
       </c>
       <c r="C202" t="str">
         <v/>
       </c>
       <c r="D202">
         <v>0</v>
       </c>
       <c r="E202">
-        <v>9.35</v>
+        <v>1</v>
       </c>
       <c r="F202">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G202">
-        <v>0</v>
+        <v>115.66</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>Decant Yara Lattafa 10ml</v>
+        <v>DXB Maison Asrar</v>
       </c>
       <c r="B203" t="str">
         <v/>
       </c>
       <c r="C203" t="str">
         <v/>
       </c>
       <c r="D203">
-        <v>0</v>
+        <v>103</v>
       </c>
       <c r="E203">
-        <v>6.07</v>
+        <v>142.86</v>
       </c>
       <c r="F203">
-        <v>6</v>
+        <v>4.7</v>
       </c>
       <c r="G203">
-        <v>0</v>
+        <v>103</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>Decant Zimaya Tiramisu Coco 10ml</v>
+        <v>Daarej Extrait</v>
       </c>
       <c r="B204" t="str">
         <v/>
       </c>
       <c r="C204" t="str">
         <v/>
       </c>
       <c r="D204">
+        <v>50</v>
+      </c>
+      <c r="E204">
         <v>0</v>
       </c>
-      <c r="E204">
-[...1 lines deleted...]
-      </c>
       <c r="F204">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G204">
-        <v>0</v>
+        <v>50</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>December Amber</v>
+        <v>Daarej Extrait Rasasi</v>
       </c>
       <c r="B205" t="str">
         <v/>
       </c>
       <c r="C205" t="str">
         <v/>
       </c>
       <c r="D205">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E205">
-        <v>54</v>
+        <v>69.23</v>
       </c>
       <c r="F205">
-        <v>2</v>
+        <v>27.1</v>
       </c>
       <c r="G205">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>Delicious Bouquet</v>
+        <v>Daiman Eclipse</v>
       </c>
       <c r="B206" t="str">
         <v/>
       </c>
       <c r="C206" t="str">
         <v/>
       </c>
       <c r="D206">
-        <v>118</v>
+        <v>61.4</v>
       </c>
       <c r="E206">
-        <v>153.19</v>
+        <v>81.15</v>
       </c>
       <c r="F206">
-        <v>13</v>
+        <v>1.5</v>
       </c>
       <c r="G206">
-        <v>118</v>
+        <v>61.4</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>Delilah Blanc</v>
+        <v>Daiman Eden</v>
       </c>
       <c r="B207" t="str">
         <v/>
       </c>
       <c r="C207" t="str">
         <v/>
       </c>
       <c r="D207">
-        <v>51.15</v>
+        <v>61.4</v>
       </c>
       <c r="E207">
-        <v>63</v>
+        <v>81.6</v>
       </c>
       <c r="F207">
-        <v>8.5</v>
+        <v>3</v>
       </c>
       <c r="G207">
-        <v>51.15</v>
+        <v>61.4</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>Desert Rose Khadlaj</v>
+        <v>Dalal Lattafa</v>
       </c>
       <c r="B208" t="str">
         <v/>
       </c>
       <c r="C208" t="str">
         <v/>
       </c>
       <c r="D208">
-        <v>60.72</v>
+        <v>75.6</v>
       </c>
       <c r="E208">
-        <v>86.21</v>
+        <v>100</v>
       </c>
       <c r="F208">
-        <v>2.8</v>
+        <v>7</v>
       </c>
       <c r="G208">
-        <v>60.72</v>
+        <v>75.6</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>Detour Eco</v>
+        <v>Dangerous Arrogate</v>
       </c>
       <c r="B209" t="str">
         <v/>
       </c>
       <c r="C209" t="str">
         <v/>
       </c>
       <c r="D209">
-        <v>57</v>
+        <v>93</v>
       </c>
       <c r="E209">
-        <v>80.5</v>
+        <v>163</v>
       </c>
       <c r="F209">
-        <v>13.5</v>
+        <v>10.8</v>
       </c>
       <c r="G209">
-        <v>57</v>
+        <v>92.7685</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>Detour noir</v>
+        <v>Dare 7Am Laverne</v>
       </c>
       <c r="B210" t="str">
         <v/>
       </c>
       <c r="C210" t="str">
         <v/>
       </c>
       <c r="D210">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="E210">
-        <v>82</v>
+        <v>113.8</v>
       </c>
       <c r="F210">
-        <v>2.6</v>
+        <v>1</v>
       </c>
       <c r="G210">
-        <v>57</v>
+        <v>77</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>Detour noir intense</v>
+        <v>Decant 9pm 10ml</v>
       </c>
       <c r="B211" t="str">
         <v/>
       </c>
       <c r="C211" t="str">
         <v/>
       </c>
       <c r="D211">
-        <v>57</v>
+        <v>8.75</v>
       </c>
       <c r="E211">
-        <v>67</v>
+        <v>10.5</v>
       </c>
       <c r="F211">
-        <v>11.6</v>
+        <v>3</v>
       </c>
       <c r="G211">
-        <v>57</v>
+        <v>8.75</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>Detour noir tester</v>
+        <v>Decant Balas Rose 10ml</v>
       </c>
       <c r="B212" t="str">
         <v/>
       </c>
       <c r="C212" t="str">
         <v/>
       </c>
       <c r="D212">
-        <v>0</v>
+        <v>7.67</v>
       </c>
       <c r="E212">
-        <v>78.5</v>
+        <v>10</v>
       </c>
       <c r="F212">
-        <v>9.3</v>
+        <v>7</v>
       </c>
       <c r="G212">
-        <v>0</v>
+        <v>7.67</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>Discovery Diamond Collection</v>
+        <v>Decant Club de nuit 10ml</v>
       </c>
       <c r="B213" t="str">
         <v/>
       </c>
       <c r="C213" t="str">
         <v/>
       </c>
       <c r="D213">
-        <v>140</v>
+        <v>0</v>
       </c>
       <c r="E213">
-        <v>194</v>
+        <v>10.2</v>
       </c>
       <c r="F213">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G213">
-        <v>140</v>
+        <v>0</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>Divin Asylum</v>
+        <v>Decant Cuir Al Majed Oud 10ml</v>
       </c>
       <c r="B214" t="str">
         <v/>
       </c>
       <c r="C214" t="str">
         <v/>
       </c>
       <c r="D214">
-        <v>86</v>
+        <v>11.93</v>
       </c>
       <c r="E214">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="F214">
-        <v>0.6</v>
+        <v>7</v>
       </c>
       <c r="G214">
-        <v>86</v>
+        <v>11.93</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>Diwani Beirut French Avenue</v>
+        <v>Decant Dkhoon island rose 10ml</v>
       </c>
       <c r="B215" t="str">
         <v/>
       </c>
       <c r="C215" t="str">
         <v/>
       </c>
       <c r="D215">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="E215">
-        <v>114.28</v>
+        <v>8.92</v>
       </c>
       <c r="F215">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G215">
-        <v>92</v>
+        <v>0</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>Dkhoon Couture</v>
+        <v>Decant Francique 107.9 10ml</v>
       </c>
       <c r="B216" t="str">
         <v/>
       </c>
       <c r="C216" t="str">
         <v/>
       </c>
       <c r="D216">
-        <v>101.8</v>
+        <v>5.71</v>
       </c>
       <c r="E216">
-        <v>118.5</v>
+        <v>8.57</v>
       </c>
       <c r="F216">
-        <v>3.4</v>
+        <v>5</v>
       </c>
       <c r="G216">
-        <v>101.8</v>
+        <v>5.71</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>Dkhoon Desert</v>
+        <v>Decant Luscious French Avenue 10ml</v>
       </c>
       <c r="B217" t="str">
         <v/>
       </c>
       <c r="C217" t="str">
         <v/>
       </c>
       <c r="D217">
-        <v>85</v>
+        <v>10.1</v>
       </c>
       <c r="E217">
-        <v>112.73</v>
+        <v>13.9</v>
       </c>
       <c r="F217">
-        <v>0.5</v>
+        <v>2</v>
       </c>
       <c r="G217">
-        <v>85</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>Dkhoon Force Collection</v>
+        <v>Decant Molten Caramel 10ml</v>
       </c>
       <c r="B218" t="str">
         <v/>
       </c>
       <c r="C218" t="str">
         <v/>
       </c>
       <c r="D218">
-        <v>200</v>
+        <v>0</v>
       </c>
       <c r="E218">
-        <v>244.2</v>
+        <v>6.7</v>
       </c>
       <c r="F218">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G218">
-        <v>200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>Dkhoon Gold Tears</v>
+        <v>Decant Musk Pistachio Ithra Dubai 10ml</v>
       </c>
       <c r="B219" t="str">
         <v/>
       </c>
       <c r="C219" t="str">
         <v/>
       </c>
       <c r="D219">
-        <v>71.25</v>
+        <v>3.85</v>
       </c>
       <c r="E219">
-        <v>129</v>
+        <v>5.3</v>
       </c>
       <c r="F219">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G219">
-        <v>71.25</v>
+        <v>3.85</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>Dkhoon Haneet</v>
+        <v>Decant Musk Pomegranate Ithra Dubai 10ml</v>
       </c>
       <c r="B220" t="str">
         <v/>
       </c>
       <c r="C220" t="str">
         <v/>
       </c>
       <c r="D220">
-        <v>95.5</v>
+        <v>3.85</v>
       </c>
       <c r="E220">
-        <v>138.9</v>
+        <v>5.35</v>
       </c>
       <c r="F220">
-        <v>0.5</v>
+        <v>2</v>
       </c>
       <c r="G220">
-        <v>95.5</v>
+        <v>3.85</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>Dkhoon Kahilan</v>
+        <v>Decant Northstag Trois III 10ml</v>
       </c>
       <c r="B221" t="str">
         <v/>
       </c>
       <c r="C221" t="str">
         <v/>
       </c>
       <c r="D221">
-        <v>95.5</v>
+        <v>8</v>
       </c>
       <c r="E221">
-        <v>127</v>
+        <v>9.42</v>
       </c>
       <c r="F221">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G221">
-        <v>95.5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>Dkhoon Khalifa</v>
+        <v>Decant Nyla Vani-Elle 10ml</v>
       </c>
       <c r="B222" t="str">
         <v/>
       </c>
       <c r="C222" t="str">
         <v/>
       </c>
       <c r="D222">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="E222">
-        <v>126.9</v>
+        <v>7.85</v>
       </c>
       <c r="F222">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G222">
-        <v>90</v>
+        <v>0</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>Dkhoon Noir</v>
+        <v>Decant Rose Couture 10ml</v>
       </c>
       <c r="B223" t="str">
         <v/>
       </c>
       <c r="C223" t="str">
         <v/>
       </c>
       <c r="D223">
-        <v>71.25</v>
+        <v>4.3</v>
       </c>
       <c r="E223">
-        <v>125.42</v>
+        <v>6.78</v>
       </c>
       <c r="F223">
-        <v>3.3</v>
+        <v>5</v>
       </c>
       <c r="G223">
-        <v>71.25</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>Dkhoon Opera</v>
+        <v>Decant Sceptre Malachite Maison Alhambra 10ml</v>
       </c>
       <c r="B224" t="str">
         <v/>
       </c>
       <c r="C224" t="str">
         <v/>
       </c>
       <c r="D224">
-        <v>71.25</v>
+        <v>0</v>
       </c>
       <c r="E224">
-        <v>125.32</v>
+        <v>8</v>
       </c>
       <c r="F224">
-        <v>2.8</v>
+        <v>2</v>
       </c>
       <c r="G224">
-        <v>71.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>Dkhoon Oud - Blue Oud</v>
+        <v>Decant Tiramisu Speculoos 10ml</v>
       </c>
       <c r="B225" t="str">
         <v/>
       </c>
       <c r="C225" t="str">
         <v/>
       </c>
       <c r="D225">
-        <v>101.79</v>
+        <v>0</v>
       </c>
       <c r="E225">
-        <v>157</v>
+        <v>9.35</v>
       </c>
       <c r="F225">
-        <v>0.9</v>
+        <v>4</v>
       </c>
       <c r="G225">
-        <v>101.79</v>
+        <v>0</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>Dkhoon Pegasus</v>
+        <v>Decant Yara Lattafa 10ml</v>
       </c>
       <c r="B226" t="str">
         <v/>
       </c>
       <c r="C226" t="str">
         <v/>
       </c>
       <c r="D226">
-        <v>71.25</v>
+        <v>0</v>
       </c>
       <c r="E226">
-        <v>124.15</v>
+        <v>6.07</v>
       </c>
       <c r="F226">
-        <v>5.3</v>
+        <v>6</v>
       </c>
       <c r="G226">
-        <v>71.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>Dkhoon Pinkish</v>
+        <v>Decant Zimaya Tiramisu Coco 10ml</v>
       </c>
       <c r="B227" t="str">
         <v/>
       </c>
       <c r="C227" t="str">
         <v/>
       </c>
       <c r="D227">
-        <v>71.25</v>
+        <v>0</v>
       </c>
       <c r="E227">
-        <v>124.97</v>
+        <v>9.64</v>
       </c>
       <c r="F227">
-        <v>3.8</v>
+        <v>5</v>
       </c>
       <c r="G227">
-        <v>71.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>Dkhoon Queen</v>
+        <v>December Amber</v>
       </c>
       <c r="B228" t="str">
         <v/>
       </c>
       <c r="C228" t="str">
         <v/>
       </c>
       <c r="D228">
-        <v>101.8</v>
+        <v>47</v>
       </c>
       <c r="E228">
-        <v>141</v>
+        <v>54</v>
       </c>
       <c r="F228">
-        <v>2.9</v>
+        <v>2</v>
       </c>
       <c r="G228">
-        <v>101.8</v>
+        <v>47</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>Dkhoon Signature Gold</v>
+        <v>Delicious Bouquet</v>
       </c>
       <c r="B229" t="str">
         <v/>
       </c>
       <c r="C229" t="str">
         <v/>
       </c>
       <c r="D229">
-        <v>71.25</v>
+        <v>118</v>
       </c>
       <c r="E229">
-        <v>125</v>
+        <v>153.19</v>
       </c>
       <c r="F229">
-        <v>3.4</v>
+        <v>12.5</v>
       </c>
       <c r="G229">
-        <v>71.25</v>
+        <v>118</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>Dkhoon Signature Rose Gold</v>
+        <v>Delilah Blanc</v>
       </c>
       <c r="B230" t="str">
         <v/>
       </c>
       <c r="C230" t="str">
         <v/>
       </c>
       <c r="D230">
-        <v>85</v>
+        <v>51.15</v>
       </c>
       <c r="E230">
-        <v>126.7</v>
+        <v>63</v>
       </c>
       <c r="F230">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G230">
-        <v>85</v>
+        <v>51.15</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>Dkhoon Signature Silver</v>
+        <v>Delilah Viola</v>
       </c>
       <c r="B231" t="str">
         <v/>
       </c>
       <c r="C231" t="str">
         <v/>
       </c>
       <c r="D231">
-        <v>71.25</v>
+        <v>0</v>
       </c>
       <c r="E231">
-        <v>125</v>
+        <v>1</v>
       </c>
       <c r="F231">
-        <v>4</v>
+        <v>22.9</v>
       </c>
       <c r="G231">
-        <v>71.25</v>
+        <v>58.22</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>Dkhoon Solo</v>
+        <v>Desert Rose Khadlaj</v>
       </c>
       <c r="B232" t="str">
         <v/>
       </c>
       <c r="C232" t="str">
         <v/>
       </c>
       <c r="D232">
-        <v>71.25</v>
+        <v>60.72</v>
       </c>
       <c r="E232">
-        <v>128.13</v>
+        <v>86.21</v>
       </c>
       <c r="F232">
-        <v>4.3</v>
+        <v>1.6</v>
       </c>
       <c r="G232">
-        <v>71.25</v>
+        <v>60.72</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>Dkhoon Tiamo</v>
+        <v>Detour Eco</v>
       </c>
       <c r="B233" t="str">
         <v/>
       </c>
       <c r="C233" t="str">
         <v/>
       </c>
       <c r="D233">
-        <v>71.25</v>
+        <v>57</v>
       </c>
       <c r="E233">
-        <v>117</v>
+        <v>80.5</v>
       </c>
       <c r="F233">
-        <v>1.8</v>
+        <v>13.4</v>
       </c>
       <c r="G233">
-        <v>71.25</v>
+        <v>57</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>Dkhoon Titan</v>
+        <v>Detour noir</v>
       </c>
       <c r="B234" t="str">
         <v/>
       </c>
       <c r="C234" t="str">
         <v/>
       </c>
       <c r="D234">
-        <v>71.25</v>
+        <v>57</v>
       </c>
       <c r="E234">
-        <v>128</v>
+        <v>82</v>
       </c>
       <c r="F234">
-        <v>2.5</v>
+        <v>0.8</v>
       </c>
       <c r="G234">
-        <v>71.25</v>
+        <v>57</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>Dkhoon amber</v>
+        <v>Detour noir intense</v>
       </c>
       <c r="B235" t="str">
         <v/>
       </c>
       <c r="C235" t="str">
         <v/>
       </c>
       <c r="D235">
-        <v>85</v>
+        <v>57</v>
       </c>
       <c r="E235">
-        <v>137</v>
+        <v>67</v>
       </c>
       <c r="F235">
-        <v>3.2</v>
+        <v>11.5</v>
       </c>
       <c r="G235">
-        <v>85</v>
+        <v>57</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>Dkhoon leather</v>
+        <v>Detour noir tester</v>
       </c>
       <c r="B236" t="str">
         <v/>
       </c>
       <c r="C236" t="str">
         <v/>
       </c>
       <c r="D236">
-        <v>85.1</v>
+        <v>0</v>
       </c>
       <c r="E236">
-        <v>138.9</v>
+        <v>78.5</v>
       </c>
       <c r="F236">
-        <v>0.5</v>
+        <v>9.3</v>
       </c>
       <c r="G236">
-        <v>85.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>Dominican 20ml</v>
+        <v>Discovery Diamond Collection</v>
       </c>
       <c r="B237" t="str">
         <v/>
       </c>
       <c r="C237" t="str">
         <v/>
       </c>
       <c r="D237">
-        <v>17.33</v>
+        <v>140</v>
       </c>
       <c r="E237">
-        <v>33.33</v>
+        <v>194</v>
       </c>
       <c r="F237">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G237">
-        <v>17.33</v>
+        <v>140</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>Dominican Tobacco Ibrahim Al Qurashi</v>
+        <v>Divin Asylum</v>
       </c>
       <c r="B238" t="str">
         <v/>
       </c>
       <c r="C238" t="str">
         <v/>
       </c>
       <c r="D238">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="E238">
-        <v>157</v>
+        <v>107</v>
       </c>
       <c r="F238">
-        <v>8.1</v>
+        <v>0.6</v>
       </c>
       <c r="G238">
-        <v>81</v>
+        <v>86</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>Double Espresso Fragrance World</v>
+        <v>Diwani Beirut French Avenue</v>
       </c>
       <c r="B239" t="str">
         <v/>
       </c>
       <c r="C239" t="str">
         <v/>
       </c>
       <c r="D239">
-        <v>62</v>
+        <v>92</v>
       </c>
       <c r="E239">
-        <v>85.7</v>
+        <v>114.28</v>
       </c>
       <c r="F239">
-        <v>3.2</v>
+        <v>0.5</v>
       </c>
       <c r="G239">
-        <v>62</v>
+        <v>92</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>Dream Catcher</v>
+        <v>Dkhoon Couture</v>
       </c>
       <c r="B240" t="str">
         <v/>
       </c>
       <c r="C240" t="str">
         <v/>
       </c>
       <c r="D240">
-        <v>33</v>
+        <v>101.8</v>
       </c>
       <c r="E240">
-        <v>51.5</v>
+        <v>118.5</v>
       </c>
       <c r="F240">
-        <v>9</v>
+        <v>2.1</v>
       </c>
       <c r="G240">
-        <v>33</v>
+        <v>101.8</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>Drift Riffs</v>
+        <v>Dkhoon Desert</v>
       </c>
       <c r="B241" t="str">
         <v/>
       </c>
       <c r="C241" t="str">
         <v/>
       </c>
       <c r="D241">
         <v>85</v>
       </c>
       <c r="E241">
-        <v>112.38</v>
+        <v>112.73</v>
       </c>
       <c r="F241">
-        <v>2.6</v>
+        <v>0.5</v>
       </c>
       <c r="G241">
         <v>85</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>Dubai Nights Midnight Armaf</v>
+        <v>Dkhoon Force Collection</v>
       </c>
       <c r="B242" t="str">
         <v/>
       </c>
       <c r="C242" t="str">
         <v/>
       </c>
       <c r="D242">
-        <v>101.02</v>
+        <v>200</v>
       </c>
       <c r="E242">
-        <v>106.13</v>
+        <v>244.2</v>
       </c>
       <c r="F242">
-        <v>7.5</v>
+        <v>3</v>
       </c>
       <c r="G242">
-        <v>101.02</v>
+        <v>200</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>Dukhoon Sapphire</v>
+        <v>Dkhoon Gold Tears</v>
       </c>
       <c r="B243" t="str">
         <v/>
       </c>
       <c r="C243" t="str">
         <v/>
       </c>
       <c r="D243">
         <v>71.25</v>
       </c>
       <c r="E243">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="F243">
-        <v>2.8</v>
+        <v>0</v>
       </c>
       <c r="G243">
         <v>71.25</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>Dulce By Ahmed Al Maghribi</v>
+        <v>Dkhoon Haneet</v>
       </c>
       <c r="B244" t="str">
         <v/>
       </c>
       <c r="C244" t="str">
         <v/>
       </c>
       <c r="D244">
-        <v>45.5</v>
+        <v>95.5</v>
       </c>
       <c r="E244">
-        <v>86.2</v>
+        <v>138.9</v>
       </c>
       <c r="F244">
-        <v>8.2</v>
+        <v>0.5</v>
       </c>
       <c r="G244">
-        <v>45.5</v>
+        <v>95.5</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>Dulce De Leche</v>
+        <v>Dkhoon Kahilan</v>
       </c>
       <c r="B245" t="str">
         <v/>
       </c>
       <c r="C245" t="str">
         <v/>
       </c>
       <c r="D245">
-        <v>56.54</v>
+        <v>95.5</v>
       </c>
       <c r="E245">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="F245">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G245">
-        <v>56.54</v>
+        <v>95.5</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>Dulzura Paris Corner</v>
+        <v>Dkhoon Khalifa</v>
       </c>
       <c r="B246" t="str">
         <v/>
       </c>
       <c r="C246" t="str">
         <v/>
       </c>
       <c r="D246">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E246">
-        <v>84.6</v>
+        <v>126.9</v>
       </c>
       <c r="F246">
-        <v>1.3</v>
+        <v>1</v>
       </c>
       <c r="G246">
-        <v>59</v>
+        <v>90</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>Dulzura Vanilla Envie</v>
+        <v>Dkhoon Noir</v>
       </c>
       <c r="B247" t="str">
         <v/>
       </c>
       <c r="C247" t="str">
         <v/>
       </c>
       <c r="D247">
-        <v>62.5</v>
+        <v>71.25</v>
       </c>
       <c r="E247">
-        <v>90.7</v>
+        <v>125.42</v>
       </c>
       <c r="F247">
-        <v>17.7</v>
+        <v>3.2</v>
       </c>
       <c r="G247">
-        <v>62.5</v>
+        <v>71.25</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>Dusky Vanilla</v>
+        <v>Dkhoon Opera</v>
       </c>
       <c r="B248" t="str">
         <v/>
       </c>
       <c r="C248" t="str">
         <v/>
       </c>
       <c r="D248">
-        <v>42.5</v>
+        <v>71.25</v>
       </c>
       <c r="E248">
-        <v>69.59</v>
+        <v>125.32</v>
       </c>
       <c r="F248">
-        <v>17.5</v>
+        <v>2.6</v>
       </c>
       <c r="G248">
-        <v>42.5</v>
+        <v>71.25</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>Dynasty Lattafa</v>
+        <v>Dkhoon Oud - Blue Oud</v>
       </c>
       <c r="B249" t="str">
         <v/>
       </c>
       <c r="C249" t="str">
         <v/>
       </c>
       <c r="D249">
-        <v>65</v>
+        <v>101.79</v>
       </c>
       <c r="E249">
-        <v>89.88</v>
+        <v>157</v>
       </c>
       <c r="F249">
-        <v>9</v>
+        <v>0.7</v>
       </c>
       <c r="G249">
-        <v>65</v>
+        <v>101.79</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>Eager</v>
+        <v>Dkhoon Pegasus</v>
       </c>
       <c r="B250" t="str">
         <v/>
       </c>
       <c r="C250" t="str">
         <v/>
       </c>
       <c r="D250">
-        <v>58.65</v>
+        <v>71.25</v>
       </c>
       <c r="E250">
-        <v>93.57</v>
+        <v>124.15</v>
       </c>
       <c r="F250">
-        <v>7.6</v>
+        <v>4.8</v>
       </c>
       <c r="G250">
-        <v>58.65</v>
+        <v>71.25</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>Eau De Vintage Ghalati</v>
+        <v>Dkhoon Pinkish</v>
       </c>
       <c r="B251" t="str">
         <v/>
       </c>
       <c r="C251" t="str">
         <v/>
       </c>
       <c r="D251">
-        <v>138.5</v>
+        <v>71.25</v>
       </c>
       <c r="E251">
-        <v>200.61</v>
+        <v>124.97</v>
       </c>
       <c r="F251">
-        <v>6</v>
+        <v>3.4</v>
       </c>
       <c r="G251">
-        <v>138.5</v>
+        <v>71.25</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>Eclair Affair French Avenue</v>
+        <v>Dkhoon Queen</v>
       </c>
       <c r="B252" t="str">
         <v/>
       </c>
       <c r="C252" t="str">
         <v/>
       </c>
       <c r="D252">
-        <v>88</v>
+        <v>101.8</v>
       </c>
       <c r="E252">
-        <v>121.4</v>
+        <v>141</v>
       </c>
       <c r="F252">
-        <v>0.8</v>
+        <v>1</v>
       </c>
       <c r="G252">
-        <v>88</v>
+        <v>101.8</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>Eclaire Banoffi</v>
+        <v>Dkhoon Sapphire</v>
       </c>
       <c r="B253" t="str">
         <v/>
       </c>
       <c r="C253" t="str">
         <v/>
       </c>
       <c r="D253">
-        <v>70</v>
+        <v>71.25</v>
       </c>
       <c r="E253">
-        <v>99.6</v>
+        <v>141</v>
       </c>
       <c r="F253">
-        <v>14.1</v>
+        <v>2.5</v>
       </c>
       <c r="G253">
-        <v>70</v>
+        <v>71.25</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>Eclaire Lattafa</v>
+        <v>Dkhoon Signature Gold</v>
       </c>
       <c r="B254" t="str">
         <v/>
       </c>
       <c r="C254" t="str">
         <v/>
       </c>
       <c r="D254">
-        <v>76</v>
+        <v>71.25</v>
       </c>
       <c r="E254">
-        <v>92.8</v>
+        <v>125</v>
       </c>
       <c r="F254">
-        <v>17.7</v>
+        <v>3</v>
       </c>
       <c r="G254">
-        <v>76</v>
+        <v>71.25</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>Eclaire Pistache</v>
+        <v>Dkhoon Signature Rose Gold</v>
       </c>
       <c r="B255" t="str">
         <v/>
       </c>
       <c r="C255" t="str">
         <v/>
       </c>
       <c r="D255">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="E255">
-        <v>99.6</v>
+        <v>126.7</v>
       </c>
       <c r="F255">
-        <v>11.1</v>
+        <v>3.2</v>
       </c>
       <c r="G255">
-        <v>70</v>
+        <v>85</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>Effects Of Uniq Armaf</v>
+        <v>Dkhoon Signature Silver</v>
       </c>
       <c r="B256" t="str">
         <v/>
       </c>
       <c r="C256" t="str">
         <v/>
       </c>
       <c r="D256">
-        <v>139.29</v>
+        <v>71.25</v>
       </c>
       <c r="E256">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="F256">
-        <v>3.6</v>
+        <v>3</v>
       </c>
       <c r="G256">
-        <v>139.29</v>
+        <v>71.25</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>Elbrince 100ml Al Majed Oud</v>
+        <v>Dkhoon Solo</v>
       </c>
       <c r="B257" t="str">
         <v/>
       </c>
       <c r="C257" t="str">
         <v/>
       </c>
       <c r="D257">
-        <v>82</v>
+        <v>71.25</v>
       </c>
       <c r="E257">
-        <v>112.5</v>
+        <v>128.13</v>
       </c>
       <c r="F257">
-        <v>0.7</v>
+        <v>4.3</v>
       </c>
       <c r="G257">
-        <v>82</v>
+        <v>71.25</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>Elysia Elegance</v>
+        <v>Dkhoon Tiamo</v>
       </c>
       <c r="B258" t="str">
         <v/>
       </c>
       <c r="C258" t="str">
         <v/>
       </c>
       <c r="D258">
-        <v>46</v>
+        <v>71.25</v>
       </c>
       <c r="E258">
-        <v>69.3</v>
+        <v>117</v>
       </c>
       <c r="F258">
-        <v>2.8</v>
+        <v>1.8</v>
       </c>
       <c r="G258">
-        <v>46</v>
+        <v>71.25</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>Elysia Marshmallow</v>
+        <v>Dkhoon Titan</v>
       </c>
       <c r="B259" t="str">
         <v/>
       </c>
       <c r="C259" t="str">
         <v/>
       </c>
       <c r="D259">
-        <v>40</v>
+        <v>71.25</v>
       </c>
       <c r="E259">
-        <v>58.5</v>
+        <v>128</v>
       </c>
       <c r="F259">
-        <v>9.7</v>
+        <v>2.1</v>
       </c>
       <c r="G259">
-        <v>40</v>
+        <v>71.25</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>Elysia Pista Sundae</v>
+        <v>Dkhoon amber</v>
       </c>
       <c r="B260" t="str">
         <v/>
       </c>
       <c r="C260" t="str">
         <v/>
       </c>
       <c r="D260">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="E260">
-        <v>0</v>
+        <v>137</v>
       </c>
       <c r="F260">
-        <v>6</v>
+        <v>1.9</v>
       </c>
       <c r="G260">
-        <v>40</v>
+        <v>85</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>Elysia Vanilla</v>
+        <v>Dkhoon leather</v>
       </c>
       <c r="B261" t="str">
         <v/>
       </c>
       <c r="C261" t="str">
         <v/>
       </c>
       <c r="D261">
-        <v>46</v>
+        <v>85.1</v>
       </c>
       <c r="E261">
-        <v>71.42</v>
+        <v>138.9</v>
       </c>
       <c r="F261">
         <v>0.5</v>
       </c>
       <c r="G261">
-        <v>46</v>
+        <v>85.1</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>Emerald Soul Diamond 150ml</v>
+        <v>Dominican 20ml</v>
       </c>
       <c r="B262" t="str">
         <v/>
       </c>
       <c r="C262" t="str">
         <v/>
       </c>
       <c r="D262">
-        <v>93.22</v>
+        <v>17.33</v>
       </c>
       <c r="E262">
-        <v>129.6</v>
+        <v>33.33</v>
       </c>
       <c r="F262">
-        <v>4.4</v>
+        <v>0</v>
       </c>
       <c r="G262">
-        <v>93.22</v>
+        <v>17.33</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>Empire Victor Khadlaj</v>
+        <v>Dominican Tobacco Ibrahim Al Qurashi</v>
       </c>
       <c r="B263" t="str">
         <v/>
       </c>
       <c r="C263" t="str">
         <v/>
       </c>
       <c r="D263">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="E263">
-        <v>110.7</v>
+        <v>157</v>
       </c>
       <c r="F263">
-        <v>8.9</v>
+        <v>6.8</v>
       </c>
       <c r="G263">
-        <v>93</v>
+        <v>81</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>Energy Iven</v>
+        <v>Double Espresso Fragrance World</v>
       </c>
       <c r="B264" t="str">
         <v/>
       </c>
       <c r="C264" t="str">
         <v/>
       </c>
       <c r="D264">
-        <v>124.29</v>
+        <v>62</v>
       </c>
       <c r="E264">
-        <v>208.66</v>
+        <v>85.7</v>
       </c>
       <c r="F264">
-        <v>3.2</v>
+        <v>1.7</v>
       </c>
       <c r="G264">
-        <v>124.29</v>
+        <v>62</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>Enigma Of Taif</v>
+        <v>Dream Catcher</v>
       </c>
       <c r="B265" t="str">
         <v/>
       </c>
       <c r="C265" t="str">
         <v/>
       </c>
       <c r="D265">
-        <v>186.2</v>
+        <v>33</v>
       </c>
       <c r="E265">
-        <v>255.47</v>
+        <v>51.5</v>
       </c>
       <c r="F265">
-        <v>1.5</v>
+        <v>7</v>
       </c>
       <c r="G265">
-        <v>186.2</v>
+        <v>33</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>Enigmatic</v>
+        <v>Drift Riffs</v>
       </c>
       <c r="B266" t="str">
         <v/>
       </c>
       <c r="C266" t="str">
         <v/>
       </c>
       <c r="D266">
-        <v>67.31</v>
+        <v>85</v>
       </c>
       <c r="E266">
-        <v>91.89</v>
+        <v>112.38</v>
       </c>
       <c r="F266">
-        <v>1</v>
+        <v>1.9</v>
       </c>
       <c r="G266">
-        <v>67.31</v>
+        <v>85</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>Enteash Rasasi</v>
+        <v>Dubai Nights Midnight Armaf</v>
       </c>
       <c r="B267" t="str">
         <v/>
       </c>
       <c r="C267" t="str">
         <v/>
       </c>
       <c r="D267">
-        <v>63</v>
+        <v>101.02</v>
       </c>
       <c r="E267">
-        <v>78.94</v>
+        <v>106.13</v>
       </c>
       <c r="F267">
-        <v>5.4</v>
+        <v>3.7</v>
       </c>
       <c r="G267">
-        <v>63</v>
+        <v>101.02</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>Equestrian Della French Avenue</v>
+        <v>Dulce By Ahmed Al Maghribi</v>
       </c>
       <c r="B268" t="str">
         <v/>
       </c>
       <c r="C268" t="str">
         <v/>
       </c>
       <c r="D268">
-        <v>90.19</v>
+        <v>45.5</v>
       </c>
       <c r="E268">
-        <v>111</v>
+        <v>86.2</v>
       </c>
       <c r="F268">
-        <v>3.7</v>
+        <v>7.2</v>
       </c>
       <c r="G268">
-        <v>90.19</v>
+        <v>45.5</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>Equestrian Haydan French Avenue</v>
+        <v>Dulce De Leche</v>
       </c>
       <c r="B269" t="str">
         <v/>
       </c>
       <c r="C269" t="str">
         <v/>
       </c>
       <c r="D269">
-        <v>82.5</v>
+        <v>56.54</v>
       </c>
       <c r="E269">
-        <v>114</v>
+        <v>80</v>
       </c>
       <c r="F269">
-        <v>3.5</v>
+        <v>2.8</v>
       </c>
       <c r="G269">
-        <v>82.5</v>
+        <v>56.54</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>Equestrian Olena French Avenue</v>
+        <v>Dulzura Paris Corner</v>
       </c>
       <c r="B270" t="str">
         <v/>
       </c>
       <c r="C270" t="str">
         <v/>
       </c>
       <c r="D270">
-        <v>90.19</v>
+        <v>59</v>
       </c>
       <c r="E270">
-        <v>111</v>
+        <v>84.6</v>
       </c>
       <c r="F270">
-        <v>0.5</v>
+        <v>12.5</v>
       </c>
       <c r="G270">
-        <v>90.19</v>
+        <v>64.3568</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>Equestrian Pierce French Avenue</v>
+        <v>Dulzura Vanilla Envie</v>
       </c>
       <c r="B271" t="str">
         <v/>
       </c>
       <c r="C271" t="str">
         <v/>
       </c>
       <c r="D271">
-        <v>90.19</v>
+        <v>62.5</v>
       </c>
       <c r="E271">
-        <v>114.2</v>
+        <v>90.7</v>
       </c>
       <c r="F271">
-        <v>3.4</v>
+        <v>11.7</v>
       </c>
       <c r="G271">
-        <v>90.19</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>Eshal Musk</v>
+        <v>Dusky Vanilla</v>
       </c>
       <c r="B272" t="str">
         <v/>
       </c>
       <c r="C272" t="str">
         <v/>
       </c>
       <c r="D272">
-        <v>59</v>
+        <v>42.5</v>
       </c>
       <c r="E272">
-        <v>96.27</v>
+        <v>69.59</v>
       </c>
       <c r="F272">
-        <v>14.8</v>
+        <v>7.4</v>
       </c>
       <c r="G272">
-        <v>59</v>
+        <v>42.5</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>Eshal Vanilla</v>
+        <v>Dynasty Lattafa</v>
       </c>
       <c r="B273" t="str">
         <v/>
       </c>
       <c r="C273" t="str">
         <v/>
       </c>
       <c r="D273">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="E273">
-        <v>108</v>
+        <v>89.88</v>
       </c>
       <c r="F273">
-        <v>13</v>
+        <v>13.2</v>
       </c>
       <c r="G273">
-        <v>59</v>
+        <v>67.0844</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>Essence De Blanc French Avenue</v>
+        <v>Eager</v>
       </c>
       <c r="B274" t="str">
         <v/>
       </c>
       <c r="C274" t="str">
         <v/>
       </c>
       <c r="D274">
-        <v>66</v>
+        <v>58.65</v>
       </c>
       <c r="E274">
-        <v>96.4</v>
+        <v>93.57</v>
       </c>
       <c r="F274">
-        <v>20.8</v>
+        <v>6.55</v>
       </c>
       <c r="G274">
-        <v>66</v>
+        <v>58.65</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>Eternal Oud Lattafa</v>
+        <v>Eau De Vintage Ghalati</v>
       </c>
       <c r="B275" t="str">
         <v/>
       </c>
       <c r="C275" t="str">
         <v/>
       </c>
       <c r="D275">
-        <v>87</v>
+        <v>138.5</v>
       </c>
       <c r="E275">
-        <v>110</v>
+        <v>200.61</v>
       </c>
       <c r="F275">
-        <v>1</v>
+        <v>2.6</v>
       </c>
       <c r="G275">
-        <v>87</v>
+        <v>139.2692</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>Eternal Vanille</v>
+        <v>Eclair Affair French Avenue</v>
       </c>
       <c r="B276" t="str">
         <v/>
       </c>
       <c r="C276" t="str">
         <v/>
       </c>
       <c r="D276">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="E276">
-        <v>135.63</v>
+        <v>121.4</v>
       </c>
       <c r="F276">
-        <v>12.3</v>
+        <v>13.8</v>
       </c>
       <c r="G276">
-        <v>92</v>
+        <v>79.6536</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>Exotic Oud</v>
+        <v>Eclaire Banoffi</v>
       </c>
       <c r="B277" t="str">
         <v/>
       </c>
       <c r="C277" t="str">
         <v/>
       </c>
       <c r="D277">
         <v>70</v>
       </c>
       <c r="E277">
-        <v>97.87</v>
+        <v>99.6</v>
       </c>
       <c r="F277">
-        <v>6.9</v>
+        <v>13.1</v>
       </c>
       <c r="G277">
         <v>70</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>Extradose Femme</v>
+        <v>Eclaire Lattafa</v>
       </c>
       <c r="B278" t="str">
         <v/>
       </c>
       <c r="C278" t="str">
         <v/>
       </c>
       <c r="D278">
-        <v>97.62</v>
+        <v>76</v>
       </c>
       <c r="E278">
-        <v>125.6</v>
+        <v>92.8</v>
       </c>
       <c r="F278">
-        <v>3.88</v>
+        <v>10.5</v>
       </c>
       <c r="G278">
-        <v>97.62</v>
+        <v>76</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>Extradose Homme</v>
+        <v>Eclaire Pistache</v>
       </c>
       <c r="B279" t="str">
         <v/>
       </c>
       <c r="C279" t="str">
         <v/>
       </c>
       <c r="D279">
-        <v>97.62</v>
+        <v>70</v>
       </c>
       <c r="E279">
-        <v>129.66</v>
+        <v>99.6</v>
       </c>
       <c r="F279">
-        <v>0.87</v>
+        <v>9.8</v>
       </c>
       <c r="G279">
-        <v>97.62</v>
+        <v>70</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>Fahad Gaze</v>
+        <v>Effects Of Uniq Armaf</v>
       </c>
       <c r="B280" t="str">
         <v/>
       </c>
       <c r="C280" t="str">
         <v/>
       </c>
       <c r="D280">
-        <v>97.62</v>
+        <v>139.29</v>
       </c>
       <c r="E280">
-        <v>127</v>
+        <v>157</v>
       </c>
       <c r="F280">
-        <v>0.5</v>
+        <v>3.2</v>
       </c>
       <c r="G280">
-        <v>97.62</v>
+        <v>139.29</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>Fakhama Gulf Orchid</v>
+        <v>Elbrince 100ml Al Majed Oud</v>
       </c>
       <c r="B281" t="str">
         <v/>
       </c>
       <c r="C281" t="str">
         <v/>
       </c>
       <c r="D281">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="E281">
-        <v>96.29</v>
+        <v>112.5</v>
       </c>
       <c r="F281">
-        <v>24.6</v>
+        <v>0.5</v>
       </c>
       <c r="G281">
-        <v>75</v>
+        <v>82</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>Fakhar Lattafa Women Lattafa</v>
+        <v>Elysia Elegance</v>
       </c>
       <c r="B282" t="str">
         <v/>
       </c>
       <c r="C282" t="str">
         <v/>
       </c>
       <c r="D282">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="E282">
-        <v>70</v>
+        <v>69.3</v>
       </c>
       <c r="F282">
-        <v>2</v>
+        <v>1.6</v>
       </c>
       <c r="G282">
-        <v>61</v>
+        <v>46</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>Fakhar Platine</v>
+        <v>Elysia Marshmallow</v>
       </c>
       <c r="B283" t="str">
         <v/>
       </c>
       <c r="C283" t="str">
         <v/>
       </c>
       <c r="D283">
-        <v>57.25</v>
+        <v>40</v>
       </c>
       <c r="E283">
-        <v>79.31</v>
+        <v>58.5</v>
       </c>
       <c r="F283">
-        <v>2.5</v>
+        <v>8.1</v>
       </c>
       <c r="G283">
-        <v>57.25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>Fattan rasasi</v>
+        <v>Elysia Pista Sundae</v>
       </c>
       <c r="B284" t="str">
         <v/>
       </c>
       <c r="C284" t="str">
         <v/>
       </c>
       <c r="D284">
-        <v>45.71</v>
+        <v>40</v>
       </c>
       <c r="E284">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="F284">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G284">
-        <v>45.71</v>
+        <v>40</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>Fayora</v>
+        <v>Elysia Vanilla</v>
       </c>
       <c r="B285" t="str">
         <v/>
       </c>
       <c r="C285" t="str">
         <v/>
       </c>
       <c r="D285">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="E285">
-        <v>76.67</v>
+        <v>71.42</v>
       </c>
       <c r="F285">
-        <v>7.7</v>
+        <v>0.5</v>
       </c>
       <c r="G285">
-        <v>58</v>
+        <v>46</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>Fierte Luna French Avenue</v>
+        <v>Emerald Soul Diamond 150ml</v>
       </c>
       <c r="B286" t="str">
         <v/>
       </c>
       <c r="C286" t="str">
         <v/>
       </c>
       <c r="D286">
-        <v>139</v>
+        <v>93.22</v>
       </c>
       <c r="E286">
-        <v>170</v>
+        <v>129.6</v>
       </c>
       <c r="F286">
-        <v>0.01</v>
+        <v>10.797</v>
       </c>
       <c r="G286">
-        <v>139</v>
+        <v>84.5546</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>Fig Hug</v>
+        <v>Empire Victor Khadlaj</v>
       </c>
       <c r="B287" t="str">
         <v/>
       </c>
       <c r="C287" t="str">
         <v/>
       </c>
       <c r="D287">
-        <v>57</v>
+        <v>93</v>
       </c>
       <c r="E287">
-        <v>71.45</v>
+        <v>110.7</v>
       </c>
       <c r="F287">
-        <v>9.9</v>
+        <v>7.6</v>
       </c>
       <c r="G287">
-        <v>57</v>
+        <v>93</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>Fire On Ice</v>
+        <v>Energy Iven</v>
       </c>
       <c r="B288" t="str">
         <v/>
       </c>
       <c r="C288" t="str">
         <v/>
       </c>
       <c r="D288">
-        <v>86.93</v>
+        <v>124.29</v>
       </c>
       <c r="E288">
-        <v>119</v>
+        <v>208.66</v>
       </c>
       <c r="F288">
-        <v>6.95</v>
+        <v>1</v>
       </c>
       <c r="G288">
-        <v>86.93</v>
+        <v>124.29</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>Firestorm</v>
+        <v>Enigma Of Taif</v>
       </c>
       <c r="B289" t="str">
         <v/>
       </c>
       <c r="C289" t="str">
         <v/>
       </c>
       <c r="D289">
-        <v>97</v>
+        <v>186.2</v>
       </c>
       <c r="E289">
-        <v>124</v>
+        <v>255.47</v>
       </c>
       <c r="F289">
-        <v>3.8</v>
+        <v>1.5</v>
       </c>
       <c r="G289">
-        <v>97</v>
+        <v>186.2</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>First Lady Laverne</v>
+        <v>Enigmatic</v>
       </c>
       <c r="B290" t="str">
         <v/>
       </c>
       <c r="C290" t="str">
         <v/>
       </c>
       <c r="D290">
-        <v>95</v>
+        <v>67.31</v>
       </c>
       <c r="E290">
-        <v>138</v>
+        <v>91.89</v>
       </c>
       <c r="F290">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G290">
-        <v>95</v>
+        <v>67.31</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>Flair 15ml</v>
+        <v>Enteash Rasasi</v>
       </c>
       <c r="B291" t="str">
         <v/>
       </c>
       <c r="C291" t="str">
         <v/>
       </c>
       <c r="D291">
-        <v>60.43</v>
+        <v>63</v>
       </c>
       <c r="E291">
-        <v>66.9</v>
+        <v>78.94</v>
       </c>
       <c r="F291">
-        <v>2</v>
+        <v>2.5</v>
       </c>
       <c r="G291">
-        <v>60.43</v>
+        <v>63</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>Forbidden Laverne</v>
+        <v>Equestrian Della French Avenue</v>
       </c>
       <c r="B292" t="str">
         <v/>
       </c>
       <c r="C292" t="str">
         <v/>
       </c>
       <c r="D292">
-        <v>117</v>
+        <v>90.19</v>
       </c>
       <c r="E292">
-        <v>156</v>
+        <v>111</v>
       </c>
       <c r="F292">
-        <v>0.5</v>
+        <v>3.6</v>
       </c>
       <c r="G292">
-        <v>117</v>
+        <v>90.19</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>Francique 63.55</v>
+        <v>Equestrian Haydan French Avenue</v>
       </c>
       <c r="B293" t="str">
         <v/>
       </c>
       <c r="C293" t="str">
         <v/>
       </c>
       <c r="D293">
-        <v>81</v>
+        <v>82.5</v>
       </c>
       <c r="E293">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="F293">
-        <v>0.6</v>
+        <v>3.4</v>
       </c>
       <c r="G293">
-        <v>81</v>
+        <v>82.5</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>Frankel Aventus Elixir</v>
+        <v>Equestrian Olena French Avenue</v>
       </c>
       <c r="B294" t="str">
         <v/>
       </c>
       <c r="C294" t="str">
         <v/>
       </c>
       <c r="D294">
-        <v>133</v>
+        <v>90.19</v>
       </c>
       <c r="E294">
-        <v>191</v>
+        <v>111</v>
       </c>
       <c r="F294">
-        <v>1.5</v>
+        <v>0</v>
       </c>
       <c r="G294">
-        <v>133</v>
+        <v>90.19</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>Frankel Beach Afternoon Assaf 200ml</v>
+        <v>Equestrian Pierce French Avenue</v>
       </c>
       <c r="B295" t="str">
         <v/>
       </c>
       <c r="C295" t="str">
         <v/>
       </c>
       <c r="D295">
-        <v>117.42</v>
+        <v>90.19</v>
       </c>
       <c r="E295">
-        <v>133</v>
+        <v>114.2</v>
       </c>
       <c r="F295">
-        <v>0.55</v>
+        <v>3.3</v>
       </c>
       <c r="G295">
-        <v>117.42</v>
+        <v>90.19</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>Frankel Black Elixir</v>
+        <v>Eshal Musk</v>
       </c>
       <c r="B296" t="str">
         <v/>
       </c>
       <c r="C296" t="str">
         <v/>
       </c>
       <c r="D296">
-        <v>115</v>
+        <v>59</v>
       </c>
       <c r="E296">
-        <v>160.43</v>
+        <v>96.27</v>
       </c>
       <c r="F296">
-        <v>6.2</v>
+        <v>16.3</v>
       </c>
       <c r="G296">
-        <v>115</v>
+        <v>66.973</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>Frankel Chill Assaf</v>
+        <v>Eshal Vanilla</v>
       </c>
       <c r="B297" t="str">
         <v/>
       </c>
       <c r="C297" t="str">
         <v/>
       </c>
       <c r="D297">
-        <v>113.65</v>
+        <v>59</v>
       </c>
       <c r="E297">
-        <v>152</v>
+        <v>108</v>
       </c>
       <c r="F297">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G297">
-        <v>113.65</v>
+        <v>59</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>Frankel Elixir</v>
+        <v>Essence De Blanc French Avenue</v>
       </c>
       <c r="B298" t="str">
         <v/>
       </c>
       <c r="C298" t="str">
         <v/>
       </c>
       <c r="D298">
-        <v>101.63</v>
+        <v>66</v>
       </c>
       <c r="E298">
-        <v>130</v>
+        <v>96.4</v>
       </c>
       <c r="F298">
-        <v>0.5</v>
+        <v>18.8</v>
       </c>
       <c r="G298">
-        <v>101.63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>Frankel Storm 100ml</v>
+        <v>Eternal Oud Lattafa</v>
       </c>
       <c r="B299" t="str">
         <v/>
       </c>
       <c r="C299" t="str">
         <v/>
       </c>
       <c r="D299">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="E299">
-        <v>65</v>
+        <v>110</v>
       </c>
       <c r="F299">
-        <v>6.8</v>
+        <v>0.55</v>
       </c>
       <c r="G299">
-        <v>63</v>
+        <v>87</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>Frankel battle</v>
+        <v>Eternal Vanille</v>
       </c>
       <c r="B300" t="str">
         <v/>
       </c>
       <c r="C300" t="str">
         <v/>
       </c>
       <c r="D300">
-        <v>58.5</v>
+        <v>92</v>
       </c>
       <c r="E300">
-        <v>66.9</v>
+        <v>135.63</v>
       </c>
       <c r="F300">
-        <v>2.9</v>
+        <v>11.7</v>
       </c>
       <c r="G300">
-        <v>58.5</v>
+        <v>92</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>Freeze Riffs</v>
+        <v>Exotic Oud</v>
       </c>
       <c r="B301" t="str">
         <v/>
       </c>
       <c r="C301" t="str">
         <v/>
       </c>
       <c r="D301">
-        <v>108</v>
+        <v>70</v>
       </c>
       <c r="E301">
-        <v>136.99</v>
+        <v>97.87</v>
       </c>
       <c r="F301">
-        <v>27.6</v>
+        <v>5.5</v>
       </c>
       <c r="G301">
-        <v>108</v>
+        <v>70</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>French 20ml</v>
+        <v>Exotic Oud Gulf Orchid</v>
       </c>
       <c r="B302" t="str">
         <v/>
       </c>
       <c r="C302" t="str">
         <v/>
       </c>
       <c r="D302">
-        <v>17.33</v>
+        <v>0</v>
       </c>
       <c r="E302">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="F302">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G302">
-        <v>17.33</v>
+        <v>83.16</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>French Riviera Mancera 120ml</v>
+        <v>Exotic Rose French Avenue</v>
       </c>
       <c r="B303" t="str">
         <v/>
       </c>
       <c r="C303" t="str">
         <v/>
       </c>
       <c r="D303">
-        <v>251</v>
+        <v>0</v>
       </c>
       <c r="E303">
-        <v>331.25</v>
+        <v>1</v>
       </c>
       <c r="F303">
-        <v>1.84</v>
+        <v>11.9</v>
       </c>
       <c r="G303">
-        <v>251</v>
+        <v>70</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>French Tobacco 100ml</v>
+        <v>Extradose Femme</v>
       </c>
       <c r="B304" t="str">
         <v/>
       </c>
       <c r="C304" t="str">
         <v/>
       </c>
       <c r="D304">
-        <v>92</v>
+        <v>97.62</v>
       </c>
       <c r="E304">
-        <v>125.95</v>
+        <v>125.6</v>
       </c>
       <c r="F304">
-        <v>10</v>
+        <v>1.755</v>
       </c>
       <c r="G304">
-        <v>92</v>
+        <v>97.62</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>French Vanilla Latte</v>
+        <v>Extradose Homme</v>
       </c>
       <c r="B305" t="str">
         <v/>
       </c>
       <c r="C305" t="str">
         <v/>
       </c>
       <c r="D305">
-        <v>56.54</v>
+        <v>97.62</v>
       </c>
       <c r="E305">
-        <v>75.55</v>
+        <v>129.66</v>
       </c>
       <c r="F305">
-        <v>4.6</v>
+        <v>0.49</v>
       </c>
       <c r="G305">
-        <v>56.54</v>
+        <v>97.62</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>Frenetic Delicieuse Emir</v>
+        <v>Fahad Gaze</v>
       </c>
       <c r="B306" t="str">
         <v/>
       </c>
       <c r="C306" t="str">
         <v/>
       </c>
       <c r="D306">
-        <v>50</v>
+        <v>97.62</v>
       </c>
       <c r="E306">
-        <v>53.5</v>
+        <v>127</v>
       </c>
       <c r="F306">
-        <v>12</v>
+        <v>0.5</v>
       </c>
       <c r="G306">
-        <v>50</v>
+        <v>97.62</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>Fursan White Khadlaj</v>
+        <v>Fahad Lattafa</v>
       </c>
       <c r="B307" t="str">
         <v/>
       </c>
       <c r="C307" t="str">
         <v/>
       </c>
       <c r="D307">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="E307">
-        <v>71.15</v>
+        <v>1</v>
       </c>
       <c r="F307">
-        <v>5.2</v>
+        <v>12</v>
       </c>
       <c r="G307">
-        <v>41</v>
+        <v>85.29</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>Gardenia Ahmed Al Maghribi</v>
+        <v>Fakhama Gulf Orchid</v>
       </c>
       <c r="B308" t="str">
         <v/>
       </c>
       <c r="C308" t="str">
         <v/>
       </c>
       <c r="D308">
-        <v>115</v>
+        <v>75</v>
       </c>
       <c r="E308">
-        <v>146</v>
+        <v>96.29</v>
       </c>
       <c r="F308">
-        <v>7.93</v>
+        <v>14.4</v>
       </c>
       <c r="G308">
-        <v>115</v>
+        <v>75</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>Genesis Aries</v>
+        <v>Fakhar Lattafa Women Lattafa</v>
       </c>
       <c r="B309" t="str">
         <v/>
       </c>
       <c r="C309" t="str">
         <v/>
       </c>
       <c r="D309">
-        <v>109</v>
+        <v>61</v>
       </c>
       <c r="E309">
-        <v>129.94</v>
+        <v>70</v>
       </c>
       <c r="F309">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G309">
-        <v>109</v>
+        <v>61</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>Genesis Gemini</v>
+        <v>Fakhar Platine</v>
       </c>
       <c r="B310" t="str">
         <v/>
       </c>
       <c r="C310" t="str">
         <v/>
       </c>
       <c r="D310">
-        <v>109</v>
+        <v>57.25</v>
       </c>
       <c r="E310">
-        <v>127.1</v>
+        <v>79.31</v>
       </c>
       <c r="F310">
-        <v>1.45</v>
+        <v>1.8</v>
       </c>
       <c r="G310">
-        <v>109</v>
+        <v>57.25</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>Genesis Leo</v>
+        <v>Falak Nusuk</v>
       </c>
       <c r="B311" t="str">
         <v/>
       </c>
       <c r="C311" t="str">
         <v/>
       </c>
       <c r="D311">
-        <v>109</v>
+        <v>0</v>
       </c>
       <c r="E311">
-        <v>136.29</v>
+        <v>1</v>
       </c>
       <c r="F311">
-        <v>0.89</v>
+        <v>12</v>
       </c>
       <c r="G311">
-        <v>109</v>
+        <v>82.25</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>Genesis Libra</v>
+        <v>Faris Al Arab</v>
       </c>
       <c r="B312" t="str">
         <v/>
       </c>
       <c r="C312" t="str">
         <v/>
       </c>
       <c r="D312">
-        <v>109</v>
+        <v>0</v>
       </c>
       <c r="E312">
-        <v>141.3</v>
+        <v>1</v>
       </c>
       <c r="F312">
-        <v>3.67</v>
+        <v>23.8</v>
       </c>
       <c r="G312">
-        <v>109</v>
+        <v>115.1436</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>Genesis Scorpio</v>
+        <v>Fattan rasasi</v>
       </c>
       <c r="B313" t="str">
         <v/>
       </c>
       <c r="C313" t="str">
         <v/>
       </c>
       <c r="D313">
-        <v>109</v>
+        <v>45.71</v>
       </c>
       <c r="E313">
-        <v>133.8</v>
+        <v>62</v>
       </c>
       <c r="F313">
-        <v>1.45</v>
+        <v>1</v>
       </c>
       <c r="G313">
-        <v>109</v>
+        <v>45.71</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>Gentle Laverne</v>
+        <v>Fayora</v>
       </c>
       <c r="B314" t="str">
         <v/>
       </c>
       <c r="C314" t="str">
         <v/>
       </c>
       <c r="D314">
-        <v>90.35</v>
+        <v>58</v>
       </c>
       <c r="E314">
-        <v>178.72</v>
+        <v>76.67</v>
       </c>
       <c r="F314">
-        <v>1.4</v>
+        <v>8</v>
       </c>
       <c r="G314">
-        <v>90.35</v>
+        <v>63.7225</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>Ghaf</v>
+        <v>Fayora Oshino</v>
       </c>
       <c r="B315" t="str">
         <v/>
       </c>
       <c r="C315" t="str">
         <v/>
       </c>
       <c r="D315">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="E315">
-        <v>129.94</v>
+        <v>1</v>
       </c>
       <c r="F315">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="G315">
-        <v>90</v>
+        <v>65.63</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>Gissah Akoya 200ml</v>
+        <v>Fierte Luna French Avenue</v>
       </c>
       <c r="B316" t="str">
         <v/>
       </c>
       <c r="C316" t="str">
         <v/>
       </c>
       <c r="D316">
-        <v>314.28</v>
+        <v>139</v>
       </c>
       <c r="E316">
-        <v>335.7</v>
+        <v>170</v>
       </c>
       <c r="F316">
-        <v>0.5</v>
+        <v>12.76</v>
       </c>
       <c r="G316">
-        <v>314.28</v>
+        <v>115.4081</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>Gissah Atlas 50ml</v>
+        <v>Fig Hug</v>
       </c>
       <c r="B317" t="str">
         <v/>
       </c>
       <c r="C317" t="str">
         <v/>
       </c>
       <c r="D317">
-        <v>94</v>
+        <v>57</v>
       </c>
       <c r="E317">
-        <v>0</v>
+        <v>71.45</v>
       </c>
       <c r="F317">
-        <v>6</v>
+        <v>6.8</v>
       </c>
       <c r="G317">
-        <v>94</v>
+        <v>58.3706</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>Gissah Beyond Me</v>
+        <v>Fire On Ice</v>
       </c>
       <c r="B318" t="str">
         <v/>
       </c>
       <c r="C318" t="str">
         <v/>
       </c>
       <c r="D318">
-        <v>323.22</v>
+        <v>86.93</v>
       </c>
       <c r="E318">
-        <v>392.07</v>
+        <v>119</v>
       </c>
       <c r="F318">
-        <v>2.4</v>
+        <v>30.95</v>
       </c>
       <c r="G318">
-        <v>323.22</v>
+        <v>82.3316</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>Gissah Capri 200ml</v>
+        <v>Firestorm</v>
       </c>
       <c r="B319" t="str">
         <v/>
       </c>
       <c r="C319" t="str">
         <v/>
       </c>
       <c r="D319">
-        <v>263</v>
+        <v>97</v>
       </c>
       <c r="E319">
-        <v>376</v>
+        <v>124</v>
       </c>
       <c r="F319">
-        <v>4.15</v>
+        <v>3.6</v>
       </c>
       <c r="G319">
-        <v>263</v>
+        <v>97</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>Gissah Flair 50ml</v>
+        <v>First Lady Laverne</v>
       </c>
       <c r="B320" t="str">
         <v/>
       </c>
       <c r="C320" t="str">
         <v/>
       </c>
       <c r="D320">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E320">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="F320">
-        <v>5</v>
+        <v>4.8</v>
       </c>
       <c r="G320">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>Gissah Gala 50ml</v>
+        <v>Flair 15ml</v>
       </c>
       <c r="B321" t="str">
         <v/>
       </c>
       <c r="C321" t="str">
         <v/>
       </c>
       <c r="D321">
-        <v>94</v>
+        <v>60.43</v>
       </c>
       <c r="E321">
-        <v>131</v>
+        <v>66.9</v>
       </c>
       <c r="F321">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G321">
-        <v>94</v>
+        <v>60.43</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>Gissah Hair Serum N02</v>
+        <v>Forbidden Laverne</v>
       </c>
       <c r="B322" t="str">
         <v/>
       </c>
       <c r="C322" t="str">
         <v/>
       </c>
       <c r="D322">
-        <v>85</v>
+        <v>117</v>
       </c>
       <c r="E322">
-        <v>113.79</v>
+        <v>156</v>
       </c>
       <c r="F322">
-        <v>3</v>
+        <v>0.5</v>
       </c>
       <c r="G322">
-        <v>85</v>
+        <v>117</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>Gissah Helen Legacy</v>
+        <v>Francique 63.55</v>
       </c>
       <c r="B323" t="str">
         <v/>
       </c>
       <c r="C323" t="str">
         <v/>
       </c>
       <c r="D323">
-        <v>359</v>
+        <v>81</v>
       </c>
       <c r="E323">
-        <v>389</v>
+        <v>100</v>
       </c>
       <c r="F323">
-        <v>0.55</v>
+        <v>0.6</v>
       </c>
       <c r="G323">
-        <v>359</v>
+        <v>81</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>Gissah Hudson II</v>
+        <v>Frankel Aventus Elixir</v>
       </c>
       <c r="B324" t="str">
         <v/>
       </c>
       <c r="C324" t="str">
         <v/>
       </c>
       <c r="D324">
-        <v>255</v>
+        <v>133</v>
       </c>
       <c r="E324">
-        <v>389</v>
+        <v>191</v>
       </c>
       <c r="F324">
-        <v>2.8</v>
+        <v>1.5</v>
       </c>
       <c r="G324">
-        <v>255</v>
+        <v>133</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>Gissah Hudson Valley</v>
+        <v>Frankel Beach Afternoon Assaf 200ml</v>
       </c>
       <c r="B325" t="str">
         <v/>
       </c>
       <c r="C325" t="str">
         <v/>
       </c>
       <c r="D325">
-        <v>322.5</v>
+        <v>117.42</v>
       </c>
       <c r="E325">
-        <v>393</v>
+        <v>133</v>
       </c>
       <c r="F325">
-        <v>1.55</v>
+        <v>0.55</v>
       </c>
       <c r="G325">
-        <v>322.5</v>
+        <v>117.42</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>Gissah Imperial 50ml</v>
+        <v>Frankel Black Elixir</v>
       </c>
       <c r="B326" t="str">
         <v/>
       </c>
       <c r="C326" t="str">
         <v/>
       </c>
       <c r="D326">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="E326">
-        <v>114</v>
+        <v>160.43</v>
       </c>
       <c r="F326">
-        <v>11</v>
+        <v>4.65</v>
       </c>
       <c r="G326">
-        <v>94</v>
+        <v>115</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>Gissah Imperial II 90ml</v>
+        <v>Frankel Chill Assaf</v>
       </c>
       <c r="B327" t="str">
         <v/>
       </c>
       <c r="C327" t="str">
         <v/>
       </c>
       <c r="D327">
-        <v>142.86</v>
+        <v>113.65</v>
       </c>
       <c r="E327">
-        <v>180.6</v>
+        <v>152</v>
       </c>
       <c r="F327">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G327">
-        <v>142.86</v>
+        <v>113.65</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>Gissah Imperial Valley</v>
+        <v>Frankel Elixir</v>
       </c>
       <c r="B328" t="str">
         <v/>
       </c>
       <c r="C328" t="str">
         <v/>
       </c>
       <c r="D328">
-        <v>309</v>
+        <v>101.63</v>
       </c>
       <c r="E328">
-        <v>335.7</v>
+        <v>130</v>
       </c>
       <c r="F328">
-        <v>5.6</v>
+        <v>0.5</v>
       </c>
       <c r="G328">
-        <v>309</v>
+        <v>101.63</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>Gissah Imperial Valley 15ML</v>
+        <v>Frankel Storm 100ml</v>
       </c>
       <c r="B329" t="str">
         <v/>
       </c>
       <c r="C329" t="str">
         <v/>
       </c>
       <c r="D329">
-        <v>60.43</v>
+        <v>63</v>
       </c>
       <c r="E329">
-        <v>66.9</v>
+        <v>65</v>
       </c>
       <c r="F329">
-        <v>3</v>
+        <v>2.5</v>
       </c>
       <c r="G329">
-        <v>60.43</v>
+        <v>63</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>Gissah La Luna 15ML</v>
+        <v>Frankel battle</v>
       </c>
       <c r="B330" t="str">
         <v/>
       </c>
       <c r="C330" t="str">
         <v/>
       </c>
       <c r="D330">
-        <v>60.43</v>
+        <v>58.5</v>
       </c>
       <c r="E330">
-        <v>72.41</v>
+        <v>66.9</v>
       </c>
       <c r="F330">
-        <v>3</v>
+        <v>2.9</v>
       </c>
       <c r="G330">
-        <v>60.43</v>
+        <v>58.5</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>Gissah La Luna 200ml</v>
+        <v>Freeze Riffs</v>
       </c>
       <c r="B331" t="str">
         <v/>
       </c>
       <c r="C331" t="str">
         <v/>
       </c>
       <c r="D331">
-        <v>260</v>
+        <v>108</v>
       </c>
       <c r="E331">
-        <v>335.7</v>
+        <v>136.99</v>
       </c>
       <c r="F331">
-        <v>3.08</v>
+        <v>53.1</v>
       </c>
       <c r="G331">
-        <v>260</v>
+        <v>107.1714</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>Gissah La Luna 50ml</v>
+        <v>French 20ml</v>
       </c>
       <c r="B332" t="str">
         <v/>
       </c>
       <c r="C332" t="str">
         <v/>
       </c>
       <c r="D332">
-        <v>94</v>
+        <v>17.33</v>
       </c>
       <c r="E332">
-        <v>114.2</v>
+        <v>33</v>
       </c>
       <c r="F332">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G332">
-        <v>94</v>
+        <v>17.33</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>Gissah Lost City 50ml</v>
+        <v>French Riviera Mancera 120ml</v>
       </c>
       <c r="B333" t="str">
         <v/>
       </c>
       <c r="C333" t="str">
         <v/>
       </c>
       <c r="D333">
-        <v>94</v>
+        <v>251</v>
       </c>
       <c r="E333">
-        <v>0</v>
+        <v>331.25</v>
       </c>
       <c r="F333">
-        <v>6</v>
+        <v>0.587</v>
       </c>
       <c r="G333">
-        <v>94</v>
+        <v>251</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>Gissah Magnus 90ml</v>
+        <v>French Tobacco 100ml</v>
       </c>
       <c r="B334" t="str">
         <v/>
       </c>
       <c r="C334" t="str">
         <v/>
       </c>
       <c r="D334">
-        <v>142.86</v>
+        <v>92</v>
       </c>
       <c r="E334">
-        <v>0</v>
+        <v>125.95</v>
       </c>
       <c r="F334">
-        <v>2</v>
+        <v>8.4</v>
       </c>
       <c r="G334">
-        <v>142.86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>Gissah Martinique Osmanthus</v>
+        <v>French Vanilla Latte</v>
       </c>
       <c r="B335" t="str">
         <v/>
       </c>
       <c r="C335" t="str">
         <v/>
       </c>
       <c r="D335">
-        <v>255</v>
+        <v>56.54</v>
       </c>
       <c r="E335">
-        <v>389</v>
+        <v>75.55</v>
       </c>
       <c r="F335">
-        <v>3.35</v>
+        <v>4.6</v>
       </c>
       <c r="G335">
-        <v>255</v>
+        <v>56.54</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>Gissah Mavro</v>
+        <v>Frenetic Delicieuse Emir</v>
       </c>
       <c r="B336" t="str">
         <v/>
       </c>
       <c r="C336" t="str">
         <v/>
       </c>
       <c r="D336">
-        <v>255</v>
+        <v>50</v>
       </c>
       <c r="E336">
-        <v>390</v>
+        <v>53.5</v>
       </c>
       <c r="F336">
-        <v>3.45</v>
+        <v>12</v>
       </c>
       <c r="G336">
-        <v>255</v>
+        <v>50</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>Gissah Mavro 15ML</v>
+        <v>Fursan White Khadlaj</v>
       </c>
       <c r="B337" t="str">
         <v/>
       </c>
       <c r="C337" t="str">
         <v/>
       </c>
       <c r="D337">
-        <v>60.43</v>
+        <v>41</v>
       </c>
       <c r="E337">
-        <v>70.2</v>
+        <v>71.15</v>
       </c>
       <c r="F337">
-        <v>4</v>
+        <v>2.5</v>
       </c>
       <c r="G337">
-        <v>60.43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>Gissah Mavro 50ml</v>
+        <v>Gardenia Ahmed Al Maghribi</v>
       </c>
       <c r="B338" t="str">
         <v/>
       </c>
       <c r="C338" t="str">
         <v/>
       </c>
       <c r="D338">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="E338">
-        <v>127.1</v>
+        <v>146</v>
       </c>
       <c r="F338">
-        <v>4</v>
+        <v>3.533</v>
       </c>
       <c r="G338">
-        <v>94</v>
+        <v>115</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>Gissah Nardo 50ml</v>
+        <v>Genesis Aries</v>
       </c>
       <c r="B339" t="str">
         <v/>
       </c>
       <c r="C339" t="str">
         <v/>
       </c>
       <c r="D339">
-        <v>94</v>
+        <v>109</v>
       </c>
       <c r="E339">
-        <v>127.1</v>
+        <v>129.94</v>
       </c>
       <c r="F339">
-        <v>3</v>
+        <v>1.001</v>
       </c>
       <c r="G339">
-        <v>94</v>
+        <v>109</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>Gissah One And Only</v>
+        <v>Genesis Cancer French Avenue</v>
       </c>
       <c r="B340" t="str">
         <v/>
       </c>
       <c r="C340" t="str">
         <v/>
       </c>
       <c r="D340">
-        <v>309</v>
+        <v>0</v>
       </c>
       <c r="E340">
-        <v>335.7</v>
+        <v>1</v>
       </c>
       <c r="F340">
-        <v>4.85</v>
+        <v>3</v>
       </c>
       <c r="G340">
-        <v>309</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>Gissah Oraneo</v>
+        <v>Genesis Gemini</v>
       </c>
       <c r="B341" t="str">
         <v/>
       </c>
       <c r="C341" t="str">
         <v/>
       </c>
       <c r="D341">
-        <v>297</v>
+        <v>109</v>
       </c>
       <c r="E341">
-        <v>0</v>
+        <v>127.1</v>
       </c>
       <c r="F341">
-        <v>4</v>
+        <v>1.23</v>
       </c>
       <c r="G341">
-        <v>297</v>
+        <v>109</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>Gissah Rogue 50ml</v>
+        <v>Genesis Gift Box</v>
       </c>
       <c r="B342" t="str">
         <v/>
       </c>
       <c r="C342" t="str">
         <v/>
       </c>
       <c r="D342">
-        <v>94</v>
+        <v>0</v>
       </c>
       <c r="E342">
-        <v>127.1</v>
+        <v>1</v>
       </c>
       <c r="F342">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G342">
-        <v>94</v>
+        <v>535.71</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>Gissah Sava</v>
+        <v>Genesis Leo</v>
       </c>
       <c r="B343" t="str">
         <v/>
       </c>
       <c r="C343" t="str">
         <v/>
       </c>
       <c r="D343">
-        <v>309</v>
+        <v>109</v>
       </c>
       <c r="E343">
-        <v>361.5</v>
+        <v>136.29</v>
       </c>
       <c r="F343">
-        <v>4</v>
+        <v>0.78</v>
       </c>
       <c r="G343">
-        <v>309</v>
+        <v>109</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>Gissah Siena Valley</v>
+        <v>Genesis Libra</v>
       </c>
       <c r="B344" t="str">
         <v/>
       </c>
       <c r="C344" t="str">
         <v/>
       </c>
       <c r="D344">
-        <v>263</v>
+        <v>109</v>
       </c>
       <c r="E344">
-        <v>375.9</v>
+        <v>141.3</v>
       </c>
       <c r="F344">
-        <v>5.5</v>
+        <v>3.45</v>
       </c>
       <c r="G344">
-        <v>263</v>
+        <v>109</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>Gissah Tango</v>
+        <v>Genesis Pisces French Avenue</v>
       </c>
       <c r="B345" t="str">
         <v/>
       </c>
       <c r="C345" t="str">
         <v/>
       </c>
       <c r="D345">
-        <v>255</v>
+        <v>0</v>
       </c>
       <c r="E345">
-        <v>376</v>
+        <v>1</v>
       </c>
       <c r="F345">
-        <v>1</v>
+        <v>3.778</v>
       </c>
       <c r="G345">
-        <v>255</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>Gissah Tango 15ML</v>
+        <v>Genesis Scorpio</v>
       </c>
       <c r="B346" t="str">
         <v/>
       </c>
       <c r="C346" t="str">
         <v/>
       </c>
       <c r="D346">
-        <v>60.43</v>
+        <v>109</v>
       </c>
       <c r="E346">
-        <v>67.7</v>
+        <v>133.8</v>
       </c>
       <c r="F346">
-        <v>1</v>
+        <v>1.229</v>
       </c>
       <c r="G346">
-        <v>60.43</v>
+        <v>109</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>Gissah Titania 90ml</v>
+        <v>Gentle Laverne</v>
       </c>
       <c r="B347" t="str">
         <v/>
       </c>
       <c r="C347" t="str">
         <v/>
       </c>
       <c r="D347">
-        <v>142.86</v>
+        <v>90.35</v>
       </c>
       <c r="E347">
-        <v>172.41</v>
+        <v>178.72</v>
       </c>
       <c r="F347">
-        <v>1</v>
+        <v>3.4</v>
       </c>
       <c r="G347">
-        <v>142.86</v>
+        <v>96.3794</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>Gissah Voila</v>
+        <v>Ghaf</v>
       </c>
       <c r="B348" t="str">
         <v/>
       </c>
       <c r="C348" t="str">
         <v/>
       </c>
       <c r="D348">
-        <v>322.5</v>
+        <v>90</v>
       </c>
       <c r="E348">
-        <v>368.86</v>
+        <v>129.94</v>
       </c>
       <c r="F348">
-        <v>0.5</v>
+        <v>1.5</v>
       </c>
       <c r="G348">
-        <v>322.5</v>
+        <v>90</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>Gissah Volt</v>
+        <v>Giftset Art Of Universe</v>
       </c>
       <c r="B349" t="str">
         <v/>
       </c>
       <c r="C349" t="str">
         <v/>
       </c>
       <c r="D349">
-        <v>263</v>
+        <v>0</v>
       </c>
       <c r="E349">
-        <v>381.2</v>
+        <v>1</v>
       </c>
       <c r="F349">
-        <v>2.8</v>
+        <v>18</v>
       </c>
       <c r="G349">
-        <v>263</v>
+        <v>89</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>Gissah Volt 15ML</v>
+        <v>Giftset Nebras</v>
       </c>
       <c r="B350" t="str">
         <v/>
       </c>
       <c r="C350" t="str">
         <v/>
       </c>
       <c r="D350">
-        <v>60.43</v>
+        <v>0</v>
       </c>
       <c r="E350">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F350">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="G350">
-        <v>60.43</v>
+        <v>89</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>Gissah Yelloneo</v>
+        <v>Giftset Vintage Radio</v>
       </c>
       <c r="B351" t="str">
         <v/>
       </c>
       <c r="C351" t="str">
         <v/>
       </c>
       <c r="D351">
-        <v>297</v>
+        <v>0</v>
       </c>
       <c r="E351">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F351">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G351">
-        <v>297</v>
+        <v>89</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>Glitch Assaf</v>
+        <v>Gissah Akoya 200ml</v>
       </c>
       <c r="B352" t="str">
         <v/>
       </c>
       <c r="C352" t="str">
         <v/>
       </c>
       <c r="D352">
-        <v>164</v>
+        <v>314.28</v>
       </c>
       <c r="E352">
-        <v>177</v>
+        <v>335.7</v>
       </c>
       <c r="F352">
-        <v>1.26</v>
+        <v>0.5</v>
       </c>
       <c r="G352">
-        <v>164</v>
+        <v>314.28</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>Golden Stone majed</v>
+        <v>Gissah Atlas 50ml</v>
       </c>
       <c r="B353" t="str">
         <v/>
       </c>
       <c r="C353" t="str">
         <v/>
       </c>
       <c r="D353">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="E353">
-        <v>114.09</v>
+        <v>0</v>
       </c>
       <c r="F353">
-        <v>1.7</v>
+        <v>6</v>
       </c>
       <c r="G353">
-        <v>82</v>
+        <v>94</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>Grecia French Avenue</v>
+        <v>Gissah Beyond Me</v>
       </c>
       <c r="B354" t="str">
         <v/>
       </c>
       <c r="C354" t="str">
         <v/>
       </c>
       <c r="D354">
-        <v>93.6</v>
+        <v>323.22</v>
       </c>
       <c r="E354">
-        <v>116.5</v>
+        <v>392.07</v>
       </c>
       <c r="F354">
-        <v>1.1</v>
+        <v>4</v>
       </c>
       <c r="G354">
-        <v>93.6</v>
+        <v>317.58</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>Grecia Rosa French Avenue</v>
+        <v>Gissah Capri 200ml</v>
       </c>
       <c r="B355" t="str">
         <v/>
       </c>
       <c r="C355" t="str">
         <v/>
       </c>
       <c r="D355">
-        <v>103</v>
+        <v>263</v>
       </c>
       <c r="E355">
-        <v>121.3</v>
+        <v>376</v>
       </c>
       <c r="F355">
-        <v>7.3</v>
+        <v>2.1</v>
       </c>
       <c r="G355">
-        <v>103</v>
+        <v>263</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>Grey Pearl Diamond 150ml</v>
+        <v>Gissah Flair 50ml</v>
       </c>
       <c r="B356" t="str">
         <v/>
       </c>
       <c r="C356" t="str">
         <v/>
       </c>
       <c r="D356">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="E356">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="F356">
-        <v>1.07</v>
+        <v>3</v>
       </c>
       <c r="G356">
-        <v>80</v>
+        <v>94</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>Gris Erik Assaf</v>
+        <v>Gissah Gala 50ml</v>
       </c>
       <c r="B357" t="str">
         <v/>
       </c>
       <c r="C357" t="str">
         <v/>
       </c>
       <c r="D357">
-        <v>56.5</v>
+        <v>94</v>
       </c>
       <c r="E357">
-        <v>76.92</v>
+        <v>131</v>
       </c>
       <c r="F357">
-        <v>1.8</v>
+        <v>1</v>
       </c>
       <c r="G357">
-        <v>56.5</v>
+        <v>94</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>Gris Erik Assaf 200ml</v>
+        <v>Gissah Hair Serum N02</v>
       </c>
       <c r="B358" t="str">
         <v/>
       </c>
       <c r="C358" t="str">
         <v/>
       </c>
       <c r="D358">
-        <v>123</v>
+        <v>85</v>
       </c>
       <c r="E358">
-        <v>138</v>
+        <v>113.79</v>
       </c>
       <c r="F358">
-        <v>5.55</v>
+        <v>2</v>
       </c>
       <c r="G358">
-        <v>123</v>
+        <v>85</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>Grow French Avenue</v>
+        <v>Gissah Helen Legacy</v>
       </c>
       <c r="B359" t="str">
         <v/>
       </c>
       <c r="C359" t="str">
         <v/>
       </c>
       <c r="D359">
-        <v>100.35</v>
+        <v>359</v>
       </c>
       <c r="E359">
-        <v>140.27</v>
+        <v>389</v>
       </c>
       <c r="F359">
-        <v>0.5</v>
+        <v>0.55</v>
       </c>
       <c r="G359">
-        <v>100.35</v>
+        <v>359</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>Gulf Orchid Sweet Giftset</v>
+        <v>Gissah Hudson II</v>
       </c>
       <c r="B360" t="str">
         <v/>
       </c>
       <c r="C360" t="str">
         <v/>
       </c>
       <c r="D360">
-        <v>119</v>
+        <v>255</v>
       </c>
       <c r="E360">
-        <v>137.93</v>
+        <v>389</v>
       </c>
       <c r="F360">
-        <v>6</v>
+        <v>2.25</v>
       </c>
       <c r="G360">
-        <v>119</v>
+        <v>255</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>Hawas Atlantis</v>
+        <v>Gissah Hudson Valley</v>
       </c>
       <c r="B361" t="str">
         <v/>
       </c>
       <c r="C361" t="str">
         <v/>
       </c>
       <c r="D361">
-        <v>100.43</v>
+        <v>322.5</v>
       </c>
       <c r="E361">
-        <v>110.34</v>
+        <v>393</v>
       </c>
       <c r="F361">
-        <v>6.7</v>
+        <v>1.55</v>
       </c>
       <c r="G361">
-        <v>100.43</v>
+        <v>322.5</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>Hawas Black Rasasi</v>
+        <v>Gissah Imperial 50ml</v>
       </c>
       <c r="B362" t="str">
         <v/>
       </c>
       <c r="C362" t="str">
         <v/>
       </c>
       <c r="D362">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="E362">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="F362">
-        <v>47.9</v>
+        <v>10</v>
       </c>
       <c r="G362">
-        <v>75</v>
+        <v>94</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>Hawas Chrome</v>
+        <v>Gissah Imperial II 90ml</v>
       </c>
       <c r="B363" t="str">
         <v/>
       </c>
       <c r="C363" t="str">
         <v/>
       </c>
       <c r="D363">
-        <v>98</v>
+        <v>142.86</v>
       </c>
       <c r="E363">
-        <v>115</v>
+        <v>180.6</v>
       </c>
       <c r="F363">
-        <v>44</v>
+        <v>2</v>
       </c>
       <c r="G363">
-        <v>98</v>
+        <v>142.86</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>Hawas Diva Rasasi</v>
+        <v>Gissah Imperial Valley</v>
       </c>
       <c r="B364" t="str">
         <v/>
       </c>
       <c r="C364" t="str">
         <v/>
       </c>
       <c r="D364">
-        <v>77</v>
+        <v>309</v>
       </c>
       <c r="E364">
-        <v>142</v>
+        <v>335.7</v>
       </c>
       <c r="F364">
-        <v>97.9</v>
+        <v>5</v>
       </c>
       <c r="G364">
-        <v>77</v>
+        <v>309</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>Hawas Eclat Rasasi</v>
+        <v>Gissah Imperial Valley 15ML</v>
       </c>
       <c r="B365" t="str">
         <v/>
       </c>
       <c r="C365" t="str">
         <v/>
       </c>
       <c r="D365">
-        <v>76</v>
+        <v>60.43</v>
       </c>
       <c r="E365">
-        <v>157</v>
+        <v>66.9</v>
       </c>
       <c r="F365">
-        <v>25.5</v>
+        <v>2</v>
       </c>
       <c r="G365">
-        <v>76</v>
+        <v>60.43</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>Hawas Elixir Rasasi</v>
+        <v>Gissah La Luna 15ML</v>
       </c>
       <c r="B366" t="str">
         <v/>
       </c>
       <c r="C366" t="str">
         <v/>
       </c>
       <c r="D366">
-        <v>78</v>
+        <v>60.43</v>
       </c>
       <c r="E366">
-        <v>123</v>
+        <v>72.41</v>
       </c>
       <c r="F366">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="G366">
-        <v>78</v>
+        <v>60.43</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>Hawas Fire Rasasi</v>
+        <v>Gissah La Luna 200ml</v>
       </c>
       <c r="B367" t="str">
         <v/>
       </c>
       <c r="C367" t="str">
         <v/>
       </c>
       <c r="D367">
-        <v>98</v>
+        <v>260</v>
       </c>
       <c r="E367">
-        <v>157</v>
+        <v>335.7</v>
       </c>
       <c r="F367">
-        <v>26</v>
+        <v>5.38</v>
       </c>
       <c r="G367">
-        <v>98</v>
+        <v>290.4927</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>Hawas Ice Rasasi</v>
+        <v>Gissah La Luna 50ml</v>
       </c>
       <c r="B368" t="str">
         <v/>
       </c>
       <c r="C368" t="str">
         <v/>
       </c>
       <c r="D368">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="E368">
-        <v>107</v>
+        <v>114.2</v>
       </c>
       <c r="F368">
-        <v>115.7</v>
+        <v>1</v>
       </c>
       <c r="G368">
-        <v>75</v>
+        <v>94</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>Hawas Kobra</v>
+        <v>Gissah Lost City 50ml</v>
       </c>
       <c r="B369" t="str">
         <v/>
       </c>
       <c r="C369" t="str">
         <v/>
       </c>
       <c r="D369">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="E369">
-        <v>140</v>
+        <v>0</v>
       </c>
       <c r="F369">
-        <v>19.9</v>
+        <v>6</v>
       </c>
       <c r="G369">
-        <v>79</v>
+        <v>94</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>Hawas London</v>
+        <v>Gissah Magnus 90ml</v>
       </c>
       <c r="B370" t="str">
         <v/>
       </c>
       <c r="C370" t="str">
         <v/>
       </c>
       <c r="D370">
-        <v>90</v>
+        <v>142.86</v>
       </c>
       <c r="E370">
-        <v>130</v>
+        <v>0</v>
       </c>
       <c r="F370">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="G370">
-        <v>90</v>
+        <v>142.86</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>Hawas Malibu</v>
+        <v>Gissah Martinique Osmanthus</v>
       </c>
       <c r="B371" t="str">
         <v/>
       </c>
       <c r="C371" t="str">
         <v/>
       </c>
       <c r="D371">
-        <v>75</v>
+        <v>255</v>
       </c>
       <c r="E371">
-        <v>140</v>
+        <v>389</v>
       </c>
       <c r="F371">
-        <v>14.5</v>
+        <v>2.05</v>
       </c>
       <c r="G371">
-        <v>75</v>
+        <v>255</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>Hawas Pink Rasasi</v>
+        <v>Gissah Mavro</v>
       </c>
       <c r="B372" t="str">
         <v/>
       </c>
       <c r="C372" t="str">
         <v/>
       </c>
       <c r="D372">
-        <v>93</v>
+        <v>255</v>
       </c>
       <c r="E372">
-        <v>104</v>
+        <v>390</v>
       </c>
       <c r="F372">
-        <v>4.3</v>
+        <v>3.35</v>
       </c>
       <c r="G372">
-        <v>93</v>
+        <v>255</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>Hawas Rasasi</v>
+        <v>Gissah Mavro 15ML</v>
       </c>
       <c r="B373" t="str">
         <v/>
       </c>
       <c r="C373" t="str">
         <v/>
       </c>
       <c r="D373">
-        <v>76</v>
+        <v>60.43</v>
       </c>
       <c r="E373">
-        <v>107</v>
+        <v>70.2</v>
       </c>
       <c r="F373">
-        <v>129</v>
+        <v>4</v>
       </c>
       <c r="G373">
-        <v>76</v>
+        <v>60.43</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>Hawas Reina</v>
+        <v>Gissah Mavro 50ml</v>
       </c>
       <c r="B374" t="str">
         <v/>
       </c>
       <c r="C374" t="str">
         <v/>
       </c>
       <c r="D374">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="E374">
-        <v>144.03</v>
+        <v>127.1</v>
       </c>
       <c r="F374">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="G374">
-        <v>98</v>
+        <v>94</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>Hawas Verde</v>
+        <v>Gissah Nardo 50ml</v>
       </c>
       <c r="B375" t="str">
         <v/>
       </c>
       <c r="C375" t="str">
         <v/>
       </c>
       <c r="D375">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="E375">
-        <v>127.87</v>
+        <v>127.1</v>
       </c>
       <c r="F375">
         <v>3</v>
       </c>
       <c r="G375">
-        <v>105</v>
+        <v>94</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>Heavenly Lychee Gulf Orchid</v>
+        <v>Gissah One And Only</v>
       </c>
       <c r="B376" t="str">
         <v/>
       </c>
       <c r="C376" t="str">
         <v/>
       </c>
       <c r="D376">
-        <v>62</v>
+        <v>309</v>
       </c>
       <c r="E376">
-        <v>67.66</v>
+        <v>335.7</v>
       </c>
       <c r="F376">
-        <v>2.6</v>
+        <v>5.15</v>
       </c>
       <c r="G376">
-        <v>62</v>
+        <v>308.8058</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>Her Confession Lattafa</v>
+        <v>Gissah One and Only 15ML</v>
       </c>
       <c r="B377" t="str">
         <v/>
       </c>
       <c r="C377" t="str">
         <v/>
       </c>
       <c r="D377">
-        <v>90</v>
+        <v>60.43</v>
       </c>
       <c r="E377">
-        <v>114.2</v>
+        <v>66.9</v>
       </c>
       <c r="F377">
-        <v>1.5</v>
+        <v>0</v>
       </c>
       <c r="G377">
-        <v>90</v>
+        <v>60.43</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>Heritage Bakhur 150ml</v>
+        <v>Gissah Oraneo</v>
       </c>
       <c r="B378" t="str">
         <v/>
       </c>
       <c r="C378" t="str">
         <v/>
       </c>
       <c r="D378">
-        <v>105</v>
+        <v>297</v>
       </c>
       <c r="E378">
-        <v>135</v>
+        <v>0</v>
       </c>
       <c r="F378">
-        <v>2.6</v>
+        <v>3</v>
       </c>
       <c r="G378">
-        <v>105</v>
+        <v>297</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>Hersh 2</v>
+        <v>Gissah Rogue 50ml</v>
       </c>
       <c r="B379" t="str">
         <v/>
       </c>
       <c r="C379" t="str">
         <v/>
       </c>
       <c r="D379">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="E379">
-        <v>185.75</v>
+        <v>127.1</v>
       </c>
       <c r="F379">
-        <v>6.4</v>
+        <v>5</v>
       </c>
       <c r="G379">
-        <v>148</v>
+        <v>94</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>Hersh Al Asof</v>
+        <v>Gissah Sava</v>
       </c>
       <c r="B380" t="str">
         <v/>
       </c>
       <c r="C380" t="str">
         <v/>
       </c>
       <c r="D380">
-        <v>152</v>
+        <v>309</v>
       </c>
       <c r="E380">
-        <v>219.35</v>
+        <v>361.5</v>
       </c>
       <c r="F380">
-        <v>12</v>
+        <v>3.9</v>
       </c>
       <c r="G380">
-        <v>152</v>
+        <v>309</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>Hersh Bukhori</v>
+        <v>Gissah Siena Valley</v>
       </c>
       <c r="B381" t="str">
         <v/>
       </c>
       <c r="C381" t="str">
         <v/>
       </c>
       <c r="D381">
-        <v>182</v>
+        <v>263</v>
       </c>
       <c r="E381">
-        <v>219</v>
+        <v>375.9</v>
       </c>
       <c r="F381">
-        <v>0.5</v>
+        <v>4.45</v>
       </c>
       <c r="G381">
-        <v>182</v>
+        <v>263</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>Hersh Lahab</v>
+        <v>Gissah Tango</v>
       </c>
       <c r="B382" t="str">
         <v/>
       </c>
       <c r="C382" t="str">
         <v/>
       </c>
       <c r="D382">
-        <v>147</v>
+        <v>255</v>
       </c>
       <c r="E382">
-        <v>274</v>
+        <v>376</v>
       </c>
       <c r="F382">
-        <v>16.8</v>
+        <v>0.5</v>
       </c>
       <c r="G382">
-        <v>147</v>
+        <v>255</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>Hersh Mehwar</v>
+        <v>Gissah Tango 15ML</v>
       </c>
       <c r="B383" t="str">
         <v/>
       </c>
       <c r="C383" t="str">
         <v/>
       </c>
       <c r="D383">
-        <v>167</v>
+        <v>60.43</v>
       </c>
       <c r="E383">
-        <v>221.65</v>
+        <v>67.7</v>
       </c>
       <c r="F383">
-        <v>24.5</v>
+        <v>0</v>
       </c>
       <c r="G383">
-        <v>167</v>
+        <v>60.43</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>Hersh Rouge</v>
+        <v>Gissah Titania 90ml</v>
       </c>
       <c r="B384" t="str">
         <v/>
       </c>
       <c r="C384" t="str">
         <v/>
       </c>
       <c r="D384">
-        <v>148</v>
+        <v>142.86</v>
       </c>
       <c r="E384">
-        <v>192.53</v>
+        <v>172.41</v>
       </c>
       <c r="F384">
-        <v>1.4</v>
+        <v>0</v>
       </c>
       <c r="G384">
-        <v>148</v>
+        <v>142.86</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>Hersh Zero Degree</v>
+        <v>Gissah Voila</v>
       </c>
       <c r="B385" t="str">
         <v/>
       </c>
       <c r="C385" t="str">
         <v/>
       </c>
       <c r="D385">
-        <v>150.5</v>
+        <v>322.5</v>
       </c>
       <c r="E385">
-        <v>192.04</v>
+        <v>368.86</v>
       </c>
       <c r="F385">
-        <v>3.2</v>
+        <v>0.5</v>
       </c>
       <c r="G385">
-        <v>150.5</v>
+        <v>322.5</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>Hibiscus Magic Fragrance World</v>
+        <v>Gissah Voila 15ML</v>
       </c>
       <c r="B386" t="str">
         <v/>
       </c>
       <c r="C386" t="str">
         <v/>
       </c>
       <c r="D386">
-        <v>51</v>
+        <v>60.43</v>
       </c>
       <c r="E386">
-        <v>64.2</v>
+        <v>72.41</v>
       </c>
       <c r="F386">
-        <v>29.37</v>
+        <v>1</v>
       </c>
       <c r="G386">
-        <v>51</v>
+        <v>60.43</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>Hirfah Body Gel</v>
+        <v>Gissah Volt</v>
       </c>
       <c r="B387" t="str">
         <v/>
       </c>
       <c r="C387" t="str">
         <v/>
       </c>
       <c r="D387">
-        <v>26.16</v>
+        <v>263</v>
       </c>
       <c r="E387">
-        <v>41.38</v>
+        <v>381.2</v>
       </c>
       <c r="F387">
-        <v>2</v>
+        <v>2.75</v>
       </c>
       <c r="G387">
-        <v>26.16</v>
+        <v>263</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>Historic Sahara</v>
+        <v>Gissah Volt 15ML</v>
       </c>
       <c r="B388" t="str">
         <v/>
       </c>
       <c r="C388" t="str">
         <v/>
       </c>
       <c r="D388">
-        <v>98.5</v>
+        <v>60.43</v>
       </c>
       <c r="E388">
-        <v>140.42</v>
+        <v>0</v>
       </c>
       <c r="F388">
-        <v>6.6</v>
+        <v>5</v>
       </c>
       <c r="G388">
-        <v>98.5</v>
+        <v>60.43</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>Honey Musk - Confidence Dose</v>
+        <v>Gissah Yelloneo</v>
       </c>
       <c r="B389" t="str">
         <v/>
       </c>
       <c r="C389" t="str">
         <v/>
       </c>
       <c r="D389">
-        <v>82.43</v>
+        <v>297</v>
       </c>
       <c r="E389">
-        <v>107</v>
+        <v>0</v>
       </c>
       <c r="F389">
-        <v>5.93</v>
+        <v>3</v>
       </c>
       <c r="G389">
-        <v>82.43</v>
+        <v>297</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>I Was Here Laverne</v>
+        <v>Gladius Nusuk</v>
       </c>
       <c r="B390" t="str">
         <v/>
       </c>
       <c r="C390" t="str">
         <v/>
       </c>
       <c r="D390">
-        <v>128</v>
+        <v>0</v>
       </c>
       <c r="E390">
-        <v>159.58</v>
+        <v>1</v>
       </c>
       <c r="F390">
-        <v>7.6</v>
+        <v>12</v>
       </c>
       <c r="G390">
-        <v>128</v>
+        <v>71.5</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>I'm Here Assaf</v>
+        <v>Glitch Assaf</v>
       </c>
       <c r="B391" t="str">
         <v/>
       </c>
       <c r="C391" t="str">
         <v/>
       </c>
       <c r="D391">
-        <v>100.2</v>
+        <v>164</v>
       </c>
       <c r="E391">
-        <v>138.45</v>
+        <v>177</v>
       </c>
       <c r="F391">
-        <v>3.26</v>
+        <v>3.857</v>
       </c>
       <c r="G391">
-        <v>100.2</v>
+        <v>137.0646</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>Ignite Oud Ahmed Al Maghribi</v>
+        <v>Golden Stone Al Majed Oud</v>
       </c>
       <c r="B392" t="str">
         <v/>
       </c>
       <c r="C392" t="str">
         <v/>
       </c>
       <c r="D392">
-        <v>186</v>
+        <v>82</v>
       </c>
       <c r="E392">
-        <v>214</v>
+        <v>114.09</v>
       </c>
       <c r="F392">
-        <v>4</v>
+        <v>1.6</v>
       </c>
       <c r="G392">
-        <v>186</v>
+        <v>82</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>Illusion Matin Martin</v>
+        <v>Grecia French Avenue</v>
       </c>
       <c r="B393" t="str">
         <v/>
       </c>
       <c r="C393" t="str">
         <v/>
       </c>
       <c r="D393">
-        <v>151.8</v>
+        <v>93.6</v>
       </c>
       <c r="E393">
-        <v>187.52</v>
+        <v>116.5</v>
       </c>
       <c r="F393">
-        <v>4.4</v>
+        <v>0.7</v>
       </c>
       <c r="G393">
-        <v>151.8</v>
+        <v>93.6</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>Instant Crush Mancera 120ml</v>
+        <v>Grecia Rosa French Avenue</v>
       </c>
       <c r="B394" t="str">
         <v/>
       </c>
       <c r="C394" t="str">
         <v/>
       </c>
       <c r="D394">
-        <v>194</v>
+        <v>103</v>
       </c>
       <c r="E394">
-        <v>226</v>
+        <v>121.3</v>
       </c>
       <c r="F394">
-        <v>0.75</v>
+        <v>5.5</v>
       </c>
       <c r="G394">
-        <v>194</v>
+        <v>103</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>Intoxicate Mystique</v>
+        <v>Greek Tobacco</v>
       </c>
       <c r="B395" t="str">
         <v/>
       </c>
       <c r="C395" t="str">
         <v/>
       </c>
       <c r="D395">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="E395">
-        <v>106.64</v>
+        <v>125</v>
       </c>
       <c r="F395">
-        <v>31.8</v>
+        <v>3.5</v>
       </c>
       <c r="G395">
-        <v>75</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>Ishatar roses vanilla</v>
+        <v>Green Bet</v>
       </c>
       <c r="B396" t="str">
         <v/>
       </c>
       <c r="C396" t="str">
         <v/>
       </c>
       <c r="D396">
-        <v>82.31</v>
+        <v>0</v>
       </c>
       <c r="E396">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F396">
-        <v>0.5</v>
+        <v>13</v>
       </c>
       <c r="G396">
-        <v>82.31</v>
+        <v>56.18</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>Island Dreams Khadlaj</v>
+        <v>Grey Pearl Diamond 150ml</v>
       </c>
       <c r="B397" t="str">
         <v/>
       </c>
       <c r="C397" t="str">
         <v/>
       </c>
       <c r="D397">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="E397">
-        <v>110</v>
+        <v>138</v>
       </c>
       <c r="F397">
-        <v>10.9</v>
+        <v>1.07</v>
       </c>
       <c r="G397">
-        <v>73</v>
+        <v>80</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>Island Rose Dkhoon Emirates</v>
+        <v>Gris Erik 100ml</v>
       </c>
       <c r="B398" t="str">
         <v/>
       </c>
       <c r="C398" t="str">
         <v/>
       </c>
       <c r="D398">
-        <v>123</v>
+        <v>57</v>
       </c>
       <c r="E398">
-        <v>160.7</v>
+        <v>73.6</v>
       </c>
       <c r="F398">
-        <v>0.45</v>
+        <v>0.8</v>
       </c>
       <c r="G398">
-        <v>123</v>
+        <v>56.5</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>Island Vanilla Dunes Khadlaj</v>
+        <v>Gris Erik Assaf</v>
       </c>
       <c r="B399" t="str">
         <v/>
       </c>
       <c r="C399" t="str">
         <v/>
       </c>
       <c r="D399">
-        <v>69</v>
+        <v>123</v>
       </c>
       <c r="E399">
-        <v>96</v>
+        <v>138</v>
       </c>
       <c r="F399">
-        <v>6.32</v>
+        <v>5.05</v>
       </c>
       <c r="G399">
-        <v>69</v>
+        <v>123</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>It's All About Me Laverne</v>
+        <v>Grow French Avenue</v>
       </c>
       <c r="B400" t="str">
         <v/>
       </c>
       <c r="C400" t="str">
         <v/>
       </c>
       <c r="D400">
-        <v>117</v>
+        <v>100.35</v>
       </c>
       <c r="E400">
-        <v>157.5</v>
+        <v>140.27</v>
       </c>
       <c r="F400">
-        <v>2.8</v>
+        <v>0.5</v>
       </c>
       <c r="G400">
-        <v>117</v>
+        <v>100.35</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>Itqan noir Zimaya</v>
+        <v>Guess Marciano</v>
       </c>
       <c r="B401" t="str">
         <v/>
       </c>
       <c r="C401" t="str">
         <v/>
       </c>
       <c r="D401">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="E401">
-        <v>111</v>
+        <v>1</v>
       </c>
       <c r="F401">
-        <v>2.2</v>
+        <v>5</v>
       </c>
       <c r="G401">
-        <v>90</v>
+        <v>82</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>Jad Fire</v>
+        <v>Gulf Orchid Sweet Giftset</v>
       </c>
       <c r="B402" t="str">
         <v/>
       </c>
       <c r="C402" t="str">
         <v/>
       </c>
       <c r="D402">
-        <v>11.42</v>
+        <v>119</v>
       </c>
       <c r="E402">
-        <v>14.28</v>
+        <v>137.93</v>
       </c>
       <c r="F402">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G402">
-        <v>11.42</v>
+        <v>119</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>Jamaican 20ml</v>
+        <v>Hawas Atlantis</v>
       </c>
       <c r="B403" t="str">
         <v/>
       </c>
       <c r="C403" t="str">
         <v/>
       </c>
       <c r="D403">
-        <v>17.33</v>
+        <v>100.43</v>
       </c>
       <c r="E403">
-        <v>33.33</v>
+        <v>110.34</v>
       </c>
       <c r="F403">
-        <v>4</v>
+        <v>0.5</v>
       </c>
       <c r="G403">
-        <v>17.33</v>
+        <v>100.43</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>Jamaican Tobacco</v>
+        <v>Hawas Black Rasasi</v>
       </c>
       <c r="B404" t="str">
         <v/>
       </c>
       <c r="C404" t="str">
         <v/>
       </c>
       <c r="D404">
-        <v>113.1</v>
+        <v>75</v>
       </c>
       <c r="E404">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="F404">
-        <v>0.5</v>
+        <v>31.2</v>
       </c>
       <c r="G404">
-        <v>113.1</v>
+        <v>75</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>Jameela Matin Martin</v>
+        <v>Hawas Chrome</v>
       </c>
       <c r="B405" t="str">
         <v/>
       </c>
       <c r="C405" t="str">
         <v/>
       </c>
       <c r="D405">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E405">
-        <v>115.3</v>
+        <v>115</v>
       </c>
       <c r="F405">
-        <v>1.3</v>
+        <v>52.5</v>
       </c>
       <c r="G405">
-        <v>96</v>
+        <v>87.1983</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>Jareed</v>
+        <v>Hawas Diva Rasasi</v>
       </c>
       <c r="B406" t="str">
         <v/>
       </c>
       <c r="C406" t="str">
         <v/>
       </c>
       <c r="D406">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="E406">
-        <v>70.95</v>
+        <v>142</v>
       </c>
       <c r="F406">
-        <v>0.5</v>
+        <v>23.5</v>
       </c>
       <c r="G406">
-        <v>55</v>
+        <v>77</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>Jasmere</v>
+        <v>Hawas Eclat Rasasi</v>
       </c>
       <c r="B407" t="str">
         <v/>
       </c>
       <c r="C407" t="str">
         <v/>
       </c>
       <c r="D407">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="E407">
-        <v>118.57</v>
+        <v>157</v>
       </c>
       <c r="F407">
-        <v>12</v>
+        <v>23.6</v>
       </c>
       <c r="G407">
-        <v>96</v>
+        <v>76</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>Jean Lowe Azure Maison Alhambra</v>
+        <v>Hawas Elixir Rasasi</v>
       </c>
       <c r="B408" t="str">
         <v/>
       </c>
       <c r="C408" t="str">
         <v/>
       </c>
       <c r="D408">
-        <v>58.5</v>
+        <v>78</v>
       </c>
       <c r="E408">
-        <v>75</v>
+        <v>123</v>
       </c>
       <c r="F408">
-        <v>22</v>
+        <v>32.5</v>
       </c>
       <c r="G408">
-        <v>58.5</v>
+        <v>78.4452</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
-        <v>Jubilant Killer Oud</v>
+        <v>Hawas Fire Rasasi</v>
       </c>
       <c r="B409" t="str">
         <v/>
       </c>
       <c r="C409" t="str">
         <v/>
       </c>
       <c r="D409">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="E409">
-        <v>63</v>
+        <v>157</v>
       </c>
       <c r="F409">
-        <v>0.6</v>
+        <v>4.4</v>
       </c>
       <c r="G409">
-        <v>55</v>
+        <v>98</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>Kaaf Ahmed Al Maghribi</v>
+        <v>Hawas Gold digger</v>
       </c>
       <c r="B410" t="str">
         <v/>
       </c>
       <c r="C410" t="str">
         <v/>
       </c>
       <c r="D410">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="E410">
-        <v>96.42</v>
+        <v>1</v>
       </c>
       <c r="F410">
-        <v>18.8</v>
+        <v>24</v>
       </c>
       <c r="G410">
-        <v>96</v>
+        <v>84</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>Karus Blu Spice</v>
+        <v>Hawas Ice Rasasi</v>
       </c>
       <c r="B411" t="str">
         <v/>
       </c>
       <c r="C411" t="str">
         <v/>
       </c>
       <c r="D411">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E411">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="F411">
-        <v>4.3</v>
+        <v>15.2</v>
       </c>
       <c r="G411">
-        <v>73</v>
+        <v>181.9011</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>Karus Gold Absolu</v>
+        <v>Hawas Kobra</v>
       </c>
       <c r="B412" t="str">
         <v/>
       </c>
       <c r="C412" t="str">
         <v/>
       </c>
       <c r="D412">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="E412">
-        <v>125.24</v>
+        <v>140</v>
       </c>
       <c r="F412">
-        <v>25</v>
+        <v>43.7</v>
       </c>
       <c r="G412">
-        <v>92</v>
+        <v>79.2666</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>Karus Secret Musk</v>
+        <v>Hawas London</v>
       </c>
       <c r="B413" t="str">
         <v/>
       </c>
       <c r="C413" t="str">
         <v/>
       </c>
       <c r="D413">
-        <v>89.29</v>
+        <v>90</v>
       </c>
       <c r="E413">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="F413">
-        <v>3</v>
+        <v>13.1</v>
       </c>
       <c r="G413">
-        <v>89.29</v>
+        <v>90</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>Kayaan Classic</v>
+        <v>Hawas Majestic</v>
       </c>
       <c r="B414" t="str">
         <v/>
       </c>
       <c r="C414" t="str">
         <v/>
       </c>
       <c r="D414">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="E414">
-        <v>92.5</v>
+        <v>0.0001</v>
       </c>
       <c r="F414">
-        <v>15.4</v>
+        <v>32</v>
       </c>
       <c r="G414">
-        <v>62</v>
+        <v>93</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
-        <v>Kayaan Midnight</v>
+        <v>Hawas Malibu</v>
       </c>
       <c r="B415" t="str">
         <v/>
       </c>
       <c r="C415" t="str">
         <v/>
       </c>
       <c r="D415">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="E415">
-        <v>80</v>
+        <v>140</v>
       </c>
       <c r="F415">
-        <v>5.4</v>
+        <v>15</v>
       </c>
       <c r="G415">
-        <v>70</v>
+        <v>73.4</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
-        <v>Kayaan Terra</v>
+        <v>Hawas Nautilus</v>
       </c>
       <c r="B416" t="str">
         <v/>
       </c>
       <c r="C416" t="str">
         <v/>
       </c>
       <c r="D416">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="E416">
-        <v>80</v>
+        <v>139</v>
       </c>
       <c r="F416">
-        <v>10.9</v>
+        <v>33.7</v>
       </c>
       <c r="G416">
-        <v>70</v>
+        <v>98</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>Keep On Iven</v>
+        <v>Hawas Pink Rasasi</v>
       </c>
       <c r="B417" t="str">
         <v/>
       </c>
       <c r="C417" t="str">
         <v/>
       </c>
       <c r="D417">
-        <v>119.29</v>
+        <v>93</v>
       </c>
       <c r="E417">
-        <v>207.47</v>
+        <v>104</v>
       </c>
       <c r="F417">
-        <v>5</v>
+        <v>1.7</v>
       </c>
       <c r="G417">
-        <v>119.29</v>
+        <v>93</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>Kenzo Homme EDP For Men</v>
+        <v>Hawas Rasasi</v>
       </c>
       <c r="B418" t="str">
         <v/>
       </c>
       <c r="C418" t="str">
         <v/>
       </c>
       <c r="D418">
-        <v>179.25</v>
+        <v>76</v>
       </c>
       <c r="E418">
-        <v>234.44</v>
+        <v>107</v>
       </c>
       <c r="F418">
-        <v>3</v>
+        <v>32.25</v>
       </c>
       <c r="G418">
-        <v>179.25</v>
+        <v>75.9999</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>Khadlaj Icon</v>
+        <v>Hawas Reina</v>
       </c>
       <c r="B419" t="str">
         <v/>
       </c>
       <c r="C419" t="str">
         <v/>
       </c>
       <c r="D419">
-        <v>90.32</v>
+        <v>98</v>
       </c>
       <c r="E419">
-        <v>113.78</v>
+        <v>144.03</v>
       </c>
       <c r="F419">
-        <v>8.3</v>
+        <v>2.2</v>
       </c>
       <c r="G419">
-        <v>90.32</v>
+        <v>98</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>Khadlaj Loyalty</v>
+        <v>Hawas Verde</v>
       </c>
       <c r="B420" t="str">
         <v/>
       </c>
       <c r="C420" t="str">
         <v/>
       </c>
       <c r="D420">
-        <v>75</v>
+        <v>105</v>
       </c>
       <c r="E420">
-        <v>98</v>
+        <v>127.87</v>
       </c>
       <c r="F420">
-        <v>1.4</v>
+        <v>0</v>
       </c>
       <c r="G420">
-        <v>75</v>
+        <v>105</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
-        <v>Khair Confection</v>
+        <v>Hawas la mer</v>
       </c>
       <c r="B421" t="str">
         <v/>
       </c>
       <c r="C421" t="str">
         <v/>
       </c>
       <c r="D421">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="E421">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F421">
-        <v>20.1</v>
+        <v>47</v>
       </c>
       <c r="G421">
-        <v>40</v>
+        <v>90</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v>Khair Felicity</v>
+        <v>Hayaatim</v>
       </c>
       <c r="B422" t="str">
         <v/>
       </c>
       <c r="C422" t="str">
         <v/>
       </c>
       <c r="D422">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="E422">
-        <v>67.85</v>
+        <v>1</v>
       </c>
       <c r="F422">
-        <v>12.5</v>
+        <v>20.7</v>
       </c>
       <c r="G422">
-        <v>45</v>
+        <v>34</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>Khair Fusion</v>
+        <v>Heavenly Lychee Gulf Orchid</v>
       </c>
       <c r="B423" t="str">
         <v/>
       </c>
       <c r="C423" t="str">
         <v/>
       </c>
       <c r="D423">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="E423">
-        <v>53.7</v>
+        <v>67.66</v>
       </c>
       <c r="F423">
-        <v>12.2</v>
+        <v>1.2</v>
       </c>
       <c r="G423">
-        <v>44</v>
+        <v>62</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
-        <v>Khair Peach Delulu</v>
+        <v>Her Confession Lattafa</v>
       </c>
       <c r="B424" t="str">
         <v/>
       </c>
       <c r="C424" t="str">
         <v/>
       </c>
       <c r="D424">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="E424">
-        <v>67</v>
+        <v>114.2</v>
       </c>
       <c r="F424">
-        <v>3.5</v>
+        <v>0.5</v>
       </c>
       <c r="G424">
-        <v>39</v>
+        <v>90</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v>Khair Pistachio</v>
+        <v>Heritage Bakhur</v>
       </c>
       <c r="B425" t="str">
         <v/>
       </c>
       <c r="C425" t="str">
         <v/>
       </c>
       <c r="D425">
-        <v>40</v>
+        <v>105</v>
       </c>
       <c r="E425">
-        <v>55.5</v>
+        <v>135</v>
       </c>
       <c r="F425">
-        <v>7.1</v>
+        <v>2.533</v>
       </c>
       <c r="G425">
-        <v>40</v>
+        <v>105</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
-        <v>Khamrah Dukhan Lattafa</v>
+        <v>Hersh 2</v>
       </c>
       <c r="B426" t="str">
         <v/>
       </c>
       <c r="C426" t="str">
         <v/>
       </c>
       <c r="D426">
-        <v>81.53</v>
+        <v>148</v>
       </c>
       <c r="E426">
-        <v>96.64</v>
+        <v>185.75</v>
       </c>
       <c r="F426">
-        <v>0.1</v>
+        <v>2.4</v>
       </c>
       <c r="G426">
-        <v>81.53</v>
+        <v>148</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>Khamrah Lattafa</v>
+        <v>Hersh Al Asof</v>
       </c>
       <c r="B427" t="str">
         <v/>
       </c>
       <c r="C427" t="str">
         <v/>
       </c>
       <c r="D427">
-        <v>74</v>
+        <v>152</v>
       </c>
       <c r="E427">
-        <v>82.14</v>
+        <v>219.35</v>
       </c>
       <c r="F427">
-        <v>9</v>
+        <v>7.1</v>
       </c>
       <c r="G427">
-        <v>74</v>
+        <v>152</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
-        <v>Khamrah Qahwa Lattafa</v>
+        <v>Hersh Bukhori</v>
       </c>
       <c r="B428" t="str">
         <v/>
       </c>
       <c r="C428" t="str">
         <v/>
       </c>
       <c r="D428">
-        <v>81</v>
+        <v>182</v>
       </c>
       <c r="E428">
-        <v>100</v>
+        <v>219</v>
       </c>
       <c r="F428">
-        <v>22.3</v>
+        <v>0.5</v>
       </c>
       <c r="G428">
-        <v>81</v>
+        <v>182</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>Khamrah Waha</v>
+        <v>Hersh Lahab</v>
       </c>
       <c r="B429" t="str">
         <v/>
       </c>
       <c r="C429" t="str">
         <v/>
       </c>
       <c r="D429">
-        <v>113.76</v>
+        <v>147</v>
       </c>
       <c r="E429">
-        <v>139.85</v>
+        <v>274</v>
       </c>
       <c r="F429">
-        <v>35</v>
+        <v>11.3</v>
       </c>
       <c r="G429">
-        <v>113.76</v>
+        <v>147</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
-        <v>Khashab Al-Oud 30ml</v>
+        <v>Hersh Mehwar</v>
       </c>
       <c r="B430" t="str">
         <v/>
       </c>
       <c r="C430" t="str">
         <v/>
       </c>
       <c r="D430">
-        <v>59</v>
+        <v>167</v>
       </c>
       <c r="E430">
-        <v>120.68</v>
+        <v>221.65</v>
       </c>
       <c r="F430">
-        <v>5</v>
+        <v>14.5</v>
       </c>
       <c r="G430">
-        <v>59</v>
+        <v>167</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>Khumar Absolute</v>
+        <v>Hersh Mehwar (New Version)</v>
       </c>
       <c r="B431" t="str">
         <v/>
       </c>
       <c r="C431" t="str">
         <v/>
       </c>
       <c r="D431">
-        <v>40.89</v>
+        <v>0</v>
       </c>
       <c r="E431">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F431">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G431">
-        <v>40.89</v>
+        <v>157</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v>Khumar Cafe</v>
+        <v>Hersh Rouge</v>
       </c>
       <c r="B432" t="str">
         <v/>
       </c>
       <c r="C432" t="str">
         <v/>
       </c>
       <c r="D432">
-        <v>40.89</v>
+        <v>148</v>
       </c>
       <c r="E432">
-        <v>0</v>
+        <v>192.53</v>
       </c>
       <c r="F432">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G432">
-        <v>40.89</v>
+        <v>148</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>Khumar Luban</v>
+        <v>Hersh Zero Degree</v>
       </c>
       <c r="B433" t="str">
         <v/>
       </c>
       <c r="C433" t="str">
         <v/>
       </c>
       <c r="D433">
-        <v>40.89</v>
+        <v>150.5</v>
       </c>
       <c r="E433">
-        <v>54.31</v>
+        <v>192.04</v>
       </c>
       <c r="F433">
-        <v>4.9</v>
+        <v>1</v>
       </c>
       <c r="G433">
-        <v>40.89</v>
+        <v>150.5</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
-        <v>Khumar Sahara</v>
+        <v>Hibiscus Magic Fragrance World</v>
       </c>
       <c r="B434" t="str">
         <v/>
       </c>
       <c r="C434" t="str">
         <v/>
       </c>
       <c r="D434">
-        <v>40.89</v>
+        <v>51</v>
       </c>
       <c r="E434">
-        <v>0</v>
+        <v>64.2</v>
       </c>
       <c r="F434">
-        <v>8</v>
+        <v>25.49</v>
       </c>
       <c r="G434">
-        <v>40.89</v>
+        <v>51</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
-        <v>Khumar Zanzibar</v>
+        <v>Hirfah Body Gel</v>
       </c>
       <c r="B435" t="str">
         <v/>
       </c>
       <c r="C435" t="str">
         <v/>
       </c>
       <c r="D435">
-        <v>40.89</v>
+        <v>26.16</v>
       </c>
       <c r="E435">
+        <v>41.38</v>
+      </c>
+      <c r="F435">
         <v>0</v>
       </c>
-      <c r="F435">
-[...1 lines deleted...]
-      </c>
       <c r="G435">
-        <v>40.89</v>
+        <v>26.16</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v>Killer Oud Revolution</v>
+        <v>Historic Sahara</v>
       </c>
       <c r="B436" t="str">
         <v/>
       </c>
       <c r="C436" t="str">
         <v/>
       </c>
       <c r="D436">
-        <v>54</v>
+        <v>98.5</v>
       </c>
       <c r="E436">
-        <v>63</v>
+        <v>140.42</v>
       </c>
       <c r="F436">
-        <v>2.8</v>
+        <v>6.5</v>
       </c>
       <c r="G436">
-        <v>54</v>
+        <v>98.5</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>King Enable Assaf</v>
+        <v>Honey Musk - Confidence Dose</v>
       </c>
       <c r="B437" t="str">
         <v/>
       </c>
       <c r="C437" t="str">
         <v/>
       </c>
       <c r="D437">
-        <v>98</v>
+        <v>82.43</v>
       </c>
       <c r="E437">
-        <v>138.45</v>
+        <v>107</v>
       </c>
       <c r="F437">
-        <v>0.87</v>
+        <v>24.734</v>
       </c>
       <c r="G437">
-        <v>98</v>
+        <v>66.2219</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
-        <v>King Tobacco</v>
+        <v>Hook Blue</v>
       </c>
       <c r="B438" t="str">
         <v/>
       </c>
       <c r="C438" t="str">
         <v/>
       </c>
       <c r="D438">
-        <v>160</v>
+        <v>0</v>
       </c>
       <c r="E438">
-        <v>200</v>
+        <v>1</v>
       </c>
       <c r="F438">
-        <v>8.5</v>
+        <v>6</v>
       </c>
       <c r="G438">
-        <v>160</v>
+        <v>92.5</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>Kingdom Men</v>
+        <v>I Was Here Laverne</v>
       </c>
       <c r="B439" t="str">
         <v/>
       </c>
       <c r="C439" t="str">
         <v/>
       </c>
       <c r="D439">
-        <v>65</v>
+        <v>128</v>
       </c>
       <c r="E439">
-        <v>87</v>
+        <v>159.58</v>
       </c>
       <c r="F439">
-        <v>14.7</v>
+        <v>6.8</v>
       </c>
       <c r="G439">
-        <v>65</v>
+        <v>128</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
-        <v>Kingdom Women</v>
+        <v>I'm Here Assaf</v>
       </c>
       <c r="B440" t="str">
         <v/>
       </c>
       <c r="C440" t="str">
         <v/>
       </c>
       <c r="D440">
-        <v>66</v>
+        <v>100.2</v>
       </c>
       <c r="E440">
-        <v>85</v>
+        <v>138.45</v>
       </c>
       <c r="F440">
-        <v>12.8</v>
+        <v>2.66</v>
       </c>
       <c r="G440">
-        <v>66</v>
+        <v>100.2</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>Klikat Monaya</v>
+        <v>Ignite Oud Ahmed Al Maghribi</v>
       </c>
       <c r="B441" t="str">
         <v/>
       </c>
       <c r="C441" t="str">
         <v/>
       </c>
       <c r="D441">
-        <v>97</v>
+        <v>186</v>
       </c>
       <c r="E441">
-        <v>147.56</v>
+        <v>214</v>
       </c>
       <c r="F441">
-        <v>10.55</v>
+        <v>0</v>
       </c>
       <c r="G441">
-        <v>97</v>
+        <v>186</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v>Klikat Times</v>
+        <v>Illusion Matin Martin</v>
       </c>
       <c r="B442" t="str">
         <v/>
       </c>
       <c r="C442" t="str">
         <v/>
       </c>
       <c r="D442">
-        <v>87</v>
+        <v>151.8</v>
       </c>
       <c r="E442">
-        <v>138</v>
+        <v>187.52</v>
       </c>
       <c r="F442">
-        <v>7.45</v>
+        <v>1.7</v>
       </c>
       <c r="G442">
-        <v>87</v>
+        <v>151.8</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>Klikat blue</v>
+        <v>Imperial Ocean</v>
       </c>
       <c r="B443" t="str">
         <v/>
       </c>
       <c r="C443" t="str">
         <v/>
       </c>
       <c r="D443">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="E443">
-        <v>125.86</v>
+        <v>0</v>
       </c>
       <c r="F443">
-        <v>3.75</v>
+        <v>20.4</v>
       </c>
       <c r="G443">
-        <v>87</v>
+        <v>105</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>Klikat jassas</v>
+        <v>Instant Crush Mancera 120ml</v>
       </c>
       <c r="B444" t="str">
         <v/>
       </c>
       <c r="C444" t="str">
         <v/>
       </c>
       <c r="D444">
-        <v>97</v>
+        <v>194</v>
       </c>
       <c r="E444">
-        <v>140.23</v>
+        <v>226</v>
       </c>
       <c r="F444">
-        <v>9.75</v>
+        <v>0.5</v>
       </c>
       <c r="G444">
-        <v>97</v>
+        <v>194</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>LADOR Bakhur Classic</v>
+        <v>Intoxicate Mystique</v>
       </c>
       <c r="B445" t="str">
         <v/>
       </c>
       <c r="C445" t="str">
         <v/>
       </c>
       <c r="D445">
-        <v>132.5</v>
+        <v>75</v>
       </c>
       <c r="E445">
-        <v>167.8</v>
+        <v>106.64</v>
       </c>
       <c r="F445">
-        <v>5.1</v>
+        <v>25.4</v>
       </c>
       <c r="G445">
-        <v>132.5</v>
+        <v>75</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v>La Uno Million Elixir</v>
+        <v>Ishatar roses vanilla</v>
       </c>
       <c r="B446" t="str">
         <v/>
       </c>
       <c r="C446" t="str">
         <v/>
       </c>
       <c r="D446">
-        <v>35</v>
+        <v>82.31</v>
       </c>
       <c r="E446">
-        <v>61.54</v>
+        <v>100</v>
       </c>
       <c r="F446">
-        <v>4.4</v>
+        <v>0.5</v>
       </c>
       <c r="G446">
-        <v>35</v>
+        <v>82.31</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
-        <v>La bella dkhoon</v>
+        <v>Island Dreams Khadlaj</v>
       </c>
       <c r="B447" t="str">
         <v/>
       </c>
       <c r="C447" t="str">
         <v/>
       </c>
       <c r="D447">
-        <v>82.15</v>
+        <v>73</v>
       </c>
       <c r="E447">
-        <v>146</v>
+        <v>110</v>
       </c>
       <c r="F447">
-        <v>4.5</v>
+        <v>2.5</v>
       </c>
       <c r="G447">
-        <v>82.15</v>
+        <v>73</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>Laathani Ahmed Al Maghribi</v>
+        <v>Island Rose Dkhoon Emirates</v>
       </c>
       <c r="B448" t="str">
         <v/>
       </c>
       <c r="C448" t="str">
         <v/>
       </c>
       <c r="D448">
-        <v>180</v>
+        <v>123</v>
       </c>
       <c r="E448">
-        <v>207</v>
+        <v>160.7</v>
       </c>
       <c r="F448">
-        <v>5.75</v>
+        <v>0.35</v>
       </c>
       <c r="G448">
-        <v>180</v>
+        <v>123</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>Lador Bakhur Valley</v>
+        <v>Island Vanilla Dunes Khadlaj</v>
       </c>
       <c r="B449" t="str">
         <v/>
       </c>
       <c r="C449" t="str">
         <v/>
       </c>
       <c r="D449">
-        <v>127.59</v>
+        <v>69</v>
       </c>
       <c r="E449">
-        <v>187.56</v>
+        <v>96</v>
       </c>
       <c r="F449">
-        <v>5.25</v>
+        <v>6.02</v>
       </c>
       <c r="G449">
-        <v>127.59</v>
+        <v>69</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>Ladore Elviera Set</v>
+        <v>It's All About Me Laverne</v>
       </c>
       <c r="B450" t="str">
         <v/>
       </c>
       <c r="C450" t="str">
         <v/>
       </c>
       <c r="D450">
-        <v>140</v>
+        <v>117</v>
       </c>
       <c r="E450">
-        <v>158.62</v>
+        <v>157.5</v>
       </c>
       <c r="F450">
-        <v>2</v>
+        <v>2.5</v>
       </c>
       <c r="G450">
-        <v>140</v>
+        <v>117</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v>Lady Reef</v>
+        <v>Itqan noir Zimaya</v>
       </c>
       <c r="B451" t="str">
         <v/>
       </c>
       <c r="C451" t="str">
         <v/>
       </c>
       <c r="D451">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="E451">
-        <v>169</v>
+        <v>111</v>
       </c>
       <c r="F451">
-        <v>2.07</v>
+        <v>1.6</v>
       </c>
       <c r="G451">
-        <v>112</v>
+        <v>90</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>Lady Rose Laverne</v>
+        <v>Jad Fire</v>
       </c>
       <c r="B452" t="str">
         <v/>
       </c>
       <c r="C452" t="str">
         <v/>
       </c>
       <c r="D452">
-        <v>117</v>
+        <v>11.42</v>
       </c>
       <c r="E452">
-        <v>149</v>
+        <v>14.28</v>
       </c>
       <c r="F452">
         <v>2</v>
       </c>
       <c r="G452">
-        <v>117</v>
+        <v>11.42</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>Lady Supreme</v>
+        <v>Jamaican 20ml</v>
       </c>
       <c r="B453" t="str">
         <v/>
       </c>
       <c r="C453" t="str">
         <v/>
       </c>
       <c r="D453">
-        <v>56.5</v>
+        <v>17.33</v>
       </c>
       <c r="E453">
-        <v>70</v>
+        <v>33.33</v>
       </c>
       <c r="F453">
-        <v>0.5</v>
+        <v>3</v>
       </c>
       <c r="G453">
-        <v>56.5</v>
+        <v>17.33</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>Lattafa Eternal Oud 20ml Pocket</v>
+        <v>Jamaican Tobacco</v>
       </c>
       <c r="B454" t="str">
         <v/>
       </c>
       <c r="C454" t="str">
         <v/>
       </c>
       <c r="D454">
-        <v>6.74</v>
+        <v>113.1</v>
       </c>
       <c r="E454">
-        <v>11.11</v>
+        <v>152</v>
       </c>
       <c r="F454">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="G454">
-        <v>6.74</v>
+        <v>113.1</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>Lattafa Shahin Silver 20ml Pocket</v>
+        <v>Jameela Matin Martin</v>
       </c>
       <c r="B455" t="str">
         <v/>
       </c>
       <c r="C455" t="str">
         <v/>
       </c>
       <c r="D455">
-        <v>6.74</v>
+        <v>96</v>
       </c>
       <c r="E455">
-        <v>11.11</v>
+        <v>115.3</v>
       </c>
       <c r="F455">
-        <v>5</v>
+        <v>0.6</v>
       </c>
       <c r="G455">
-        <v>6.74</v>
+        <v>96</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>Layaan</v>
+        <v>Jareed</v>
       </c>
       <c r="B456" t="str">
         <v/>
       </c>
       <c r="C456" t="str">
         <v/>
       </c>
       <c r="D456">
-        <v>64.14</v>
+        <v>55</v>
       </c>
       <c r="E456">
-        <v>80</v>
+        <v>70.95</v>
       </c>
       <c r="F456">
-        <v>1.32</v>
+        <v>0.5</v>
       </c>
       <c r="G456">
-        <v>64.14</v>
+        <v>55</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>Leather Ahmed Al Maghribi</v>
+        <v>Jasmere</v>
       </c>
       <c r="B457" t="str">
         <v/>
       </c>
       <c r="C457" t="str">
         <v/>
       </c>
       <c r="D457">
-        <v>57</v>
+        <v>96</v>
       </c>
       <c r="E457">
-        <v>74.9</v>
+        <v>118.57</v>
       </c>
       <c r="F457">
-        <v>8</v>
+        <v>25.5</v>
       </c>
       <c r="G457">
-        <v>57</v>
+        <v>97.8513</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>Legacy Maison Asrar</v>
+        <v>Jean Lowe Azure Maison Alhambra</v>
       </c>
       <c r="B458" t="str">
         <v/>
       </c>
       <c r="C458" t="str">
         <v/>
       </c>
       <c r="D458">
-        <v>103</v>
+        <v>58.5</v>
       </c>
       <c r="E458">
-        <v>132</v>
+        <v>75</v>
       </c>
       <c r="F458">
-        <v>9.4</v>
+        <v>28</v>
       </c>
       <c r="G458">
-        <v>103</v>
+        <v>58.5</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v>Legion</v>
+        <v>Jubilant Killer Oud</v>
       </c>
       <c r="B459" t="str">
         <v/>
       </c>
       <c r="C459" t="str">
         <v/>
       </c>
       <c r="D459">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="E459">
-        <v>45.77</v>
+        <v>63</v>
       </c>
       <c r="F459">
-        <v>5</v>
+        <v>0.6</v>
       </c>
       <c r="G459">
-        <v>40</v>
+        <v>55</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>Lemon Sorbet</v>
+        <v>Kaaf Ahmed Al Maghribi</v>
       </c>
       <c r="B460" t="str">
         <v/>
       </c>
       <c r="C460" t="str">
         <v/>
       </c>
       <c r="D460">
-        <v>56.54</v>
+        <v>96</v>
       </c>
       <c r="E460">
-        <v>80</v>
+        <v>96.42</v>
       </c>
       <c r="F460">
-        <v>0.9</v>
+        <v>3.8</v>
       </c>
       <c r="G460">
-        <v>56.54</v>
+        <v>96</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>Lip Stick Assaf</v>
+        <v>Kaaf Pink</v>
       </c>
       <c r="B461" t="str">
         <v/>
       </c>
       <c r="C461" t="str">
         <v/>
       </c>
       <c r="D461">
-        <v>90.95</v>
+        <v>0</v>
       </c>
       <c r="E461">
-        <v>135</v>
+        <v>1</v>
       </c>
       <c r="F461">
-        <v>11.53</v>
+        <v>3.5</v>
       </c>
       <c r="G461">
-        <v>90.95</v>
+        <v>97.2321</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>Liquid Brun</v>
+        <v>Karus Blu Spice</v>
       </c>
       <c r="B462" t="str">
         <v/>
       </c>
       <c r="C462" t="str">
         <v/>
       </c>
       <c r="D462">
-        <v>91</v>
+        <v>73</v>
       </c>
       <c r="E462">
-        <v>114.28</v>
+        <v>83</v>
       </c>
       <c r="F462">
-        <v>31.4</v>
+        <v>1.2</v>
       </c>
       <c r="G462">
-        <v>91</v>
+        <v>73</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>Liquid Brun Limited Edition</v>
+        <v>Karus Gold Absolu</v>
       </c>
       <c r="B463" t="str">
         <v/>
       </c>
       <c r="C463" t="str">
         <v/>
       </c>
       <c r="D463">
-        <v>118.57</v>
+        <v>92</v>
       </c>
       <c r="E463">
-        <v>154.8</v>
+        <v>125.24</v>
       </c>
       <c r="F463">
-        <v>10</v>
+        <v>29.9</v>
       </c>
       <c r="G463">
-        <v>118.57</v>
+        <v>90.688</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>Luban Musk 75ml Ibrahim Al Qurashi</v>
+        <v>Karus Secret Musk</v>
       </c>
       <c r="B464" t="str">
         <v/>
       </c>
       <c r="C464" t="str">
         <v/>
       </c>
       <c r="D464">
-        <v>70</v>
+        <v>89.29</v>
       </c>
       <c r="E464">
-        <v>100</v>
+        <v>124</v>
       </c>
       <c r="F464">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G464">
-        <v>70</v>
+        <v>89.29</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>Lush Noir</v>
+        <v>Kayaan Classic</v>
       </c>
       <c r="B465" t="str">
         <v/>
       </c>
       <c r="C465" t="str">
         <v/>
       </c>
       <c r="D465">
-        <v>93</v>
+        <v>62</v>
       </c>
       <c r="E465">
-        <v>89</v>
+        <v>92.5</v>
       </c>
       <c r="F465">
-        <v>26</v>
+        <v>14.4</v>
       </c>
       <c r="G465">
-        <v>93</v>
+        <v>62</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>Lynked Forever</v>
+        <v>Kayaan Midnight</v>
       </c>
       <c r="B466" t="str">
         <v/>
       </c>
       <c r="C466" t="str">
         <v/>
       </c>
       <c r="D466">
-        <v>117.14</v>
+        <v>70</v>
       </c>
       <c r="E466">
-        <v>164.77</v>
+        <v>80</v>
       </c>
       <c r="F466">
-        <v>5.1</v>
+        <v>4.7</v>
       </c>
       <c r="G466">
-        <v>117.14</v>
+        <v>70</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>Lynked Forever tester</v>
+        <v>Kayaan Terra</v>
       </c>
       <c r="B467" t="str">
         <v/>
       </c>
       <c r="C467" t="str">
         <v/>
       </c>
       <c r="D467">
-        <v>103.86</v>
+        <v>70</v>
       </c>
       <c r="E467">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="F467">
-        <v>1</v>
+        <v>7.5</v>
       </c>
       <c r="G467">
-        <v>103.86</v>
+        <v>70</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>Lynked Freedom</v>
+        <v>Keep On Iven</v>
       </c>
       <c r="B468" t="str">
         <v/>
       </c>
       <c r="C468" t="str">
         <v/>
       </c>
       <c r="D468">
-        <v>117.14</v>
+        <v>119.29</v>
       </c>
       <c r="E468">
-        <v>171.5</v>
+        <v>207.47</v>
       </c>
       <c r="F468">
-        <v>6.4</v>
+        <v>3.6</v>
       </c>
       <c r="G468">
-        <v>117.14</v>
+        <v>119.29</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
-        <v>Lynked Freedom tester</v>
+        <v>Kenzo Homme EDP For Men</v>
       </c>
       <c r="B469" t="str">
         <v/>
       </c>
       <c r="C469" t="str">
         <v/>
       </c>
       <c r="D469">
-        <v>103.86</v>
+        <v>179.25</v>
       </c>
       <c r="E469">
-        <v>0</v>
+        <v>234.44</v>
       </c>
       <c r="F469">
-        <v>1</v>
+        <v>6.4</v>
       </c>
       <c r="G469">
-        <v>103.86</v>
+        <v>178.0781</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>MISS ARMAF CATWALK</v>
+        <v>Khadlaj Icon</v>
       </c>
       <c r="B470" t="str">
         <v/>
       </c>
       <c r="C470" t="str">
         <v/>
       </c>
       <c r="D470">
-        <v>118</v>
+        <v>90.32</v>
       </c>
       <c r="E470">
-        <v>141.49</v>
+        <v>113.78</v>
       </c>
       <c r="F470">
-        <v>7</v>
+        <v>7.8</v>
       </c>
       <c r="G470">
-        <v>118</v>
+        <v>90.32</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
-        <v>MUSK TAHARA VANILLA GIFT SET</v>
+        <v>Khadlaj Loyalty</v>
       </c>
       <c r="B471" t="str">
         <v/>
       </c>
       <c r="C471" t="str">
         <v/>
       </c>
       <c r="D471">
-        <v>93.53</v>
+        <v>75</v>
       </c>
       <c r="E471">
-        <v>121</v>
+        <v>98</v>
       </c>
       <c r="F471">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="G471">
-        <v>93.53</v>
+        <v>75</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
-        <v>Maahir  Lattafa</v>
+        <v>Khair Confection</v>
       </c>
       <c r="B472" t="str">
         <v/>
       </c>
       <c r="C472" t="str">
         <v/>
       </c>
       <c r="D472">
-        <v>74</v>
+        <v>40</v>
       </c>
       <c r="E472">
-        <v>84.62</v>
+        <v>50</v>
       </c>
       <c r="F472">
-        <v>3.3</v>
+        <v>12.4</v>
       </c>
       <c r="G472">
-        <v>74</v>
+        <v>40</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
-        <v>Maahir Black  Lattafa</v>
+        <v>Khair Felicity</v>
       </c>
       <c r="B473" t="str">
         <v/>
       </c>
       <c r="C473" t="str">
         <v/>
       </c>
       <c r="D473">
-        <v>74</v>
+        <v>45</v>
       </c>
       <c r="E473">
-        <v>88.46</v>
+        <v>67.85</v>
       </c>
       <c r="F473">
-        <v>3.4</v>
+        <v>2.6</v>
       </c>
       <c r="G473">
-        <v>74</v>
+        <v>45</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v>Maamoul al Qurashi</v>
+        <v>Khair Fusion</v>
       </c>
       <c r="B474" t="str">
         <v/>
       </c>
       <c r="C474" t="str">
         <v/>
       </c>
       <c r="D474">
-        <v>16.5</v>
+        <v>44</v>
       </c>
       <c r="E474">
-        <v>31.03</v>
+        <v>53.7</v>
       </c>
       <c r="F474">
-        <v>3</v>
+        <v>8.6</v>
       </c>
       <c r="G474">
-        <v>16.5</v>
+        <v>44</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v>Maamoul malaki</v>
+        <v>Khair Peach Delulu</v>
       </c>
       <c r="B475" t="str">
         <v/>
       </c>
       <c r="C475" t="str">
         <v/>
       </c>
       <c r="D475">
-        <v>16.5</v>
+        <v>39</v>
       </c>
       <c r="E475">
-        <v>31.03</v>
+        <v>67</v>
       </c>
       <c r="F475">
-        <v>5</v>
+        <v>2.6</v>
       </c>
       <c r="G475">
-        <v>16.5</v>
+        <v>39</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
-        <v>Maamoul oud al oud</v>
+        <v>Khair Pistachio</v>
       </c>
       <c r="B476" t="str">
         <v/>
       </c>
       <c r="C476" t="str">
         <v/>
       </c>
       <c r="D476">
-        <v>16.5</v>
+        <v>40</v>
       </c>
       <c r="E476">
-        <v>0</v>
+        <v>55.5</v>
       </c>
       <c r="F476">
-        <v>6</v>
+        <v>6.9</v>
       </c>
       <c r="G476">
-        <v>16.5</v>
+        <v>40</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
-        <v>Mahd al dhahab</v>
+        <v>Khamrah Dukhan Lattafa</v>
       </c>
       <c r="B477" t="str">
         <v/>
       </c>
       <c r="C477" t="str">
         <v/>
       </c>
       <c r="D477">
-        <v>85.53</v>
+        <v>81.53</v>
       </c>
       <c r="E477">
-        <v>100</v>
+        <v>96.64</v>
       </c>
       <c r="F477">
-        <v>1.8</v>
+        <v>18.1</v>
       </c>
       <c r="G477">
-        <v>85.53</v>
+        <v>76.0306</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
-        <v>Majesty Maison asrar</v>
+        <v>Khamrah Lattafa</v>
       </c>
       <c r="B478" t="str">
         <v/>
       </c>
       <c r="C478" t="str">
         <v/>
       </c>
       <c r="D478">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="E478">
-        <v>138.5</v>
+        <v>82.14</v>
       </c>
       <c r="F478">
-        <v>0.5</v>
+        <v>28.9</v>
       </c>
       <c r="G478">
-        <v>96</v>
+        <v>69.8478</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
-        <v>Mango Affogato</v>
+        <v>Khamrah Qahwa Lattafa</v>
       </c>
       <c r="B479" t="str">
         <v/>
       </c>
       <c r="C479" t="str">
         <v/>
       </c>
       <c r="D479">
-        <v>56.54</v>
+        <v>81</v>
       </c>
       <c r="E479">
-        <v>65.67</v>
+        <v>100</v>
       </c>
       <c r="F479">
-        <v>1.6</v>
+        <v>18.5</v>
       </c>
       <c r="G479">
-        <v>56.54</v>
+        <v>81</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
-        <v>Mango Ice</v>
+        <v>Khamrah Waha</v>
       </c>
       <c r="B480" t="str">
         <v/>
       </c>
       <c r="C480" t="str">
         <v/>
       </c>
       <c r="D480">
-        <v>70</v>
+        <v>113.76</v>
       </c>
       <c r="E480">
-        <v>101.5</v>
+        <v>139.85</v>
       </c>
       <c r="F480">
-        <v>8.5</v>
+        <v>14.6</v>
       </c>
       <c r="G480">
-        <v>70</v>
+        <v>113.76</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
-        <v>Mangotini</v>
+        <v>Khashab Al-Oud 30ml</v>
       </c>
       <c r="B481" t="str">
         <v/>
       </c>
       <c r="C481" t="str">
         <v/>
       </c>
       <c r="D481">
-        <v>75.76</v>
+        <v>59</v>
       </c>
       <c r="E481">
-        <v>103</v>
+        <v>120.68</v>
       </c>
       <c r="F481">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G481">
-        <v>75.76</v>
+        <v>59</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>Marj</v>
+        <v>Khumar Absolute</v>
       </c>
       <c r="B482" t="str">
         <v/>
       </c>
       <c r="C482" t="str">
         <v/>
       </c>
       <c r="D482">
-        <v>157</v>
+        <v>40.89</v>
       </c>
       <c r="E482">
-        <v>179</v>
+        <v>0</v>
       </c>
       <c r="F482">
-        <v>12</v>
+        <v>6.9</v>
       </c>
       <c r="G482">
-        <v>157</v>
+        <v>40.89</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
-        <v>Marj hair mist</v>
+        <v>Khumar Cafe</v>
       </c>
       <c r="B483" t="str">
         <v/>
       </c>
       <c r="C483" t="str">
         <v/>
       </c>
       <c r="D483">
-        <v>30.2</v>
+        <v>40.89</v>
       </c>
       <c r="E483">
-        <v>53.85</v>
+        <v>0</v>
       </c>
       <c r="F483">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="G483">
-        <v>30.2</v>
+        <v>40.89</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>Marmara French Avenue</v>
+        <v>Khumar Luban</v>
       </c>
       <c r="B484" t="str">
         <v/>
       </c>
       <c r="C484" t="str">
         <v/>
       </c>
       <c r="D484">
-        <v>100.35</v>
+        <v>40.89</v>
       </c>
       <c r="E484">
-        <v>136.05</v>
+        <v>54.31</v>
       </c>
       <c r="F484">
-        <v>2</v>
+        <v>3.7</v>
       </c>
       <c r="G484">
-        <v>100.35</v>
+        <v>40.89</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
-        <v>Marshmallow Blush</v>
+        <v>Khumar Sahara</v>
       </c>
       <c r="B485" t="str">
         <v/>
       </c>
       <c r="C485" t="str">
         <v/>
       </c>
       <c r="D485">
-        <v>63.5</v>
+        <v>40.89</v>
       </c>
       <c r="E485">
-        <v>82.1</v>
+        <v>0</v>
       </c>
       <c r="F485">
-        <v>62.5</v>
+        <v>8</v>
       </c>
       <c r="G485">
-        <v>63.5</v>
+        <v>40.89</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>Matcha Latte</v>
+        <v>Khumar Zanzibar</v>
       </c>
       <c r="B486" t="str">
         <v/>
       </c>
       <c r="C486" t="str">
         <v/>
       </c>
       <c r="D486">
-        <v>56.54</v>
+        <v>40.89</v>
       </c>
       <c r="E486">
-        <v>65.67</v>
+        <v>0</v>
       </c>
       <c r="F486">
-        <v>0.5</v>
+        <v>7</v>
       </c>
       <c r="G486">
-        <v>56.54</v>
+        <v>40.89</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
-        <v>Mawj Moscow Mule</v>
+        <v>Killer Oud Revolution</v>
       </c>
       <c r="B487" t="str">
         <v/>
       </c>
       <c r="C487" t="str">
         <v/>
       </c>
       <c r="D487">
-        <v>62.5</v>
+        <v>54</v>
       </c>
       <c r="E487">
-        <v>85.71</v>
+        <v>63</v>
       </c>
       <c r="F487">
-        <v>8</v>
+        <v>2.8</v>
       </c>
       <c r="G487">
-        <v>62.5</v>
+        <v>54</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>Mayar Cherry Intense Lattafa</v>
+        <v>King Enable Assaf</v>
       </c>
       <c r="B488" t="str">
         <v/>
       </c>
       <c r="C488" t="str">
         <v/>
       </c>
       <c r="D488">
-        <v>60.71</v>
+        <v>98</v>
       </c>
       <c r="E488">
-        <v>75</v>
+        <v>138.45</v>
       </c>
       <c r="F488">
-        <v>3.9</v>
+        <v>0.87</v>
       </c>
       <c r="G488">
-        <v>60.71</v>
+        <v>98</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>Mazaaj Infused Zimaya</v>
+        <v>King Tobacco</v>
       </c>
       <c r="B489" t="str">
         <v/>
       </c>
       <c r="C489" t="str">
         <v/>
       </c>
       <c r="D489">
-        <v>58</v>
+        <v>160</v>
       </c>
       <c r="E489">
-        <v>77.77</v>
+        <v>200</v>
       </c>
       <c r="F489">
-        <v>1</v>
+        <v>8.3</v>
       </c>
       <c r="G489">
-        <v>58</v>
+        <v>160</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>Mazaaj Rhythm</v>
+        <v>Kingdom Men</v>
       </c>
       <c r="B490" t="str">
         <v/>
       </c>
       <c r="C490" t="str">
         <v/>
       </c>
       <c r="D490">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="E490">
-        <v>88.89</v>
+        <v>87</v>
       </c>
       <c r="F490">
-        <v>21.2</v>
+        <v>11.55</v>
       </c>
       <c r="G490">
-        <v>10</v>
+        <v>65</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>Megaron Pendora</v>
+        <v>Kingdom Women</v>
       </c>
       <c r="B491" t="str">
         <v/>
       </c>
       <c r="C491" t="str">
         <v/>
       </c>
       <c r="D491">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="E491">
-        <v>52</v>
+        <v>85</v>
       </c>
       <c r="F491">
-        <v>4</v>
+        <v>10.55</v>
       </c>
       <c r="G491">
-        <v>37</v>
+        <v>66</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>Mehwish 80ml</v>
+        <v>Klikat Monaya</v>
       </c>
       <c r="B492" t="str">
         <v/>
       </c>
       <c r="C492" t="str">
         <v/>
       </c>
       <c r="D492">
-        <v>64.5</v>
+        <v>97</v>
       </c>
       <c r="E492">
-        <v>70</v>
+        <v>147.56</v>
       </c>
       <c r="F492">
-        <v>3</v>
+        <v>7.85</v>
       </c>
       <c r="G492">
-        <v>64.5</v>
+        <v>97</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>Meringue french avenue</v>
+        <v>Klikat Times</v>
       </c>
       <c r="B493" t="str">
         <v/>
       </c>
       <c r="C493" t="str">
         <v/>
       </c>
       <c r="D493">
-        <v>93.09</v>
+        <v>87</v>
       </c>
       <c r="E493">
-        <v>111</v>
+        <v>138</v>
       </c>
       <c r="F493">
-        <v>6.9</v>
+        <v>4.35</v>
       </c>
       <c r="G493">
-        <v>93.09</v>
+        <v>87</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>Mexican 20ml</v>
+        <v>Klikat blue</v>
       </c>
       <c r="B494" t="str">
         <v/>
       </c>
       <c r="C494" t="str">
         <v/>
       </c>
       <c r="D494">
-        <v>17.33</v>
+        <v>87</v>
       </c>
       <c r="E494">
-        <v>33.33</v>
+        <v>125.86</v>
       </c>
       <c r="F494">
-        <v>4</v>
+        <v>1.05</v>
       </c>
       <c r="G494">
-        <v>17.33</v>
+        <v>87</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>Mexican Tobacco Ibrahim Al Qurashi</v>
+        <v>Klikat jassas</v>
       </c>
       <c r="B495" t="str">
         <v/>
       </c>
       <c r="C495" t="str">
         <v/>
       </c>
       <c r="D495">
-        <v>116.9</v>
+        <v>97</v>
       </c>
       <c r="E495">
-        <v>125</v>
+        <v>140.23</v>
       </c>
       <c r="F495">
-        <v>0.5</v>
+        <v>8.95</v>
       </c>
       <c r="G495">
-        <v>116.9</v>
+        <v>97</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>Mia Dolcezza</v>
+        <v>LADOR Bakhur Classic</v>
       </c>
       <c r="B496" t="str">
         <v/>
       </c>
       <c r="C496" t="str">
         <v/>
       </c>
       <c r="D496">
-        <v>46.79</v>
+        <v>132.5</v>
       </c>
       <c r="E496">
-        <v>54.9</v>
+        <v>167.8</v>
       </c>
       <c r="F496">
-        <v>4</v>
+        <v>1.15</v>
       </c>
       <c r="G496">
-        <v>46.79</v>
+        <v>132.5</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>Milky Way Maison Asrar</v>
+        <v>La Uno Million Elixir</v>
       </c>
       <c r="B497" t="str">
         <v/>
       </c>
       <c r="C497" t="str">
         <v/>
       </c>
       <c r="D497">
-        <v>78</v>
+        <v>35</v>
       </c>
       <c r="E497">
-        <v>135.88</v>
+        <v>61.54</v>
       </c>
       <c r="F497">
-        <v>22</v>
+        <v>4.4</v>
       </c>
       <c r="G497">
-        <v>78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>Mini Coffee Blend 25ml</v>
+        <v>La bella dkhoon</v>
       </c>
       <c r="B498" t="str">
         <v/>
       </c>
       <c r="C498" t="str">
         <v/>
       </c>
       <c r="D498">
-        <v>50</v>
+        <v>82.15</v>
       </c>
       <c r="E498">
-        <v>53.79</v>
+        <v>146</v>
       </c>
       <c r="F498">
-        <v>8</v>
+        <v>2.5</v>
       </c>
       <c r="G498">
-        <v>50</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>Mini Moon Ibraq</v>
+        <v>Laathani Ahmed Al Maghribi</v>
       </c>
       <c r="B499" t="str">
         <v/>
       </c>
       <c r="C499" t="str">
         <v/>
       </c>
       <c r="D499">
-        <v>81.43</v>
+        <v>180</v>
       </c>
       <c r="E499">
-        <v>107</v>
+        <v>207</v>
       </c>
       <c r="F499">
-        <v>4</v>
+        <v>4.62</v>
       </c>
       <c r="G499">
-        <v>81.43</v>
+        <v>180</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>Mini Pink Marshmallow 30ml</v>
+        <v>Lador Bakhur Valley</v>
       </c>
       <c r="B500" t="str">
         <v/>
       </c>
       <c r="C500" t="str">
         <v/>
       </c>
       <c r="D500">
-        <v>41.5</v>
+        <v>127.59</v>
       </c>
       <c r="E500">
-        <v>50</v>
+        <v>187.56</v>
       </c>
       <c r="F500">
-        <v>11</v>
+        <v>4.55</v>
       </c>
       <c r="G500">
-        <v>41.5</v>
+        <v>127.59</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
-        <v>Mini Sweet Like Candy 30ml</v>
+        <v>Ladore Elviera Set</v>
       </c>
       <c r="B501" t="str">
         <v/>
       </c>
       <c r="C501" t="str">
         <v/>
       </c>
       <c r="D501">
-        <v>41.54</v>
+        <v>140</v>
       </c>
       <c r="E501">
-        <v>44.83</v>
+        <v>158.62</v>
       </c>
       <c r="F501">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="G501">
-        <v>41.54</v>
+        <v>140</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>Mini Vanilla Voyage 25ml</v>
+        <v>Lady Reef</v>
       </c>
       <c r="B502" t="str">
         <v/>
       </c>
       <c r="C502" t="str">
         <v/>
       </c>
       <c r="D502">
-        <v>50</v>
+        <v>112</v>
       </c>
       <c r="E502">
-        <v>57.2</v>
+        <v>169</v>
       </c>
       <c r="F502">
-        <v>6</v>
+        <v>1.67</v>
       </c>
       <c r="G502">
-        <v>50</v>
+        <v>112</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
-        <v>Minya Caramel Dulce</v>
+        <v>Lady Rose Laverne</v>
       </c>
       <c r="B503" t="str">
         <v/>
       </c>
       <c r="C503" t="str">
         <v/>
       </c>
       <c r="D503">
-        <v>46</v>
+        <v>117</v>
       </c>
       <c r="E503">
-        <v>70.9</v>
+        <v>149</v>
       </c>
       <c r="F503">
-        <v>7.1</v>
+        <v>1.1</v>
       </c>
       <c r="G503">
-        <v>46</v>
+        <v>117</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>Minya Coco Lush</v>
+        <v>Lady Supreme</v>
       </c>
       <c r="B504" t="str">
         <v/>
       </c>
       <c r="C504" t="str">
         <v/>
       </c>
       <c r="D504">
-        <v>46</v>
+        <v>56.5</v>
       </c>
       <c r="E504">
-        <v>70.9</v>
+        <v>70</v>
       </c>
       <c r="F504">
-        <v>11.5</v>
+        <v>0.5</v>
       </c>
       <c r="G504">
-        <v>46</v>
+        <v>56.5</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>Minya Paris Corner</v>
+        <v>Lattafa Eternal Oud 20ml Pocket</v>
       </c>
       <c r="B505" t="str">
         <v/>
       </c>
       <c r="C505" t="str">
         <v/>
       </c>
       <c r="D505">
-        <v>46</v>
+        <v>6.74</v>
       </c>
       <c r="E505">
-        <v>70.9</v>
+        <v>11.11</v>
       </c>
       <c r="F505">
         <v>1</v>
       </c>
       <c r="G505">
-        <v>46</v>
+        <v>6.74</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>Miss Flora 100ml</v>
+        <v>Lattafa Shahin Silver 20ml Pocket</v>
       </c>
       <c r="B506" t="str">
         <v/>
       </c>
       <c r="C506" t="str">
         <v/>
       </c>
       <c r="D506">
-        <v>56.5</v>
+        <v>6.74</v>
       </c>
       <c r="E506">
-        <v>76.92</v>
+        <v>11.11</v>
       </c>
       <c r="F506">
-        <v>4.3</v>
+        <v>5</v>
       </c>
       <c r="G506">
-        <v>56.5</v>
+        <v>6.74</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>Miss Gris</v>
+        <v>Laverne Bag</v>
       </c>
       <c r="B507" t="str">
         <v/>
       </c>
       <c r="C507" t="str">
         <v/>
       </c>
       <c r="D507">
-        <v>105.93</v>
+        <v>0</v>
       </c>
       <c r="E507">
-        <v>150</v>
+        <v>1</v>
       </c>
       <c r="F507">
-        <v>7.9</v>
+        <v>2</v>
       </c>
       <c r="G507">
-        <v>105.93</v>
+        <v>10</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>Miss Gris Dance</v>
+        <v>Layaan lattafa</v>
       </c>
       <c r="B508" t="str">
         <v/>
       </c>
       <c r="C508" t="str">
         <v/>
       </c>
       <c r="D508">
-        <v>104</v>
+        <v>0</v>
       </c>
       <c r="E508">
-        <v>150</v>
+        <v>0.0001</v>
       </c>
       <c r="F508">
-        <v>2</v>
+        <v>2.52</v>
       </c>
       <c r="G508">
-        <v>104</v>
+        <v>66.095</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>Miss Laverne 100ml</v>
+        <v>Le Falcon Dubai</v>
       </c>
       <c r="B509" t="str">
         <v/>
       </c>
       <c r="C509" t="str">
         <v/>
       </c>
       <c r="D509">
-        <v>113.5</v>
+        <v>0</v>
       </c>
       <c r="E509">
-        <v>139</v>
+        <v>1</v>
       </c>
       <c r="F509">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="G509">
-        <v>113.5</v>
+        <v>98.93</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
-        <v>Miss Laverne Bloom</v>
+        <v>Le Falcon French Avenue</v>
       </c>
       <c r="B510" t="str">
         <v/>
       </c>
       <c r="C510" t="str">
         <v/>
       </c>
       <c r="D510">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="E510">
-        <v>125</v>
+        <v>1</v>
       </c>
       <c r="F510">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G510">
-        <v>77</v>
+        <v>107.14</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
-        <v>Miss Laverne Extreme Collection</v>
+        <v>Leather Ahmed Al Maghribi</v>
       </c>
       <c r="B511" t="str">
         <v/>
       </c>
       <c r="C511" t="str">
         <v/>
       </c>
       <c r="D511">
-        <v>194</v>
+        <v>57</v>
       </c>
       <c r="E511">
-        <v>253.8</v>
+        <v>74.9</v>
       </c>
       <c r="F511">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G511">
-        <v>194</v>
+        <v>57</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
-        <v>Miss Laverne Rose</v>
+        <v>Legacy Maison Asrar</v>
       </c>
       <c r="B512" t="str">
         <v/>
       </c>
       <c r="C512" t="str">
         <v/>
       </c>
       <c r="D512">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="E512">
-        <v>82.15</v>
+        <v>132</v>
       </c>
       <c r="F512">
-        <v>5</v>
+        <v>18.9</v>
       </c>
       <c r="G512">
-        <v>110</v>
+        <v>112.3778</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
-        <v>Miss Sakura Bouquet Assaf</v>
+        <v>Legion</v>
       </c>
       <c r="B513" t="str">
         <v/>
       </c>
       <c r="C513" t="str">
         <v/>
       </c>
       <c r="D513">
-        <v>117.5</v>
+        <v>40</v>
       </c>
       <c r="E513">
-        <v>153</v>
+        <v>45.77</v>
       </c>
       <c r="F513">
-        <v>0.5</v>
+        <v>5</v>
       </c>
       <c r="G513">
-        <v>117.5</v>
+        <v>40</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
-        <v>Mocha Fragrance World</v>
+        <v>Lemon Sorbet</v>
       </c>
       <c r="B514" t="str">
         <v/>
       </c>
       <c r="C514" t="str">
         <v/>
       </c>
       <c r="D514">
-        <v>67</v>
+        <v>56.54</v>
       </c>
       <c r="E514">
-        <v>87.46</v>
+        <v>80</v>
       </c>
       <c r="F514">
-        <v>2.7</v>
+        <v>0.4</v>
       </c>
       <c r="G514">
-        <v>67</v>
+        <v>56.54</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
-        <v>Mocha latte</v>
+        <v>Lip Stick Assaf</v>
       </c>
       <c r="B515" t="str">
         <v/>
       </c>
       <c r="C515" t="str">
         <v/>
       </c>
       <c r="D515">
-        <v>58</v>
+        <v>90.95</v>
       </c>
       <c r="E515">
-        <v>0</v>
+        <v>135</v>
       </c>
       <c r="F515">
-        <v>2</v>
+        <v>7.996</v>
       </c>
       <c r="G515">
-        <v>58</v>
+        <v>90.95</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
-        <v>Mohra Silky Rose Lattafa</v>
+        <v>Liquid Brun</v>
       </c>
       <c r="B516" t="str">
         <v/>
       </c>
       <c r="C516" t="str">
         <v/>
       </c>
       <c r="D516">
-        <v>42.6</v>
+        <v>91</v>
       </c>
       <c r="E516">
-        <v>55.9</v>
+        <v>114.28</v>
       </c>
       <c r="F516">
-        <v>20.8</v>
+        <v>35.65</v>
       </c>
       <c r="G516">
-        <v>42.6</v>
+        <v>98.3075</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
-        <v>Mojito Obsession Gulf Orchid</v>
+        <v>Liquid Brun Limited Edition</v>
       </c>
       <c r="B517" t="str">
         <v/>
       </c>
       <c r="C517" t="str">
         <v/>
       </c>
       <c r="D517">
-        <v>68</v>
+        <v>118.57</v>
       </c>
       <c r="E517">
-        <v>89.88</v>
+        <v>154.8</v>
       </c>
       <c r="F517">
-        <v>3.9</v>
+        <v>11.966</v>
       </c>
       <c r="G517">
-        <v>68</v>
+        <v>129.0472</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
-        <v>Molten Caramel</v>
+        <v>Luban Musk 75ml Ibrahim Al Qurashi</v>
       </c>
       <c r="B518" t="str">
         <v/>
       </c>
       <c r="C518" t="str">
         <v/>
       </c>
       <c r="D518">
-        <v>54.25</v>
+        <v>70</v>
       </c>
       <c r="E518">
-        <v>64.2</v>
+        <v>100</v>
       </c>
       <c r="F518">
-        <v>3.9</v>
+        <v>2</v>
       </c>
       <c r="G518">
-        <v>54.25</v>
+        <v>70</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
-        <v>Momento Riffs</v>
+        <v>Lush Noir</v>
       </c>
       <c r="B519" t="str">
         <v/>
       </c>
       <c r="C519" t="str">
         <v/>
       </c>
       <c r="D519">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="E519">
-        <v>101.07</v>
+        <v>89</v>
       </c>
       <c r="F519">
-        <v>19.3</v>
+        <v>16.667</v>
       </c>
       <c r="G519">
-        <v>75</v>
+        <v>93</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
-        <v>Montale Sensual Instinct</v>
+        <v>Lynked Forever</v>
       </c>
       <c r="B520" t="str">
         <v/>
       </c>
       <c r="C520" t="str">
         <v/>
       </c>
       <c r="D520">
-        <v>205.5</v>
+        <v>117.14</v>
       </c>
       <c r="E520">
-        <v>248.23</v>
+        <v>164.77</v>
       </c>
       <c r="F520">
-        <v>1</v>
+        <v>2.2</v>
       </c>
       <c r="G520">
-        <v>205.5</v>
+        <v>117.5926</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
-        <v>Montale Vanilla Cake</v>
+        <v>Lynked Forever tester</v>
       </c>
       <c r="B521" t="str">
         <v/>
       </c>
       <c r="C521" t="str">
         <v/>
       </c>
       <c r="D521">
-        <v>195</v>
+        <v>103.86</v>
       </c>
       <c r="E521">
-        <v>257.09</v>
+        <v>0</v>
       </c>
       <c r="F521">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G521">
-        <v>195</v>
+        <v>103.86</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="str">
-        <v>Mood Iven</v>
+        <v>Lynked Freedom</v>
       </c>
       <c r="B522" t="str">
         <v/>
       </c>
       <c r="C522" t="str">
         <v/>
       </c>
       <c r="D522">
-        <v>119.29</v>
+        <v>117.14</v>
       </c>
       <c r="E522">
-        <v>190.71</v>
+        <v>171.5</v>
       </c>
       <c r="F522">
-        <v>2.8</v>
+        <v>2.4</v>
       </c>
       <c r="G522">
-        <v>119.29</v>
+        <v>117.3448</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
-        <v>Morra Iven</v>
+        <v>Lynked Freedom tester</v>
       </c>
       <c r="B523" t="str">
         <v/>
       </c>
       <c r="C523" t="str">
         <v/>
       </c>
       <c r="D523">
-        <v>122.5</v>
+        <v>103.86</v>
       </c>
       <c r="E523">
-        <v>196.02</v>
+        <v>0</v>
       </c>
       <c r="F523">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="G523">
-        <v>122.5</v>
+        <v>103.86</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
-        <v>Muharib Maison Asrar</v>
+        <v>MISS ARMAF CATWALK</v>
       </c>
       <c r="B524" t="str">
         <v/>
       </c>
       <c r="C524" t="str">
         <v/>
       </c>
       <c r="D524">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="E524">
-        <v>153.8</v>
+        <v>141.49</v>
       </c>
       <c r="F524">
-        <v>1</v>
+        <v>2.1</v>
       </c>
       <c r="G524">
-        <v>110</v>
+        <v>118</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="str">
-        <v>Musammam Black Intense</v>
+        <v>MUSK TAHARA VANILLA GIFT SET</v>
       </c>
       <c r="B525" t="str">
         <v/>
       </c>
       <c r="C525" t="str">
         <v/>
       </c>
       <c r="D525">
-        <v>123.5</v>
+        <v>93.53</v>
       </c>
       <c r="E525">
-        <v>136.04</v>
+        <v>121</v>
       </c>
       <c r="F525">
-        <v>0.45</v>
+        <v>1</v>
       </c>
       <c r="G525">
-        <v>123.5</v>
+        <v>93.53</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
-        <v>Musammam White Intense</v>
+        <v>Maahir  Lattafa</v>
       </c>
       <c r="B526" t="str">
         <v/>
       </c>
       <c r="C526" t="str">
         <v/>
       </c>
       <c r="D526">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="E526">
-        <v>107</v>
+        <v>84.62</v>
       </c>
       <c r="F526">
-        <v>0.6</v>
+        <v>2.9</v>
       </c>
       <c r="G526">
-        <v>84</v>
+        <v>74</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="str">
-        <v>Musk 6x10ml Collection</v>
+        <v>Maahir Black  Lattafa</v>
       </c>
       <c r="B527" t="str">
         <v/>
       </c>
       <c r="C527" t="str">
         <v/>
       </c>
       <c r="D527">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="E527">
-        <v>106.5</v>
+        <v>88.46</v>
       </c>
       <c r="F527">
-        <v>2</v>
+        <v>2.2</v>
       </c>
       <c r="G527">
-        <v>60</v>
+        <v>74</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="str">
-        <v>Musk Abaq Pomegranate 10ml+oil</v>
+        <v>Maahir Legacy Lattafa</v>
       </c>
       <c r="B528" t="str">
         <v/>
       </c>
       <c r="C528" t="str">
         <v/>
       </c>
       <c r="D528">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="E528">
-        <v>53.8</v>
+        <v>1</v>
       </c>
       <c r="F528">
-        <v>2</v>
+        <v>14.9</v>
       </c>
       <c r="G528">
-        <v>35</v>
+        <v>78</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
-        <v>Musk Al Fajr</v>
+        <v>Maamoul al Qurashi</v>
       </c>
       <c r="B529" t="str">
         <v/>
       </c>
       <c r="C529" t="str">
         <v/>
       </c>
       <c r="D529">
-        <v>30</v>
+        <v>16.5</v>
       </c>
       <c r="E529">
-        <v>111.9</v>
+        <v>31.03</v>
       </c>
       <c r="F529">
         <v>3</v>
       </c>
       <c r="G529">
-        <v>30</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
-        <v>Musk Al Lail</v>
+        <v>Maamoul malaki</v>
       </c>
       <c r="B530" t="str">
         <v/>
       </c>
       <c r="C530" t="str">
         <v/>
       </c>
       <c r="D530">
-        <v>45</v>
+        <v>16.5</v>
       </c>
       <c r="E530">
-        <v>111.9</v>
+        <v>31.03</v>
       </c>
       <c r="F530">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="G530">
-        <v>45</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
-        <v>Musk Al Qamar</v>
+        <v>Maamoul oud al oud</v>
       </c>
       <c r="B531" t="str">
         <v/>
       </c>
       <c r="C531" t="str">
         <v/>
       </c>
       <c r="D531">
-        <v>45</v>
+        <v>16.5</v>
       </c>
       <c r="E531">
-        <v>111.9</v>
+        <v>0</v>
       </c>
       <c r="F531">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="G531">
-        <v>45</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
-        <v>Musk Al Shams</v>
+        <v>Mahd al dhahab</v>
       </c>
       <c r="B532" t="str">
         <v/>
       </c>
       <c r="C532" t="str">
         <v/>
       </c>
       <c r="D532">
-        <v>50</v>
+        <v>85.53</v>
       </c>
       <c r="E532">
-        <v>111.9</v>
+        <v>100</v>
       </c>
       <c r="F532">
-        <v>6</v>
+        <v>1.5</v>
       </c>
       <c r="G532">
-        <v>50</v>
+        <v>85.53</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
-        <v>Musk Amiri Ahmed Al Maghribi</v>
+        <v>Majesty Maison asrar</v>
       </c>
       <c r="B533" t="str">
         <v/>
       </c>
       <c r="C533" t="str">
         <v/>
       </c>
       <c r="D533">
-        <v>71</v>
+        <v>96</v>
       </c>
       <c r="E533">
-        <v>97.84</v>
+        <v>138.5</v>
       </c>
       <c r="F533">
-        <v>7.4</v>
+        <v>0</v>
       </c>
       <c r="G533">
-        <v>71</v>
+        <v>96</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
-        <v>Musk Blueberry GIFT SET</v>
+        <v>Mango Affogato</v>
       </c>
       <c r="B534" t="str">
         <v/>
       </c>
       <c r="C534" t="str">
         <v/>
       </c>
       <c r="D534">
-        <v>93.53</v>
+        <v>56.54</v>
       </c>
       <c r="E534">
-        <v>108.6</v>
+        <v>65.67</v>
       </c>
       <c r="F534">
-        <v>2</v>
+        <v>1.6</v>
       </c>
       <c r="G534">
-        <v>93.53</v>
+        <v>56.54</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
-        <v>Musk Cotton Candy Ithra Dubai</v>
+        <v>Mango Ice</v>
       </c>
       <c r="B535" t="str">
         <v/>
       </c>
       <c r="C535" t="str">
         <v/>
       </c>
       <c r="D535">
-        <v>38.5</v>
+        <v>70</v>
       </c>
       <c r="E535">
-        <v>55</v>
+        <v>101.5</v>
       </c>
       <c r="F535">
-        <v>18.8</v>
+        <v>7.5</v>
       </c>
       <c r="G535">
-        <v>38.5</v>
+        <v>70</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
-        <v>Musk Eid Collection 12x20ml</v>
+        <v>Mangotini</v>
       </c>
       <c r="B536" t="str">
         <v/>
       </c>
       <c r="C536" t="str">
         <v/>
       </c>
       <c r="D536">
-        <v>240</v>
+        <v>75.76</v>
       </c>
       <c r="E536">
-        <v>296.55</v>
+        <v>103</v>
       </c>
       <c r="F536">
-        <v>2</v>
+        <v>1.9</v>
       </c>
       <c r="G536">
-        <v>240</v>
+        <v>75.76</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
-        <v>Musk Fajr 10ml+oil</v>
+        <v>Marj</v>
       </c>
       <c r="B537" t="str">
         <v/>
       </c>
       <c r="C537" t="str">
         <v/>
       </c>
       <c r="D537">
-        <v>35</v>
+        <v>157</v>
       </c>
       <c r="E537">
-        <v>48.28</v>
+        <v>179</v>
       </c>
       <c r="F537">
-        <v>1</v>
+        <v>8.833</v>
       </c>
       <c r="G537">
-        <v>35</v>
+        <v>157</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
-        <v>Musk Garden Laverne</v>
+        <v>Marj hair mist</v>
       </c>
       <c r="B538" t="str">
         <v/>
       </c>
       <c r="C538" t="str">
         <v/>
       </c>
       <c r="D538">
-        <v>87</v>
+        <v>30.2</v>
       </c>
       <c r="E538">
-        <v>142</v>
+        <v>53.85</v>
       </c>
       <c r="F538">
-        <v>1.5</v>
+        <v>12</v>
       </c>
       <c r="G538">
-        <v>87</v>
+        <v>30.2</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
-        <v>Musk Pina Colada Gulf Orchid</v>
+        <v>Marmara French Avenue</v>
       </c>
       <c r="B539" t="str">
         <v/>
       </c>
       <c r="C539" t="str">
         <v/>
       </c>
       <c r="D539">
-        <v>59</v>
+        <v>100.35</v>
       </c>
       <c r="E539">
-        <v>74</v>
+        <v>136.05</v>
       </c>
       <c r="F539">
-        <v>1</v>
+        <v>17.6</v>
       </c>
       <c r="G539">
-        <v>59</v>
+        <v>102.5393</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
-        <v>Musk Pistachio Ithra Dubai</v>
+        <v>Marshmallow Blush</v>
       </c>
       <c r="B540" t="str">
         <v/>
       </c>
       <c r="C540" t="str">
         <v/>
       </c>
       <c r="D540">
-        <v>38.5</v>
+        <v>63.5</v>
       </c>
       <c r="E540">
-        <v>54.7</v>
+        <v>82.1</v>
       </c>
       <c r="F540">
-        <v>28.9</v>
+        <v>36.5</v>
       </c>
       <c r="G540">
-        <v>38.5</v>
+        <v>67.1419</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="str">
-        <v>Musk Pomegranate Ithra Dubai</v>
+        <v>Marshmallow Gulf Orchid</v>
       </c>
       <c r="B541" t="str">
         <v/>
       </c>
       <c r="C541" t="str">
         <v/>
       </c>
       <c r="D541">
-        <v>38.5</v>
+        <v>0</v>
       </c>
       <c r="E541">
-        <v>54.7</v>
+        <v>1</v>
       </c>
       <c r="F541">
-        <v>1.8</v>
+        <v>7</v>
       </c>
       <c r="G541">
-        <v>38.5</v>
+        <v>82.59</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="str">
-        <v>Musk Powder 10ml+oil</v>
+        <v>Matcha Latte</v>
       </c>
       <c r="B542" t="str">
         <v/>
       </c>
       <c r="C542" t="str">
         <v/>
       </c>
       <c r="D542">
-        <v>43</v>
+        <v>56.54</v>
       </c>
       <c r="E542">
-        <v>52.6</v>
+        <v>65.67</v>
       </c>
       <c r="F542">
-        <v>2</v>
+        <v>0.5</v>
       </c>
       <c r="G542">
-        <v>43</v>
+        <v>56.54</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="str">
-        <v>Musk Special 75ML</v>
+        <v>Matcha latte Gulf Orchid</v>
       </c>
       <c r="B543" t="str">
         <v/>
       </c>
       <c r="C543" t="str">
         <v/>
       </c>
       <c r="D543">
-        <v>57.5</v>
+        <v>0</v>
       </c>
       <c r="E543">
-        <v>96.42</v>
+        <v>1</v>
       </c>
       <c r="F543">
-        <v>17.2</v>
+        <v>7</v>
       </c>
       <c r="G543">
-        <v>57.5</v>
+        <v>82.59</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="str">
-        <v>Musk and Roses Ahmed</v>
+        <v>Mawj Moscow Mule</v>
       </c>
       <c r="B544" t="str">
         <v/>
       </c>
       <c r="C544" t="str">
         <v/>
       </c>
       <c r="D544">
-        <v>114</v>
+        <v>62.5</v>
       </c>
       <c r="E544">
-        <v>121.42</v>
+        <v>85.71</v>
       </c>
       <c r="F544">
-        <v>23.99</v>
+        <v>2</v>
       </c>
       <c r="G544">
-        <v>114</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="str">
-        <v>Muzn Ahmed Al Maghribi</v>
+        <v>Mayar Cherry Intense Lattafa</v>
       </c>
       <c r="B545" t="str">
         <v/>
       </c>
       <c r="C545" t="str">
         <v/>
       </c>
       <c r="D545">
-        <v>79.25</v>
+        <v>60.71</v>
       </c>
       <c r="E545">
-        <v>92.31</v>
+        <v>75</v>
       </c>
       <c r="F545">
-        <v>25.4</v>
+        <v>25.1</v>
       </c>
       <c r="G545">
-        <v>79.25</v>
+        <v>50.9475</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="str">
-        <v>Mysterious Tahara Gulf Orchid</v>
+        <v>Mazaaj Infused Zimaya</v>
       </c>
       <c r="B546" t="str">
         <v/>
       </c>
       <c r="C546" t="str">
         <v/>
       </c>
       <c r="D546">
         <v>58</v>
       </c>
       <c r="E546">
-        <v>64.66</v>
+        <v>77.77</v>
       </c>
       <c r="F546">
         <v>1</v>
       </c>
       <c r="G546">
         <v>58</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="str">
-        <v>Mystique Bouquet</v>
+        <v>Mazaaj Rhythm</v>
       </c>
       <c r="B547" t="str">
         <v/>
       </c>
       <c r="C547" t="str">
         <v/>
       </c>
       <c r="D547">
-        <v>118</v>
+        <v>66.5</v>
       </c>
       <c r="E547">
-        <v>113</v>
+        <v>88.89</v>
       </c>
       <c r="F547">
-        <v>13.37</v>
+        <v>16.6</v>
       </c>
       <c r="G547">
-        <v>118</v>
+        <v>66.5</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="str">
-        <v>Nabtieh French Avenue</v>
+        <v>Megaron Pendora</v>
       </c>
       <c r="B548" t="str">
         <v/>
       </c>
       <c r="C548" t="str">
         <v/>
       </c>
       <c r="D548">
-        <v>113.8</v>
+        <v>37</v>
       </c>
       <c r="E548">
-        <v>142.76</v>
+        <v>52</v>
       </c>
       <c r="F548">
-        <v>2.5</v>
+        <v>4</v>
       </c>
       <c r="G548">
-        <v>113.8</v>
+        <v>37</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="str">
-        <v>Nafais Magrib Khadlaj</v>
+        <v>Mehwish 80ml</v>
       </c>
       <c r="B549" t="str">
         <v/>
       </c>
       <c r="C549" t="str">
         <v/>
       </c>
       <c r="D549">
-        <v>56.52</v>
+        <v>64.5</v>
       </c>
       <c r="E549">
-        <v>91</v>
+        <v>70</v>
       </c>
       <c r="F549">
-        <v>13.9</v>
+        <v>1</v>
       </c>
       <c r="G549">
-        <v>56.52</v>
+        <v>64.5</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="str">
-        <v>Nautica Voyage</v>
+        <v>Meringue french avenue</v>
       </c>
       <c r="B550" t="str">
         <v/>
       </c>
       <c r="C550" t="str">
         <v/>
       </c>
       <c r="D550">
-        <v>69</v>
+        <v>93.09</v>
       </c>
       <c r="E550">
-        <v>85.7</v>
+        <v>111</v>
       </c>
       <c r="F550">
-        <v>11</v>
+        <v>6.7</v>
       </c>
       <c r="G550">
-        <v>69</v>
+        <v>93.09</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="str">
-        <v>Nebras Elixir</v>
+        <v>Mexican 20ml</v>
       </c>
       <c r="B551" t="str">
         <v/>
       </c>
       <c r="C551" t="str">
         <v/>
       </c>
       <c r="D551">
-        <v>81</v>
+        <v>17.33</v>
       </c>
       <c r="E551">
-        <v>119.8</v>
+        <v>33.33</v>
       </c>
       <c r="F551">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G551">
-        <v>81</v>
+        <v>17.33</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="str">
-        <v>Nebras Lattafa</v>
+        <v>Mexican Tobacco Ibrahim Al Qurashi</v>
       </c>
       <c r="B552" t="str">
         <v/>
       </c>
       <c r="C552" t="str">
         <v/>
       </c>
       <c r="D552">
-        <v>80</v>
+        <v>116.9</v>
       </c>
       <c r="E552">
-        <v>87.7</v>
+        <v>125</v>
       </c>
       <c r="F552">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="G552">
-        <v>80</v>
+        <v>116.9</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="str">
-        <v>Nectare Extradose</v>
+        <v>Mia Dolcezza</v>
       </c>
       <c r="B553" t="str">
         <v/>
       </c>
       <c r="C553" t="str">
         <v/>
       </c>
       <c r="D553">
-        <v>87</v>
+        <v>46.79</v>
       </c>
       <c r="E553">
-        <v>100</v>
+        <v>54.9</v>
       </c>
       <c r="F553">
-        <v>1.12</v>
+        <v>4</v>
       </c>
       <c r="G553">
-        <v>87</v>
+        <v>46.79</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="str">
-        <v>Niswah</v>
+        <v>Milky Way Maison Asrar</v>
       </c>
       <c r="B554" t="str">
         <v/>
       </c>
       <c r="C554" t="str">
         <v/>
       </c>
       <c r="D554">
-        <v>118.56</v>
+        <v>78</v>
       </c>
       <c r="E554">
-        <v>148.28</v>
+        <v>135.88</v>
       </c>
       <c r="F554">
-        <v>1</v>
+        <v>20.6</v>
       </c>
       <c r="G554">
-        <v>118.56</v>
+        <v>78</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="str">
-        <v>Nitro Red Dumont Paris</v>
+        <v>Mini Coffee Blend 25ml</v>
       </c>
       <c r="B555" t="str">
         <v/>
       </c>
       <c r="C555" t="str">
         <v/>
       </c>
       <c r="D555">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="E555">
-        <v>107</v>
+        <v>53.79</v>
       </c>
       <c r="F555">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="G555">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="str">
-        <v>Noble Assaf</v>
+        <v>Mini Moon Ibraq</v>
       </c>
       <c r="B556" t="str">
         <v/>
       </c>
       <c r="C556" t="str">
         <v/>
       </c>
       <c r="D556">
-        <v>111.5</v>
+        <v>81.43</v>
       </c>
       <c r="E556">
-        <v>160</v>
+        <v>107</v>
       </c>
       <c r="F556">
-        <v>5.5</v>
+        <v>4</v>
       </c>
       <c r="G556">
-        <v>111.5</v>
+        <v>81.43</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="str">
-        <v>Noir DArabie</v>
+        <v>Mini Pink Marshmallow 30ml</v>
       </c>
       <c r="B557" t="str">
         <v/>
       </c>
       <c r="C557" t="str">
         <v/>
       </c>
       <c r="D557">
-        <v>36.5</v>
+        <v>41.5</v>
       </c>
       <c r="E557">
         <v>50</v>
       </c>
       <c r="F557">
-        <v>6.5</v>
+        <v>11</v>
       </c>
       <c r="G557">
-        <v>36.5</v>
+        <v>41.5</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="str">
-        <v>Noire Absolu Arabiyat Prestige</v>
+        <v>Mini Sweet Like Candy 30ml</v>
       </c>
       <c r="B558" t="str">
         <v/>
       </c>
       <c r="C558" t="str">
         <v/>
       </c>
       <c r="D558">
-        <v>85.53</v>
+        <v>41.54</v>
       </c>
       <c r="E558">
-        <v>114</v>
+        <v>44.83</v>
       </c>
       <c r="F558">
-        <v>0.8</v>
+        <v>11</v>
       </c>
       <c r="G558">
-        <v>85.53</v>
+        <v>41.54</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="str">
-        <v>Noire Arabiyat Prestige</v>
+        <v>Mini Vanilla Voyage 25ml</v>
       </c>
       <c r="B559" t="str">
         <v/>
       </c>
       <c r="C559" t="str">
         <v/>
       </c>
       <c r="D559">
-        <v>85.53</v>
+        <v>50</v>
       </c>
       <c r="E559">
-        <v>103.7</v>
+        <v>57.2</v>
       </c>
       <c r="F559">
-        <v>2.6</v>
+        <v>6</v>
       </c>
       <c r="G559">
-        <v>85.53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="str">
-        <v>Nomad French Avenue</v>
+        <v>Minya Caramel Dulce</v>
       </c>
       <c r="B560" t="str">
         <v/>
       </c>
       <c r="C560" t="str">
         <v/>
       </c>
       <c r="D560">
-        <v>103.57</v>
+        <v>46</v>
       </c>
       <c r="E560">
-        <v>120</v>
+        <v>70.9</v>
       </c>
       <c r="F560">
-        <v>4.2</v>
+        <v>6.1</v>
       </c>
       <c r="G560">
-        <v>103.57</v>
+        <v>46</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="str">
-        <v>Northstag Quatre IV</v>
+        <v>Minya Coco Lush</v>
       </c>
       <c r="B561" t="str">
         <v/>
       </c>
       <c r="C561" t="str">
         <v/>
       </c>
       <c r="D561">
-        <v>82.12</v>
+        <v>46</v>
       </c>
       <c r="E561">
-        <v>88</v>
+        <v>70.9</v>
       </c>
       <c r="F561">
-        <v>1.5</v>
+        <v>11</v>
       </c>
       <c r="G561">
-        <v>82.12</v>
+        <v>46</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="str">
-        <v>Notes Jazz</v>
+        <v>Minya Paris Corner</v>
       </c>
       <c r="B562" t="str">
         <v/>
       </c>
       <c r="C562" t="str">
         <v/>
       </c>
       <c r="D562">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="E562">
-        <v>95.78</v>
+        <v>70.9</v>
       </c>
       <c r="F562">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G562">
-        <v>61</v>
+        <v>46</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="str">
-        <v>Notorious Paris Corner</v>
+        <v>Miss Arrogate Diva</v>
       </c>
       <c r="B563" t="str">
         <v/>
       </c>
       <c r="C563" t="str">
         <v/>
       </c>
       <c r="D563">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="E563">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F563">
-        <v>12</v>
+        <v>8.933</v>
       </c>
       <c r="G563">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="str">
-        <v>Nude Coral Diamond 150ml</v>
+        <v>Miss Flora 100ml</v>
       </c>
       <c r="B564" t="str">
         <v/>
       </c>
       <c r="C564" t="str">
         <v/>
       </c>
       <c r="D564">
-        <v>96</v>
+        <v>56.5</v>
       </c>
       <c r="E564">
-        <v>126</v>
+        <v>76.92</v>
       </c>
       <c r="F564">
-        <v>9.2</v>
+        <v>1</v>
       </c>
       <c r="G564">
-        <v>96</v>
+        <v>56.5</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="str">
-        <v>Nuha Bon Bon</v>
+        <v>Miss Gris</v>
       </c>
       <c r="B565" t="str">
         <v/>
       </c>
       <c r="C565" t="str">
         <v/>
       </c>
       <c r="D565">
-        <v>48.25</v>
+        <v>105.93</v>
       </c>
       <c r="E565">
-        <v>61</v>
+        <v>150</v>
       </c>
       <c r="F565">
-        <v>6.06</v>
+        <v>5.7</v>
       </c>
       <c r="G565">
-        <v>48.25</v>
+        <v>105.93</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="str">
-        <v>Nuke 2.0 Fragrance World</v>
+        <v>Miss Gris Dance</v>
       </c>
       <c r="B566" t="str">
         <v/>
       </c>
       <c r="C566" t="str">
         <v/>
       </c>
       <c r="D566">
-        <v>37</v>
+        <v>104</v>
       </c>
       <c r="E566">
-        <v>57.47</v>
+        <v>150</v>
       </c>
       <c r="F566">
-        <v>29.6</v>
+        <v>8.933</v>
       </c>
       <c r="G566">
-        <v>37</v>
+        <v>104.8889</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="str">
-        <v>Nyla Sherbet</v>
+        <v>Miss Laverne 100ml</v>
       </c>
       <c r="B567" t="str">
         <v/>
       </c>
       <c r="C567" t="str">
         <v/>
       </c>
       <c r="D567">
-        <v>58</v>
+        <v>113.5</v>
       </c>
       <c r="E567">
-        <v>83.64</v>
+        <v>139</v>
       </c>
       <c r="F567">
-        <v>4.17</v>
+        <v>3</v>
       </c>
       <c r="G567">
-        <v>58</v>
+        <v>109.2</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="str">
-        <v>ODYSSEY DUBAI CHOCOLATE</v>
+        <v>Miss Laverne Bloom</v>
       </c>
       <c r="B568" t="str">
         <v/>
       </c>
       <c r="C568" t="str">
         <v/>
       </c>
       <c r="D568">
-        <v>82.5</v>
+        <v>77</v>
       </c>
       <c r="E568">
-        <v>0</v>
+        <v>125</v>
       </c>
       <c r="F568">
-        <v>7</v>
+        <v>0.5</v>
       </c>
       <c r="G568">
-        <v>82.5</v>
+        <v>77</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="str">
-        <v>ODYSSEY EAU DE MONTAGNE</v>
+        <v>Miss Laverne Bloom 200ml</v>
       </c>
       <c r="B569" t="str">
         <v/>
       </c>
       <c r="C569" t="str">
         <v/>
       </c>
       <c r="D569">
-        <v>82.5</v>
+        <v>0</v>
       </c>
       <c r="E569">
-        <v>106.38</v>
+        <v>1</v>
       </c>
       <c r="F569">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G569">
-        <v>82.5</v>
+        <v>100.6</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="str">
-        <v>ODYSSEY MANDARIN SKY ELIXIR</v>
+        <v>Miss Laverne Extreme Collection</v>
       </c>
       <c r="B570" t="str">
         <v/>
       </c>
       <c r="C570" t="str">
         <v/>
       </c>
       <c r="D570">
-        <v>82.5</v>
+        <v>194</v>
       </c>
       <c r="E570">
-        <v>103.28</v>
+        <v>253.8</v>
       </c>
       <c r="F570">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="G570">
-        <v>82.5</v>
+        <v>194</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="str">
-        <v>ODYSSEY MARSHMALLOW</v>
+        <v>Miss Laverne Rose</v>
       </c>
       <c r="B571" t="str">
         <v/>
       </c>
       <c r="C571" t="str">
         <v/>
       </c>
       <c r="D571">
-        <v>82.5</v>
+        <v>110</v>
       </c>
       <c r="E571">
-        <v>0</v>
+        <v>82.15</v>
       </c>
       <c r="F571">
-        <v>7</v>
+        <v>4.23</v>
       </c>
       <c r="G571">
-        <v>82.5</v>
+        <v>110</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="str">
-        <v>ODYSSEY SPECTRA RAINBOW EDITION</v>
+        <v>Miss Sakura Bouquet Assaf</v>
       </c>
       <c r="B572" t="str">
         <v/>
       </c>
       <c r="C572" t="str">
         <v/>
       </c>
       <c r="D572">
-        <v>82.5</v>
+        <v>117.5</v>
       </c>
       <c r="E572">
-        <v>106.38</v>
+        <v>153</v>
       </c>
       <c r="F572">
-        <v>7</v>
+        <v>0.5</v>
       </c>
       <c r="G572">
-        <v>82.5</v>
+        <v>117.5</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="str">
-        <v>ODYSSEY SPRAY AOUD</v>
+        <v>Mocha Fragrance World</v>
       </c>
       <c r="B573" t="str">
         <v/>
       </c>
       <c r="C573" t="str">
         <v/>
       </c>
       <c r="D573">
-        <v>6.5</v>
+        <v>67</v>
       </c>
       <c r="E573">
-        <v>8.87</v>
+        <v>87.46</v>
       </c>
       <c r="F573">
-        <v>12</v>
+        <v>2.7</v>
       </c>
       <c r="G573">
-        <v>6.5</v>
+        <v>67</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="str">
-        <v>ODYSSEY SPRAY AQUA</v>
+        <v>Mocha latte</v>
       </c>
       <c r="B574" t="str">
         <v/>
       </c>
       <c r="C574" t="str">
         <v/>
       </c>
       <c r="D574">
-        <v>6.5</v>
+        <v>58</v>
       </c>
       <c r="E574">
-        <v>8.62</v>
+        <v>0</v>
       </c>
       <c r="F574">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="G574">
-        <v>6.5</v>
+        <v>58</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="str">
-        <v>ODYSSEY SPRAY BLACK FOREST</v>
+        <v>Mohra Silky Rose Lattafa</v>
       </c>
       <c r="B575" t="str">
         <v/>
       </c>
       <c r="C575" t="str">
         <v/>
       </c>
       <c r="D575">
-        <v>6.5</v>
+        <v>42.6</v>
       </c>
       <c r="E575">
-        <v>8.62</v>
+        <v>55.9</v>
       </c>
       <c r="F575">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="G575">
-        <v>6.5</v>
+        <v>42.6</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="str">
-        <v>ODYSSEY SPRAY BLACK REVOLUTION</v>
+        <v>Mojito Obsession Gulf Orchid</v>
       </c>
       <c r="B576" t="str">
         <v/>
       </c>
       <c r="C576" t="str">
         <v/>
       </c>
       <c r="D576">
-        <v>6.5</v>
+        <v>68</v>
       </c>
       <c r="E576">
-        <v>8.62</v>
+        <v>89.88</v>
       </c>
       <c r="F576">
-        <v>9</v>
+        <v>2.8</v>
       </c>
       <c r="G576">
-        <v>6.5</v>
+        <v>68</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="str">
-        <v>ODYSSEY SPRAY DUBAI CHOCOLATE</v>
+        <v>Molten Caramel</v>
       </c>
       <c r="B577" t="str">
         <v/>
       </c>
       <c r="C577" t="str">
         <v/>
       </c>
       <c r="D577">
-        <v>6.5</v>
+        <v>54.25</v>
       </c>
       <c r="E577">
-        <v>0</v>
+        <v>64.2</v>
       </c>
       <c r="F577">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G577">
-        <v>6.5</v>
+        <v>54.25</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="str">
-        <v>ODYSSEY SPRAY EAU DE MONTAGNE</v>
+        <v>Momento Riffs</v>
       </c>
       <c r="B578" t="str">
         <v/>
       </c>
       <c r="C578" t="str">
         <v/>
       </c>
       <c r="D578">
-        <v>6.5</v>
+        <v>75</v>
       </c>
       <c r="E578">
-        <v>8.62</v>
+        <v>101.07</v>
       </c>
       <c r="F578">
-        <v>11</v>
+        <v>9.3</v>
       </c>
       <c r="G578">
-        <v>6.5</v>
+        <v>75</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="str">
-        <v>ODYSSEY SPRAY GO MANGO</v>
+        <v>Montale Sensual Instinct</v>
       </c>
       <c r="B579" t="str">
         <v/>
       </c>
       <c r="C579" t="str">
         <v/>
       </c>
       <c r="D579">
-        <v>6.5</v>
+        <v>205.5</v>
       </c>
       <c r="E579">
-        <v>8.62</v>
+        <v>248.23</v>
       </c>
       <c r="F579">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="G579">
-        <v>6.5</v>
+        <v>205.5</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="str">
-        <v>ODYSSEY SPRAY HOMME BLACK</v>
+        <v>Montale Vanilla Cake</v>
       </c>
       <c r="B580" t="str">
         <v/>
       </c>
       <c r="C580" t="str">
         <v/>
       </c>
       <c r="D580">
-        <v>6.5</v>
+        <v>195</v>
       </c>
       <c r="E580">
-        <v>8.87</v>
+        <v>257.09</v>
       </c>
       <c r="F580">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G580">
-        <v>6.5</v>
+        <v>195</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="str">
-        <v>ODYSSEY SPRAY HOMME WHITE EDITION</v>
+        <v>Mood Iven</v>
       </c>
       <c r="B581" t="str">
         <v/>
       </c>
       <c r="C581" t="str">
         <v/>
       </c>
       <c r="D581">
-        <v>6.5</v>
+        <v>119.29</v>
       </c>
       <c r="E581">
-        <v>8.87</v>
+        <v>190.71</v>
       </c>
       <c r="F581">
-        <v>12</v>
+        <v>0.3</v>
       </c>
       <c r="G581">
-        <v>6.5</v>
+        <v>119.29</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="str">
-        <v>ODYSSEY SPRAY LIMONI</v>
+        <v>Morra Iven</v>
       </c>
       <c r="B582" t="str">
         <v/>
       </c>
       <c r="C582" t="str">
         <v/>
       </c>
       <c r="D582">
-        <v>6.5</v>
+        <v>122.5</v>
       </c>
       <c r="E582">
-        <v>8.62</v>
+        <v>196.02</v>
       </c>
       <c r="F582">
-        <v>11</v>
+        <v>6.4</v>
       </c>
       <c r="G582">
-        <v>6.5</v>
+        <v>120.1923</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="str">
-        <v>ODYSSEY SPRAY MANDARIN SKY</v>
+        <v>Muharib Maison Asrar</v>
       </c>
       <c r="B583" t="str">
         <v/>
       </c>
       <c r="C583" t="str">
         <v/>
       </c>
       <c r="D583">
-        <v>6.5</v>
+        <v>110</v>
       </c>
       <c r="E583">
-        <v>0</v>
+        <v>153.8</v>
       </c>
       <c r="F583">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G583">
-        <v>6.5</v>
+        <v>115.2827</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="str">
-        <v>ODYSSEY SPRAY MANDARIN SKY ELIXIR</v>
+        <v>Musammam Black Intense</v>
       </c>
       <c r="B584" t="str">
         <v/>
       </c>
       <c r="C584" t="str">
         <v/>
       </c>
       <c r="D584">
-        <v>0</v>
+        <v>123.5</v>
       </c>
       <c r="E584">
-        <v>8.62</v>
+        <v>136.04</v>
       </c>
       <c r="F584">
-        <v>22</v>
+        <v>0.45</v>
       </c>
       <c r="G584">
-        <v>0</v>
+        <v>123.5</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="str">
-        <v>ODYSSEY SPRAY MARSHMALLOW</v>
+        <v>Musammam White Intense</v>
       </c>
       <c r="B585" t="str">
         <v/>
       </c>
       <c r="C585" t="str">
         <v/>
       </c>
       <c r="D585">
-        <v>0</v>
+        <v>84</v>
       </c>
       <c r="E585">
-        <v>8.62</v>
+        <v>107</v>
       </c>
       <c r="F585">
-        <v>9</v>
+        <v>24.6</v>
       </c>
       <c r="G585">
-        <v>0</v>
+        <v>80.0976</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="str">
-        <v>ODYSSEY SPRAY SPECTRA RAINBOW</v>
+        <v>Musk 6x10ml Collection</v>
       </c>
       <c r="B586" t="str">
         <v/>
       </c>
       <c r="C586" t="str">
         <v/>
       </c>
       <c r="D586">
-        <v>6.5</v>
+        <v>60</v>
       </c>
       <c r="E586">
-        <v>8.62</v>
+        <v>106.5</v>
       </c>
       <c r="F586">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G586">
-        <v>6.5</v>
+        <v>60</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="str">
-        <v>ODYSSEY SPRAY TOFFEE COFFEE</v>
+        <v>Musk Abaq Pomegranate 10ml+oil</v>
       </c>
       <c r="B587" t="str">
         <v/>
       </c>
       <c r="C587" t="str">
         <v/>
       </c>
       <c r="D587">
-        <v>6.5</v>
+        <v>35</v>
       </c>
       <c r="E587">
-        <v>8.62</v>
+        <v>53.8</v>
       </c>
       <c r="F587">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G587">
-        <v>6.5</v>
+        <v>35</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="str">
-        <v>ODYSSEY SPRAY TYRANT</v>
+        <v>Musk Al Fajr</v>
       </c>
       <c r="B588" t="str">
         <v/>
       </c>
       <c r="C588" t="str">
         <v/>
       </c>
       <c r="D588">
-        <v>6.5</v>
+        <v>30</v>
       </c>
       <c r="E588">
-        <v>8.62</v>
+        <v>111.9</v>
       </c>
       <c r="F588">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G588">
-        <v>6.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="str">
-        <v>ODYSSEY Spray  MEGA</v>
+        <v>Musk Al Lail</v>
       </c>
       <c r="B589" t="str">
         <v/>
       </c>
       <c r="C589" t="str">
         <v/>
       </c>
       <c r="D589">
-        <v>6.5</v>
+        <v>45</v>
       </c>
       <c r="E589">
-        <v>8.87</v>
+        <v>111.9</v>
       </c>
       <c r="F589">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="G589">
-        <v>6.5</v>
+        <v>45</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="str">
-        <v>ODYSSEY Spray Bahamas</v>
+        <v>Musk Al Qamar</v>
       </c>
       <c r="B590" t="str">
         <v/>
       </c>
       <c r="C590" t="str">
         <v/>
       </c>
       <c r="D590">
-        <v>6.5</v>
+        <v>45</v>
       </c>
       <c r="E590">
-        <v>8.62</v>
+        <v>111.9</v>
       </c>
       <c r="F590">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G590">
-        <v>6.5</v>
+        <v>45</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="str">
-        <v>ODYSSEY TOFFEE COFFEE</v>
+        <v>Musk Al Shams</v>
       </c>
       <c r="B591" t="str">
         <v/>
       </c>
       <c r="C591" t="str">
         <v/>
       </c>
       <c r="D591">
-        <v>82.5</v>
+        <v>50</v>
       </c>
       <c r="E591">
-        <v>0</v>
+        <v>111.9</v>
       </c>
       <c r="F591">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G591">
-        <v>82.5</v>
+        <v>50</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="str">
-        <v>ODYSSEY TYRANT</v>
+        <v>Musk Alfajr 10ml+oil</v>
       </c>
       <c r="B592" t="str">
         <v/>
       </c>
       <c r="C592" t="str">
         <v/>
       </c>
       <c r="D592">
-        <v>82.5</v>
+        <v>35</v>
       </c>
       <c r="E592">
-        <v>106.38</v>
+        <v>48.28</v>
       </c>
       <c r="F592">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G592">
-        <v>82.5</v>
+        <v>35</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="str">
-        <v>Obsidian French Avenue</v>
+        <v>Musk Amiri Ahmed Al Maghribi</v>
       </c>
       <c r="B593" t="str">
         <v/>
       </c>
       <c r="C593" t="str">
         <v/>
       </c>
       <c r="D593">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="E593">
-        <v>146.46</v>
+        <v>97.84</v>
       </c>
       <c r="F593">
-        <v>24.5</v>
+        <v>5.1</v>
       </c>
       <c r="G593">
-        <v>100</v>
+        <v>71</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="str">
-        <v>Oceanic Fresh</v>
+        <v>Musk Blueberry GIFT SET</v>
       </c>
       <c r="B594" t="str">
         <v/>
       </c>
       <c r="C594" t="str">
         <v/>
       </c>
       <c r="D594">
-        <v>100</v>
+        <v>93.53</v>
       </c>
       <c r="E594">
-        <v>204</v>
+        <v>108.6</v>
       </c>
       <c r="F594">
-        <v>0.9</v>
+        <v>2</v>
       </c>
       <c r="G594">
-        <v>100</v>
+        <v>93.53</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="str">
-        <v>Odyssey Artisto</v>
+        <v>Musk Cotton Candy Ithra Dubai</v>
       </c>
       <c r="B595" t="str">
         <v/>
       </c>
       <c r="C595" t="str">
         <v/>
       </c>
       <c r="D595">
-        <v>82.5</v>
+        <v>38.5</v>
       </c>
       <c r="E595">
-        <v>94.83</v>
+        <v>55</v>
       </c>
       <c r="F595">
-        <v>6</v>
+        <v>17.6</v>
       </c>
       <c r="G595">
-        <v>82.5</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="str">
-        <v>Odyssey Candee</v>
+        <v>Musk Eid Collection 12x20ml</v>
       </c>
       <c r="B596" t="str">
         <v/>
       </c>
       <c r="C596" t="str">
         <v/>
       </c>
       <c r="D596">
-        <v>77</v>
+        <v>240</v>
       </c>
       <c r="E596">
-        <v>11.11</v>
+        <v>296.55</v>
       </c>
       <c r="F596">
-        <v>5.6</v>
+        <v>2</v>
       </c>
       <c r="G596">
-        <v>77</v>
+        <v>240</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="str">
-        <v>Odyssey Go Mango</v>
+        <v>Musk Garden Laverne</v>
       </c>
       <c r="B597" t="str">
         <v/>
       </c>
       <c r="C597" t="str">
         <v/>
       </c>
       <c r="D597">
-        <v>82.5</v>
+        <v>87</v>
       </c>
       <c r="E597">
-        <v>94.83</v>
+        <v>142</v>
       </c>
       <c r="F597">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="G597">
-        <v>82.5</v>
+        <v>96.0667</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="str">
-        <v>Odyssey Homme (White Edition)</v>
+        <v>Musk Pina Colada Gulf Orchid</v>
       </c>
       <c r="B598" t="str">
         <v/>
       </c>
       <c r="C598" t="str">
         <v/>
       </c>
       <c r="D598">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="E598">
-        <v>86.4</v>
+        <v>74</v>
       </c>
       <c r="F598">
-        <v>3.8</v>
+        <v>1</v>
       </c>
       <c r="G598">
-        <v>77</v>
+        <v>59</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="str">
-        <v>Odyssey Homme Armaf</v>
+        <v>Musk Pistachio Ithra Dubai</v>
       </c>
       <c r="B599" t="str">
         <v/>
       </c>
       <c r="C599" t="str">
         <v/>
       </c>
       <c r="D599">
-        <v>77</v>
+        <v>38.5</v>
       </c>
       <c r="E599">
-        <v>95.8</v>
+        <v>54.7</v>
       </c>
       <c r="F599">
-        <v>1.5</v>
+        <v>28.8</v>
       </c>
       <c r="G599">
-        <v>77</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="str">
-        <v>Odyssey Limoni</v>
+        <v>Musk Pomegranate Ithra Dubai</v>
       </c>
       <c r="B600" t="str">
         <v/>
       </c>
       <c r="C600" t="str">
         <v/>
       </c>
       <c r="D600">
-        <v>82.5</v>
+        <v>38.5</v>
       </c>
       <c r="E600">
-        <v>92.5</v>
+        <v>54.7</v>
       </c>
       <c r="F600">
-        <v>8.1</v>
+        <v>1.8</v>
       </c>
       <c r="G600">
-        <v>82.5</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="str">
-        <v>Odyssey Mandarin Sky</v>
+        <v>Musk Powder 10ml+oil</v>
       </c>
       <c r="B601" t="str">
         <v/>
       </c>
       <c r="C601" t="str">
         <v/>
       </c>
       <c r="D601">
-        <v>82.5</v>
+        <v>43</v>
       </c>
       <c r="E601">
-        <v>92.85</v>
+        <v>52.6</v>
       </c>
       <c r="F601">
-        <v>15.5</v>
+        <v>0</v>
       </c>
       <c r="G601">
-        <v>82.5</v>
+        <v>43</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="str">
-        <v>Odyssey Mega</v>
+        <v>Musk Special 75ML</v>
       </c>
       <c r="B602" t="str">
         <v/>
       </c>
       <c r="C602" t="str">
         <v/>
       </c>
       <c r="D602">
-        <v>82.5</v>
+        <v>57.5</v>
       </c>
       <c r="E602">
-        <v>92.5</v>
+        <v>96.42</v>
       </c>
       <c r="F602">
-        <v>14.6</v>
+        <v>10.864</v>
       </c>
       <c r="G602">
-        <v>82.5</v>
+        <v>57.5</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="str">
-        <v>Old Fashioned</v>
+        <v>Musk and Roses Ahmed</v>
       </c>
       <c r="B603" t="str">
         <v/>
       </c>
       <c r="C603" t="str">
         <v/>
       </c>
       <c r="D603">
-        <v>75.77</v>
+        <v>114</v>
       </c>
       <c r="E603">
-        <v>100</v>
+        <v>121.42</v>
       </c>
       <c r="F603">
-        <v>5.4</v>
+        <v>18.92</v>
       </c>
       <c r="G603">
-        <v>75.77</v>
+        <v>114</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="str">
-        <v>One and only 15ml</v>
+        <v>Muzn Ahmed Al Maghribi</v>
       </c>
       <c r="B604" t="str">
         <v/>
       </c>
       <c r="C604" t="str">
         <v/>
       </c>
       <c r="D604">
-        <v>60.43</v>
+        <v>79.25</v>
       </c>
       <c r="E604">
-        <v>66.9</v>
+        <v>92.31</v>
       </c>
       <c r="F604">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G604">
-        <v>60.43</v>
+        <v>79.25</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="str">
-        <v>Onyx Gold Khadlaj</v>
+        <v>Mysterious Tahara Gulf Orchid</v>
       </c>
       <c r="B605" t="str">
         <v/>
       </c>
       <c r="C605" t="str">
         <v/>
       </c>
       <c r="D605">
-        <v>87</v>
+        <v>58</v>
       </c>
       <c r="E605">
-        <v>104.05</v>
+        <v>64.66</v>
       </c>
       <c r="F605">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G605">
-        <v>87</v>
+        <v>58</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="str">
-        <v>Onyx Silver</v>
+        <v>Mystique Bouquet</v>
       </c>
       <c r="B606" t="str">
         <v/>
       </c>
       <c r="C606" t="str">
         <v/>
       </c>
       <c r="D606">
-        <v>69</v>
+        <v>118</v>
       </c>
       <c r="E606">
-        <v>90.34</v>
+        <v>113</v>
       </c>
       <c r="F606">
-        <v>36.1</v>
+        <v>9.995</v>
       </c>
       <c r="G606">
-        <v>69</v>
+        <v>118</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="str">
-        <v>Opulence Of Dubai</v>
+        <v>Nabtieh French Avenue</v>
       </c>
       <c r="B607" t="str">
         <v/>
       </c>
       <c r="C607" t="str">
         <v/>
       </c>
       <c r="D607">
-        <v>186.2</v>
+        <v>113.8</v>
       </c>
       <c r="E607">
-        <v>263</v>
+        <v>142.76</v>
       </c>
       <c r="F607">
-        <v>2.4</v>
+        <v>14.889</v>
       </c>
       <c r="G607">
-        <v>186.2</v>
+        <v>98.0007</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="str">
-        <v>Opulent Dubai Lattafa</v>
+        <v>Nafais Magrib Khadlaj</v>
       </c>
       <c r="B608" t="str">
         <v/>
       </c>
       <c r="C608" t="str">
         <v/>
       </c>
       <c r="D608">
-        <v>40.5</v>
+        <v>56.52</v>
       </c>
       <c r="E608">
-        <v>53.5</v>
+        <v>91</v>
       </c>
       <c r="F608">
-        <v>12.8</v>
+        <v>13.6</v>
       </c>
       <c r="G608">
-        <v>40.5</v>
+        <v>56.52</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="str">
-        <v>Oravea</v>
+        <v>Naseem Gulf Orchid</v>
       </c>
       <c r="B609" t="str">
         <v/>
       </c>
       <c r="C609" t="str">
         <v/>
       </c>
       <c r="D609">
-        <v>63</v>
+        <v>0</v>
       </c>
       <c r="E609">
-        <v>76.76</v>
+        <v>1</v>
       </c>
       <c r="F609">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="G609">
-        <v>63</v>
+        <v>43.88</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="str">
-        <v>Orchid Valley Laverne</v>
+        <v>Nautica Voyage</v>
       </c>
       <c r="B610" t="str">
         <v/>
       </c>
       <c r="C610" t="str">
         <v/>
       </c>
       <c r="D610">
-        <v>100</v>
+        <v>69</v>
       </c>
       <c r="E610">
-        <v>206</v>
+        <v>85.7</v>
       </c>
       <c r="F610">
-        <v>11.6</v>
+        <v>6.6</v>
       </c>
       <c r="G610">
-        <v>100</v>
+        <v>69</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="str">
-        <v>Oscar Zimaya</v>
+        <v>Nebras Elixir</v>
       </c>
       <c r="B611" t="str">
         <v/>
       </c>
       <c r="C611" t="str">
         <v/>
       </c>
       <c r="D611">
-        <v>55.05</v>
+        <v>81</v>
       </c>
       <c r="E611">
-        <v>77</v>
+        <v>119.8</v>
       </c>
       <c r="F611">
-        <v>6.1</v>
+        <v>7.5</v>
       </c>
       <c r="G611">
-        <v>55.05</v>
+        <v>81</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="str">
-        <v>Osma Amber S</v>
+        <v>Nebras Lattafa</v>
       </c>
       <c r="B612" t="str">
         <v/>
       </c>
       <c r="C612" t="str">
         <v/>
       </c>
       <c r="D612">
-        <v>79.86</v>
+        <v>80</v>
       </c>
       <c r="E612">
-        <v>129.31</v>
+        <v>87.7</v>
       </c>
       <c r="F612">
-        <v>5.6</v>
+        <v>0</v>
       </c>
       <c r="G612">
-        <v>79.86</v>
+        <v>80</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="str">
-        <v>Osma Ambry A</v>
+        <v>Nectare Extradose</v>
       </c>
       <c r="B613" t="str">
         <v/>
       </c>
       <c r="C613" t="str">
         <v/>
       </c>
       <c r="D613">
-        <v>79.86</v>
+        <v>87</v>
       </c>
       <c r="E613">
-        <v>129.31</v>
+        <v>100</v>
       </c>
       <c r="F613">
-        <v>2.87</v>
+        <v>13.116</v>
       </c>
       <c r="G613">
-        <v>79.86</v>
+        <v>94.3245</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="str">
-        <v>Osma Noir</v>
+        <v>Niswah</v>
       </c>
       <c r="B614" t="str">
         <v/>
       </c>
       <c r="C614" t="str">
         <v/>
       </c>
       <c r="D614">
-        <v>82</v>
+        <v>118.56</v>
       </c>
       <c r="E614">
-        <v>0</v>
+        <v>148.28</v>
       </c>
       <c r="F614">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G614">
-        <v>82</v>
+        <v>118.56</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="str">
-        <v>Osma Rosa</v>
+        <v>Nitro Red Dumont Paris</v>
       </c>
       <c r="B615" t="str">
         <v/>
       </c>
       <c r="C615" t="str">
         <v/>
       </c>
       <c r="D615">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="E615">
-        <v>126.44</v>
+        <v>107</v>
       </c>
       <c r="F615">
-        <v>1.73</v>
+        <v>4.4</v>
       </c>
       <c r="G615">
-        <v>82</v>
+        <v>70</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="str">
-        <v>Osma Rouge</v>
+        <v>Noble Assaf</v>
       </c>
       <c r="B616" t="str">
         <v/>
       </c>
       <c r="C616" t="str">
         <v/>
       </c>
       <c r="D616">
-        <v>82</v>
+        <v>111.5</v>
       </c>
       <c r="E616">
-        <v>134.48</v>
+        <v>160</v>
       </c>
       <c r="F616">
-        <v>2.7</v>
+        <v>5.4</v>
       </c>
       <c r="G616">
-        <v>82</v>
+        <v>111.5</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="str">
-        <v>Osma Verda</v>
+        <v>Noir DArabie</v>
       </c>
       <c r="B617" t="str">
         <v/>
       </c>
       <c r="C617" t="str">
         <v/>
       </c>
       <c r="D617">
-        <v>79.86</v>
+        <v>36.5</v>
       </c>
       <c r="E617">
-        <v>129.31</v>
+        <v>50</v>
       </c>
       <c r="F617">
-        <v>2.73</v>
+        <v>5.5</v>
       </c>
       <c r="G617">
-        <v>79.86</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="str">
-        <v>Osma White F</v>
+        <v>Noire Absolu Arabiyat Prestige</v>
       </c>
       <c r="B618" t="str">
         <v/>
       </c>
       <c r="C618" t="str">
         <v/>
       </c>
       <c r="D618">
-        <v>82</v>
+        <v>85.53</v>
       </c>
       <c r="E618">
-        <v>129.31</v>
+        <v>114</v>
       </c>
       <c r="F618">
-        <v>3.73</v>
+        <v>0.5</v>
       </c>
       <c r="G618">
-        <v>82</v>
+        <v>85.53</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="str">
-        <v>Osma Woody S</v>
+        <v>Noire Arabiyat Prestige</v>
       </c>
       <c r="B619" t="str">
         <v/>
       </c>
       <c r="C619" t="str">
         <v/>
       </c>
       <c r="D619">
-        <v>79.86</v>
+        <v>85.53</v>
       </c>
       <c r="E619">
-        <v>129.31</v>
+        <v>103.7</v>
       </c>
       <c r="F619">
-        <v>2.87</v>
+        <v>2</v>
       </c>
       <c r="G619">
-        <v>79.86</v>
+        <v>85.53</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="str">
-        <v>Oud 07 Swiss Arabian</v>
+        <v>Nomad French Avenue</v>
       </c>
       <c r="B620" t="str">
         <v/>
       </c>
       <c r="C620" t="str">
         <v/>
       </c>
       <c r="D620">
-        <v>137</v>
+        <v>103.57</v>
       </c>
       <c r="E620">
-        <v>227.59</v>
+        <v>120</v>
       </c>
       <c r="F620">
-        <v>4</v>
+        <v>2.4</v>
       </c>
       <c r="G620">
-        <v>137</v>
+        <v>103.57</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="str">
-        <v>Oud Lavender</v>
+        <v>Northstag Quatre IV</v>
       </c>
       <c r="B621" t="str">
         <v/>
       </c>
       <c r="C621" t="str">
         <v/>
       </c>
       <c r="D621">
-        <v>127.5</v>
+        <v>82.12</v>
       </c>
       <c r="E621">
-        <v>141</v>
+        <v>88</v>
       </c>
       <c r="F621">
-        <v>14</v>
+        <v>1.4</v>
       </c>
       <c r="G621">
-        <v>127.5</v>
+        <v>82.12</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="str">
-        <v>Oud Pour Klassik</v>
+        <v>Noted Iven</v>
       </c>
       <c r="B622" t="str">
         <v/>
       </c>
       <c r="C622" t="str">
         <v/>
       </c>
       <c r="D622">
-        <v>88.6</v>
+        <v>0</v>
       </c>
       <c r="E622">
-        <v>131</v>
+        <v>214</v>
       </c>
       <c r="F622">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="G622">
-        <v>88.6</v>
+        <v>128.6</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="str">
-        <v>Oud and Roses Ahmed</v>
+        <v>Notes Jazz</v>
       </c>
       <c r="B623" t="str">
         <v/>
       </c>
       <c r="C623" t="str">
         <v/>
       </c>
       <c r="D623">
-        <v>137.1</v>
+        <v>61</v>
       </c>
       <c r="E623">
-        <v>141</v>
+        <v>95.78</v>
       </c>
       <c r="F623">
-        <v>5.83</v>
+        <v>1.8</v>
       </c>
       <c r="G623">
-        <v>137.1</v>
+        <v>61</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="str">
-        <v>Oud and Roses Gel</v>
+        <v>Notorious Paris Corner</v>
       </c>
       <c r="B624" t="str">
         <v/>
       </c>
       <c r="C624" t="str">
         <v/>
       </c>
       <c r="D624">
-        <v>26.16</v>
+        <v>33</v>
       </c>
       <c r="E624">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="F624">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="G624">
-        <v>26.16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="str">
-        <v>Oudi</v>
+        <v>Nude Coral Diamond 150ml</v>
       </c>
       <c r="B625" t="str">
         <v/>
       </c>
       <c r="C625" t="str">
         <v/>
       </c>
       <c r="D625">
-        <v>33.5</v>
+        <v>96</v>
       </c>
       <c r="E625">
-        <v>45.77</v>
+        <v>126</v>
       </c>
       <c r="F625">
-        <v>4.6</v>
+        <v>9.07</v>
       </c>
       <c r="G625">
-        <v>33.5</v>
+        <v>84.8231</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="str">
-        <v>Panache Angel Dust</v>
+        <v>Nuha Bon Bon</v>
       </c>
       <c r="B626" t="str">
         <v/>
       </c>
       <c r="C626" t="str">
         <v/>
       </c>
       <c r="D626">
-        <v>88.5</v>
+        <v>48.25</v>
       </c>
       <c r="E626">
-        <v>117.69</v>
+        <v>61</v>
       </c>
       <c r="F626">
-        <v>44</v>
+        <v>6.06</v>
       </c>
       <c r="G626">
-        <v>88.5</v>
+        <v>48.25</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="str">
-        <v>Paseo De Captive</v>
+        <v>Nuke 2.0 Fragrance World</v>
       </c>
       <c r="B627" t="str">
         <v/>
       </c>
       <c r="C627" t="str">
         <v/>
       </c>
       <c r="D627">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E627">
-        <v>48.5</v>
+        <v>57.47</v>
       </c>
       <c r="F627">
-        <v>1</v>
+        <v>29.4</v>
       </c>
       <c r="G627">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="str">
-        <v>Peace Iven</v>
+        <v>Nyla Sherbet</v>
       </c>
       <c r="B628" t="str">
         <v/>
       </c>
       <c r="C628" t="str">
         <v/>
       </c>
       <c r="D628">
-        <v>122.25</v>
+        <v>58</v>
       </c>
       <c r="E628">
-        <v>189</v>
+        <v>83.64</v>
       </c>
       <c r="F628">
-        <v>25.5</v>
+        <v>3.665</v>
       </c>
       <c r="G628">
-        <v>122.25</v>
+        <v>58</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="str">
-        <v>Peach Velvet Khadlaj</v>
+        <v>ODYSSEY DUBAI CHOCOLATE</v>
       </c>
       <c r="B629" t="str">
         <v/>
       </c>
       <c r="C629" t="str">
         <v/>
       </c>
       <c r="D629">
-        <v>73</v>
+        <v>82.5</v>
       </c>
       <c r="E629">
-        <v>103</v>
+        <v>0</v>
       </c>
       <c r="F629">
-        <v>7.5</v>
+        <v>7</v>
       </c>
       <c r="G629">
-        <v>73</v>
+        <v>82.5</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="str">
-        <v>Pecan Butter Cookie</v>
+        <v>ODYSSEY EAU DE MONTAGNE</v>
       </c>
       <c r="B630" t="str">
         <v/>
       </c>
       <c r="C630" t="str">
         <v/>
       </c>
       <c r="D630">
-        <v>56.54</v>
+        <v>82.5</v>
       </c>
       <c r="E630">
-        <v>80</v>
+        <v>106.38</v>
       </c>
       <c r="F630">
-        <v>3.5</v>
+        <v>6.8</v>
       </c>
       <c r="G630">
-        <v>56.54</v>
+        <v>82.5</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="str">
-        <v>Perfumed Incense Agarwood oud al oud</v>
+        <v>ODYSSEY MANDARIN SKY ELIXIR</v>
       </c>
       <c r="B631" t="str">
         <v/>
       </c>
       <c r="C631" t="str">
         <v/>
       </c>
       <c r="D631">
-        <v>16.5</v>
+        <v>82.5</v>
       </c>
       <c r="E631">
-        <v>30.1</v>
+        <v>103.28</v>
       </c>
       <c r="F631">
-        <v>3</v>
+        <v>11.1</v>
       </c>
       <c r="G631">
-        <v>16.5</v>
+        <v>82.5</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="str">
-        <v>Pieces sha7n</v>
+        <v>ODYSSEY MARSHMALLOW</v>
       </c>
       <c r="B632" t="str">
         <v/>
       </c>
       <c r="C632" t="str">
         <v/>
       </c>
       <c r="D632">
-        <v>0</v>
+        <v>82.5</v>
       </c>
       <c r="E632">
         <v>0</v>
       </c>
       <c r="F632">
-        <v>138</v>
+        <v>6.7</v>
       </c>
       <c r="G632">
-        <v>0</v>
+        <v>82.5</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="str">
-        <v>Pink Diamond Sakura Ibrahim Al Qurashi 150ml</v>
+        <v>ODYSSEY SPECTRA RAINBOW EDITION</v>
       </c>
       <c r="B633" t="str">
         <v/>
       </c>
       <c r="C633" t="str">
         <v/>
       </c>
       <c r="D633">
-        <v>92.7</v>
+        <v>82.5</v>
       </c>
       <c r="E633">
-        <v>142</v>
+        <v>106.38</v>
       </c>
       <c r="F633">
-        <v>21.27</v>
+        <v>6.8</v>
       </c>
       <c r="G633">
-        <v>92.7</v>
+        <v>82.5</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="str">
-        <v>Pink Lady Assaf 200ml</v>
+        <v>ODYSSEY SPRAY AOUD</v>
       </c>
       <c r="B634" t="str">
         <v/>
       </c>
       <c r="C634" t="str">
         <v/>
       </c>
       <c r="D634">
-        <v>116</v>
+        <v>6.5</v>
       </c>
       <c r="E634">
-        <v>139</v>
+        <v>8.87</v>
       </c>
       <c r="F634">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="G634">
-        <v>116</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="str">
-        <v>Pinkling</v>
+        <v>ODYSSEY SPRAY AQUA</v>
       </c>
       <c r="B635" t="str">
         <v/>
       </c>
       <c r="C635" t="str">
         <v/>
       </c>
       <c r="D635">
-        <v>58</v>
+        <v>6.5</v>
       </c>
       <c r="E635">
-        <v>77.39</v>
+        <v>8.62</v>
       </c>
       <c r="F635">
-        <v>12.4</v>
+        <v>2</v>
       </c>
       <c r="G635">
-        <v>58</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="str">
-        <v>Pinnace French Avenue</v>
+        <v>ODYSSEY SPRAY BLACK FOREST</v>
       </c>
       <c r="B636" t="str">
         <v/>
       </c>
       <c r="C636" t="str">
         <v/>
       </c>
       <c r="D636">
-        <v>95</v>
+        <v>6.5</v>
       </c>
       <c r="E636">
-        <v>125</v>
+        <v>8.62</v>
       </c>
       <c r="F636">
-        <v>8.1</v>
+        <v>7</v>
       </c>
       <c r="G636">
-        <v>95</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="str">
-        <v>Pinnace Noir French Avenue</v>
+        <v>ODYSSEY SPRAY BLACK REVOLUTION</v>
       </c>
       <c r="B637" t="str">
         <v/>
       </c>
       <c r="C637" t="str">
         <v/>
       </c>
       <c r="D637">
-        <v>100.5</v>
+        <v>6.5</v>
       </c>
       <c r="E637">
-        <v>118.5</v>
+        <v>8.62</v>
       </c>
       <c r="F637">
-        <v>0.6</v>
+        <v>8</v>
       </c>
       <c r="G637">
-        <v>100.5</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="str">
-        <v>Player Laverne</v>
+        <v>ODYSSEY SPRAY DUBAI CHOCOLATE</v>
       </c>
       <c r="B638" t="str">
         <v/>
       </c>
       <c r="C638" t="str">
         <v/>
       </c>
       <c r="D638">
-        <v>106.9</v>
+        <v>6.5</v>
       </c>
       <c r="E638">
-        <v>85.11</v>
+        <v>0</v>
       </c>
       <c r="F638">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="G638">
-        <v>106.9</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="str">
-        <v>Plum Liquor</v>
+        <v>ODYSSEY SPRAY EAU DE MONTAGNE</v>
       </c>
       <c r="B639" t="str">
         <v/>
       </c>
       <c r="C639" t="str">
         <v/>
       </c>
       <c r="D639">
-        <v>47</v>
+        <v>6.5</v>
       </c>
       <c r="E639">
-        <v>58.8</v>
+        <v>8.62</v>
       </c>
       <c r="F639">
-        <v>7.2</v>
+        <v>3</v>
       </c>
       <c r="G639">
-        <v>47</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="str">
-        <v>Pomegranate musk Gulf Orchid</v>
+        <v>ODYSSEY SPRAY GO MANGO</v>
       </c>
       <c r="B640" t="str">
         <v/>
       </c>
       <c r="C640" t="str">
         <v/>
       </c>
       <c r="D640">
-        <v>49.07</v>
+        <v>6.5</v>
       </c>
       <c r="E640">
-        <v>76.3</v>
+        <v>8.62</v>
       </c>
       <c r="F640">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="G640">
-        <v>49.07</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="str">
-        <v>Powder Musk 75ml Ibrahim Al Qurashi</v>
+        <v>ODYSSEY SPRAY HOMME BLACK</v>
       </c>
       <c r="B641" t="str">
         <v/>
       </c>
       <c r="C641" t="str">
         <v/>
       </c>
       <c r="D641">
-        <v>61.5</v>
+        <v>6.5</v>
       </c>
       <c r="E641">
-        <v>103.5</v>
+        <v>8.87</v>
       </c>
       <c r="F641">
-        <v>11.93</v>
+        <v>3</v>
       </c>
       <c r="G641">
-        <v>61.5</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="str">
-        <v>Private 2December</v>
+        <v>ODYSSEY SPRAY HOMME WHITE EDITION</v>
       </c>
       <c r="B642" t="str">
         <v/>
       </c>
       <c r="C642" t="str">
         <v/>
       </c>
       <c r="D642">
-        <v>71.25</v>
+        <v>6.5</v>
       </c>
       <c r="E642">
-        <v>111.5</v>
+        <v>8.87</v>
       </c>
       <c r="F642">
-        <v>2.7</v>
+        <v>10</v>
       </c>
       <c r="G642">
-        <v>71.25</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="str">
-        <v>Private 2December 15ML</v>
+        <v>ODYSSEY SPRAY LIMONI</v>
       </c>
       <c r="B643" t="str">
         <v/>
       </c>
       <c r="C643" t="str">
         <v/>
       </c>
       <c r="D643">
-        <v>21.5</v>
+        <v>6.5</v>
       </c>
       <c r="E643">
-        <v>28.6</v>
+        <v>8.62</v>
       </c>
       <c r="F643">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G643">
-        <v>21.5</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="str">
-        <v>Private Blend Musk Ice</v>
+        <v>ODYSSEY SPRAY MANDARIN SKY</v>
       </c>
       <c r="B644" t="str">
         <v/>
       </c>
       <c r="C644" t="str">
         <v/>
       </c>
       <c r="D644">
-        <v>79</v>
+        <v>6.5</v>
       </c>
       <c r="E644">
-        <v>106.3</v>
+        <v>0</v>
       </c>
       <c r="F644">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G644">
-        <v>79</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="str">
-        <v>Prodigy Noir Paris Corner</v>
+        <v>ODYSSEY SPRAY MANDARIN SKY ELIXIR</v>
       </c>
       <c r="B645" t="str">
         <v/>
       </c>
       <c r="C645" t="str">
         <v/>
       </c>
       <c r="D645">
-        <v>78.5</v>
+        <v>6.5</v>
       </c>
       <c r="E645">
-        <v>94</v>
+        <v>8.62</v>
       </c>
       <c r="F645">
-        <v>0.5</v>
+        <v>17</v>
       </c>
       <c r="G645">
-        <v>78.5</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="str">
-        <v>Proud Of You Intense</v>
+        <v>ODYSSEY SPRAY MARSHMALLOW</v>
       </c>
       <c r="B646" t="str">
         <v/>
       </c>
       <c r="C646" t="str">
         <v/>
       </c>
       <c r="D646">
-        <v>36</v>
+        <v>6.5</v>
       </c>
       <c r="E646">
-        <v>57.47</v>
+        <v>8.62</v>
       </c>
       <c r="F646">
-        <v>1.6</v>
+        <v>2</v>
       </c>
       <c r="G646">
-        <v>36</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="str">
-        <v>Proud Of You Tobacco</v>
+        <v>ODYSSEY SPRAY SPECTRA RAINBOW</v>
       </c>
       <c r="B647" t="str">
         <v/>
       </c>
       <c r="C647" t="str">
         <v/>
       </c>
       <c r="D647">
-        <v>36</v>
+        <v>6.5</v>
       </c>
       <c r="E647">
-        <v>47.74</v>
+        <v>8.62</v>
       </c>
       <c r="F647">
-        <v>6.7</v>
+        <v>5</v>
       </c>
       <c r="G647">
-        <v>36</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="str">
-        <v>Provence Dor</v>
+        <v>ODYSSEY SPRAY TOFFEE COFFEE</v>
       </c>
       <c r="B648" t="str">
         <v/>
       </c>
       <c r="C648" t="str">
         <v/>
       </c>
       <c r="D648">
-        <v>58.65</v>
+        <v>6.5</v>
       </c>
       <c r="E648">
-        <v>92.31</v>
+        <v>8.62</v>
       </c>
       <c r="F648">
-        <v>5.4</v>
+        <v>4</v>
       </c>
       <c r="G648">
-        <v>58.65</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="str">
-        <v>Punto Alexandria</v>
+        <v>ODYSSEY SPRAY TYRANT</v>
       </c>
       <c r="B649" t="str">
         <v/>
       </c>
       <c r="C649" t="str">
         <v/>
       </c>
       <c r="D649">
-        <v>69.54</v>
+        <v>6.5</v>
       </c>
       <c r="E649">
-        <v>101.17</v>
+        <v>8.62</v>
       </c>
       <c r="F649">
-        <v>9.4</v>
+        <v>9</v>
       </c>
       <c r="G649">
-        <v>69.54</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="str">
-        <v>Punto Monte</v>
+        <v>ODYSSEY Spray  MEGA</v>
       </c>
       <c r="B650" t="str">
         <v/>
       </c>
       <c r="C650" t="str">
         <v/>
       </c>
       <c r="D650">
-        <v>77.7</v>
+        <v>6.5</v>
       </c>
       <c r="E650">
-        <v>116.7</v>
+        <v>8.87</v>
       </c>
       <c r="F650">
-        <v>8.5</v>
+        <v>17</v>
       </c>
       <c r="G650">
-        <v>77.7</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="str">
-        <v>Pure Crystal</v>
+        <v>ODYSSEY Spray Bahamas</v>
       </c>
       <c r="B651" t="str">
         <v/>
       </c>
       <c r="C651" t="str">
         <v/>
       </c>
       <c r="D651">
-        <v>92</v>
+        <v>6.5</v>
       </c>
       <c r="E651">
-        <v>114.17</v>
+        <v>8.62</v>
       </c>
       <c r="F651">
-        <v>7.2</v>
+        <v>15</v>
       </c>
       <c r="G651">
-        <v>92</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="str">
-        <v>Purple Heart Diamond</v>
+        <v>ODYSSEY TOFFEE COFFEE</v>
       </c>
       <c r="B652" t="str">
         <v/>
       </c>
       <c r="C652" t="str">
         <v/>
       </c>
       <c r="D652">
-        <v>105</v>
+        <v>82.5</v>
       </c>
       <c r="E652">
-        <v>146.4</v>
+        <v>0</v>
       </c>
       <c r="F652">
-        <v>1</v>
+        <v>6.9</v>
       </c>
       <c r="G652">
-        <v>105</v>
+        <v>82.5</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="str">
-        <v>Purple Heart Diamond 150ml</v>
+        <v>ODYSSEY TYRANT</v>
       </c>
       <c r="B653" t="str">
         <v/>
       </c>
       <c r="C653" t="str">
         <v/>
       </c>
       <c r="D653">
-        <v>92.7</v>
+        <v>82.5</v>
       </c>
       <c r="E653">
-        <v>154</v>
+        <v>106.38</v>
       </c>
       <c r="F653">
-        <v>11.75</v>
+        <v>6.9</v>
       </c>
       <c r="G653">
-        <v>92.7</v>
+        <v>82.5</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="str">
-        <v>Qahwa Fragrance World</v>
+        <v>Obsidian French Avenue</v>
       </c>
       <c r="B654" t="str">
         <v/>
       </c>
       <c r="C654" t="str">
         <v/>
       </c>
       <c r="D654">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="E654">
-        <v>85.7</v>
+        <v>146.46</v>
       </c>
       <c r="F654">
-        <v>1.1</v>
+        <v>22.05</v>
       </c>
       <c r="G654">
-        <v>62</v>
+        <v>100</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="str">
-        <v>Qissa Delicious</v>
+        <v>Oceanic Fresh</v>
       </c>
       <c r="B655" t="str">
         <v/>
       </c>
       <c r="C655" t="str">
         <v/>
       </c>
       <c r="D655">
-        <v>37</v>
+        <v>100</v>
       </c>
       <c r="E655">
-        <v>55.76</v>
+        <v>204</v>
       </c>
       <c r="F655">
-        <v>12</v>
+        <v>0.8</v>
       </c>
       <c r="G655">
-        <v>37</v>
+        <v>100</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="str">
-        <v>Qissa Gala</v>
+        <v>Odyssey Artisto</v>
       </c>
       <c r="B656" t="str">
         <v/>
       </c>
       <c r="C656" t="str">
         <v/>
       </c>
       <c r="D656">
-        <v>39</v>
+        <v>82.5</v>
       </c>
       <c r="E656">
-        <v>72.7</v>
+        <v>94.83</v>
       </c>
       <c r="F656">
-        <v>12</v>
+        <v>5.9</v>
       </c>
       <c r="G656">
-        <v>39</v>
+        <v>82.5</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="str">
-        <v>Queen rose laverne</v>
+        <v>Odyssey Candee</v>
       </c>
       <c r="B657" t="str">
         <v/>
       </c>
       <c r="C657" t="str">
         <v/>
       </c>
       <c r="D657">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="E657">
-        <v>157</v>
+        <v>11.11</v>
       </c>
       <c r="F657">
-        <v>3.45</v>
+        <v>5.4</v>
       </c>
       <c r="G657">
-        <v>93</v>
+        <v>77</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="str">
-        <v>Qurashi Blend 30ml</v>
+        <v>Odyssey Go Mango</v>
       </c>
       <c r="B658" t="str">
         <v/>
       </c>
       <c r="C658" t="str">
         <v/>
       </c>
       <c r="D658">
-        <v>69</v>
+        <v>82.5</v>
       </c>
       <c r="E658">
-        <v>165.5</v>
+        <v>94.83</v>
       </c>
       <c r="F658">
-        <v>4</v>
+        <v>12.5</v>
       </c>
       <c r="G658">
-        <v>69</v>
+        <v>82.5</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="str">
-        <v>Qurashi Blend 90ml</v>
+        <v>Odyssey Homme (White Edition)</v>
       </c>
       <c r="B659" t="str">
         <v/>
       </c>
       <c r="C659" t="str">
         <v/>
       </c>
       <c r="D659">
-        <v>412.5</v>
+        <v>77</v>
       </c>
       <c r="E659">
-        <v>459.9</v>
+        <v>86.4</v>
       </c>
       <c r="F659">
-        <v>2</v>
+        <v>3.8</v>
       </c>
       <c r="G659">
-        <v>412.5</v>
+        <v>77</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="str">
-        <v>Raad Matin Martin</v>
+        <v>Odyssey Homme Armaf</v>
       </c>
       <c r="B660" t="str">
         <v/>
       </c>
       <c r="C660" t="str">
         <v/>
       </c>
       <c r="D660">
-        <v>151.8</v>
+        <v>77</v>
       </c>
       <c r="E660">
-        <v>175.44</v>
+        <v>95.8</v>
       </c>
       <c r="F660">
-        <v>5.9</v>
+        <v>1.5</v>
       </c>
       <c r="G660">
-        <v>151.8</v>
+        <v>77</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="str">
-        <v>Raed Absolu</v>
+        <v>Odyssey Limoni</v>
       </c>
       <c r="B661" t="str">
         <v/>
       </c>
       <c r="C661" t="str">
         <v/>
       </c>
       <c r="D661">
-        <v>55.5</v>
+        <v>82.5</v>
       </c>
       <c r="E661">
-        <v>88.65</v>
+        <v>92.5</v>
       </c>
       <c r="F661">
-        <v>24</v>
+        <v>7.5</v>
       </c>
       <c r="G661">
-        <v>55.5</v>
+        <v>82.5</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="str">
-        <v>Ramad Earthy</v>
+        <v>Odyssey Mandarin Sky</v>
       </c>
       <c r="B662" t="str">
         <v/>
       </c>
       <c r="C662" t="str">
         <v/>
       </c>
       <c r="D662">
-        <v>101</v>
+        <v>82.5</v>
       </c>
       <c r="E662">
-        <v>135.93</v>
+        <v>92.85</v>
       </c>
       <c r="F662">
-        <v>33.8</v>
+        <v>14.9</v>
       </c>
       <c r="G662">
-        <v>101</v>
+        <v>82.5</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="str">
-        <v>Ramad Oriental</v>
+        <v>Odyssey Mega</v>
       </c>
       <c r="B663" t="str">
         <v/>
       </c>
       <c r="C663" t="str">
         <v/>
       </c>
       <c r="D663">
-        <v>96.15</v>
+        <v>82.5</v>
       </c>
       <c r="E663">
-        <v>108.97</v>
+        <v>92.5</v>
       </c>
       <c r="F663">
-        <v>2.3</v>
+        <v>10.2</v>
       </c>
       <c r="G663">
-        <v>96.15</v>
+        <v>82.5</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="str">
-        <v>Rannat Khilkhal 30ml</v>
+        <v>Old Fashioned</v>
       </c>
       <c r="B664" t="str">
         <v/>
       </c>
       <c r="C664" t="str">
         <v/>
       </c>
       <c r="D664">
-        <v>59</v>
+        <v>75.77</v>
       </c>
       <c r="E664">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="F664">
-        <v>6</v>
+        <v>5.3</v>
       </c>
       <c r="G664">
-        <v>59</v>
+        <v>75.77</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="str">
-        <v>Rare Reef Afnan</v>
+        <v>Only Blue</v>
       </c>
       <c r="B665" t="str">
         <v/>
       </c>
       <c r="C665" t="str">
         <v/>
       </c>
       <c r="D665">
-        <v>101</v>
+        <v>0</v>
       </c>
       <c r="E665">
-        <v>126</v>
+        <v>1</v>
       </c>
       <c r="F665">
-        <v>38.5</v>
+        <v>2</v>
       </c>
       <c r="G665">
-        <v>101</v>
+        <v>125.87</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="str">
-        <v>Raspberry Musk 75ml Ibrahim Al Qurashi</v>
+        <v>Only Green</v>
       </c>
       <c r="B666" t="str">
         <v/>
       </c>
       <c r="C666" t="str">
         <v/>
       </c>
       <c r="D666">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="E666">
-        <v>125</v>
+        <v>1</v>
       </c>
       <c r="F666">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="G666">
-        <v>71</v>
+        <v>125.87</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="str">
-        <v>Raspberry Musk Ghalati</v>
+        <v>Only White</v>
       </c>
       <c r="B667" t="str">
         <v/>
       </c>
       <c r="C667" t="str">
         <v/>
       </c>
       <c r="D667">
-        <v>68.2</v>
+        <v>0</v>
       </c>
       <c r="E667">
-        <v>83.97</v>
+        <v>1</v>
       </c>
       <c r="F667">
         <v>2</v>
       </c>
       <c r="G667">
-        <v>68.2</v>
+        <v>125.87</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="str">
-        <v>Rave Now Pink</v>
+        <v>Onyx Gold Khadlaj</v>
       </c>
       <c r="B668" t="str">
         <v/>
       </c>
       <c r="C668" t="str">
         <v/>
       </c>
       <c r="D668">
-        <v>47</v>
+        <v>87</v>
       </c>
       <c r="E668">
-        <v>55</v>
+        <v>104.05</v>
       </c>
       <c r="F668">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G668">
-        <v>47</v>
+        <v>87</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="str">
-        <v>Ravine Ginger</v>
+        <v>Onyx Silver</v>
       </c>
       <c r="B669" t="str">
         <v/>
       </c>
       <c r="C669" t="str">
         <v/>
       </c>
       <c r="D669">
-        <v>100.35</v>
+        <v>69</v>
       </c>
       <c r="E669">
-        <v>136.23</v>
+        <v>90.34</v>
       </c>
       <c r="F669">
-        <v>1.9</v>
+        <v>30</v>
       </c>
       <c r="G669">
-        <v>100.35</v>
+        <v>69</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="str">
-        <v>Ravine Ice</v>
+        <v>Opulence Of Dubai</v>
       </c>
       <c r="B670" t="str">
         <v/>
       </c>
       <c r="C670" t="str">
         <v/>
       </c>
       <c r="D670">
-        <v>110.72</v>
+        <v>186.2</v>
       </c>
       <c r="E670">
-        <v>143.56</v>
+        <v>263</v>
       </c>
       <c r="F670">
-        <v>4.5</v>
+        <v>1.5</v>
       </c>
       <c r="G670">
-        <v>110.72</v>
+        <v>186.2</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="str">
-        <v>Rayhaan Aquatica</v>
+        <v>Opulent Dubai Lattafa</v>
       </c>
       <c r="B671" t="str">
         <v/>
       </c>
       <c r="C671" t="str">
         <v/>
       </c>
       <c r="D671">
-        <v>61</v>
+        <v>40.5</v>
       </c>
       <c r="E671">
-        <v>100</v>
+        <v>53.5</v>
       </c>
       <c r="F671">
-        <v>1.3</v>
+        <v>3.4</v>
       </c>
       <c r="G671">
-        <v>61</v>
+        <v>40.5</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="str">
-        <v>Rayhaan Azul</v>
+        <v>Oravea</v>
       </c>
       <c r="B672" t="str">
         <v/>
       </c>
       <c r="C672" t="str">
         <v/>
       </c>
       <c r="D672">
-        <v>68.5</v>
+        <v>63</v>
       </c>
       <c r="E672">
-        <v>108.92</v>
+        <v>76.76</v>
       </c>
       <c r="F672">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="G672">
-        <v>68.5</v>
+        <v>69.2091</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="str">
-        <v>Rayhaan Cadiz</v>
+        <v>Orchid Valley Laverne</v>
       </c>
       <c r="B673" t="str">
         <v/>
       </c>
       <c r="C673" t="str">
         <v/>
       </c>
       <c r="D673">
-        <v>56.52</v>
+        <v>100</v>
       </c>
       <c r="E673">
-        <v>91.2</v>
+        <v>206</v>
       </c>
       <c r="F673">
-        <v>15.6</v>
+        <v>10.5</v>
       </c>
       <c r="G673">
-        <v>56.52</v>
+        <v>100</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="str">
-        <v>Rayhaan Corium</v>
+        <v>Oscar Zimaya</v>
       </c>
       <c r="B674" t="str">
         <v/>
       </c>
       <c r="C674" t="str">
         <v/>
       </c>
       <c r="D674">
-        <v>55</v>
+        <v>55.05</v>
       </c>
       <c r="E674">
-        <v>81.18</v>
+        <v>77</v>
       </c>
       <c r="F674">
-        <v>17.7</v>
+        <v>3.9</v>
       </c>
       <c r="G674">
-        <v>55</v>
+        <v>55.05</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="str">
-        <v>Rayhaan Elixir</v>
+        <v>Osma Amber S</v>
       </c>
       <c r="B675" t="str">
         <v/>
       </c>
       <c r="C675" t="str">
         <v/>
       </c>
       <c r="D675">
-        <v>60</v>
+        <v>79.86</v>
       </c>
       <c r="E675">
-        <v>85.9</v>
+        <v>129.31</v>
       </c>
       <c r="F675">
-        <v>6</v>
+        <v>4.337</v>
       </c>
       <c r="G675">
-        <v>60</v>
+        <v>79.86</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="str">
-        <v>Rayhaan Granada</v>
+        <v>Osma Ambry A</v>
       </c>
       <c r="B676" t="str">
         <v/>
       </c>
       <c r="C676" t="str">
         <v/>
       </c>
       <c r="D676">
-        <v>61</v>
+        <v>79.86</v>
       </c>
       <c r="E676">
-        <v>77.5</v>
+        <v>129.31</v>
       </c>
       <c r="F676">
-        <v>17.7</v>
+        <v>2.74</v>
       </c>
       <c r="G676">
-        <v>61</v>
+        <v>79.86</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="str">
-        <v>Rayhaan Italia</v>
+        <v>Osma Noir</v>
       </c>
       <c r="B677" t="str">
         <v/>
       </c>
       <c r="C677" t="str">
         <v/>
       </c>
       <c r="D677">
-        <v>55</v>
+        <v>82</v>
       </c>
       <c r="E677">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="F677">
-        <v>1.5</v>
+        <v>1.8</v>
       </c>
       <c r="G677">
-        <v>55</v>
+        <v>82</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="str">
-        <v>Rayhaan Jungle Vibe</v>
+        <v>Osma Rosa</v>
       </c>
       <c r="B678" t="str">
         <v/>
       </c>
       <c r="C678" t="str">
         <v/>
       </c>
       <c r="D678">
-        <v>55.8</v>
+        <v>82</v>
       </c>
       <c r="E678">
-        <v>70</v>
+        <v>126.44</v>
       </c>
       <c r="F678">
-        <v>10.5</v>
+        <v>0.467</v>
       </c>
       <c r="G678">
-        <v>55.8</v>
+        <v>82</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="str">
-        <v>Rayhaan Kiss</v>
+        <v>Osma Rouge</v>
       </c>
       <c r="B679" t="str">
         <v/>
       </c>
       <c r="C679" t="str">
         <v/>
       </c>
       <c r="D679">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="E679">
-        <v>103.85</v>
+        <v>134.48</v>
       </c>
       <c r="F679">
-        <v>19.4</v>
+        <v>0.5</v>
       </c>
       <c r="G679">
-        <v>60</v>
+        <v>82</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="str">
-        <v>Rayhaan Lion</v>
+        <v>Osma Verda</v>
       </c>
       <c r="B680" t="str">
         <v/>
       </c>
       <c r="C680" t="str">
         <v/>
       </c>
       <c r="D680">
-        <v>60</v>
+        <v>79.86</v>
       </c>
       <c r="E680">
-        <v>92</v>
+        <v>129.31</v>
       </c>
       <c r="F680">
-        <v>4.8</v>
+        <v>1.467</v>
       </c>
       <c r="G680">
-        <v>60</v>
+        <v>79.86</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="str">
-        <v>Rayhaan Nocturno</v>
+        <v>Osma White F</v>
       </c>
       <c r="B681" t="str">
         <v/>
       </c>
       <c r="C681" t="str">
         <v/>
       </c>
       <c r="D681">
-        <v>42.5</v>
+        <v>82</v>
       </c>
       <c r="E681">
-        <v>65.38</v>
+        <v>129.31</v>
       </c>
       <c r="F681">
-        <v>3</v>
+        <v>3.06</v>
       </c>
       <c r="G681">
-        <v>42.5</v>
+        <v>82</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="str">
-        <v>Rayhaan Nocturno Elixir</v>
+        <v>Osma Woody S</v>
       </c>
       <c r="B682" t="str">
         <v/>
       </c>
       <c r="C682" t="str">
         <v/>
       </c>
       <c r="D682">
-        <v>60</v>
+        <v>79.86</v>
       </c>
       <c r="E682">
-        <v>75.86</v>
+        <v>129.31</v>
       </c>
       <c r="F682">
-        <v>14.5</v>
+        <v>2.603</v>
       </c>
       <c r="G682">
-        <v>60</v>
+        <v>79.86</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="str">
-        <v>Rayhaan Obsidian</v>
+        <v>Oud 07 Swiss Arabian</v>
       </c>
       <c r="B683" t="str">
         <v/>
       </c>
       <c r="C683" t="str">
         <v/>
       </c>
       <c r="D683">
-        <v>75.53</v>
+        <v>137</v>
       </c>
       <c r="E683">
-        <v>100</v>
+        <v>227.59</v>
       </c>
       <c r="F683">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G683">
-        <v>75.53</v>
+        <v>137</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="str">
-        <v>Rayhaan Pacific Aloha</v>
+        <v>Oud Bakhur</v>
       </c>
       <c r="B684" t="str">
         <v/>
       </c>
       <c r="C684" t="str">
         <v/>
       </c>
       <c r="D684">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="E684">
-        <v>109.48</v>
+        <v>1</v>
       </c>
       <c r="F684">
-        <v>47</v>
+        <v>6</v>
       </c>
       <c r="G684">
-        <v>68</v>
+        <v>112</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="str">
-        <v>Rayhaan Pacific Aura</v>
+        <v>Oud Lavender</v>
       </c>
       <c r="B685" t="str">
         <v/>
       </c>
       <c r="C685" t="str">
         <v/>
       </c>
       <c r="D685">
-        <v>60</v>
+        <v>127.5</v>
       </c>
       <c r="E685">
-        <v>104.6</v>
+        <v>141</v>
       </c>
       <c r="F685">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="G685">
-        <v>60</v>
+        <v>127.5</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="str">
-        <v>Rayhaan Pharaoh</v>
+        <v>Oud Pour Klassik</v>
       </c>
       <c r="B686" t="str">
         <v/>
       </c>
       <c r="C686" t="str">
         <v/>
       </c>
       <c r="D686">
-        <v>70.54</v>
+        <v>88.6</v>
       </c>
       <c r="E686">
-        <v>75.86</v>
+        <v>131</v>
       </c>
       <c r="F686">
-        <v>20.3</v>
+        <v>0</v>
       </c>
       <c r="G686">
-        <v>70.54</v>
+        <v>88.6</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="str">
-        <v>Rayhaan Seville</v>
+        <v>Oud and Roses Ahmed</v>
       </c>
       <c r="B687" t="str">
         <v/>
       </c>
       <c r="C687" t="str">
         <v/>
       </c>
       <c r="D687">
-        <v>56.52</v>
+        <v>137.1</v>
       </c>
       <c r="E687">
-        <v>65.69</v>
+        <v>141</v>
       </c>
       <c r="F687">
-        <v>16.9</v>
+        <v>1.167</v>
       </c>
       <c r="G687">
-        <v>56.52</v>
+        <v>137.1</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="str">
-        <v>Rayhaan Terra</v>
+        <v>Oud and Roses Gel</v>
       </c>
       <c r="B688" t="str">
         <v/>
       </c>
       <c r="C688" t="str">
         <v/>
       </c>
       <c r="D688">
-        <v>68.15</v>
+        <v>26.16</v>
       </c>
       <c r="E688">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="F688">
-        <v>21.6</v>
+        <v>0</v>
       </c>
       <c r="G688">
-        <v>68.15</v>
+        <v>26.16</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="str">
-        <v>Rayhaan Tonquin Giza</v>
+        <v>Oudi</v>
       </c>
       <c r="B689" t="str">
         <v/>
       </c>
       <c r="C689" t="str">
         <v/>
       </c>
       <c r="D689">
-        <v>61</v>
+        <v>33.5</v>
       </c>
       <c r="E689">
-        <v>76.71</v>
+        <v>45.77</v>
       </c>
       <c r="F689">
-        <v>26.4</v>
+        <v>4.6</v>
       </c>
       <c r="G689">
-        <v>61</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="str">
-        <v>Rayhaan Tropical Vibe</v>
+        <v>Panache Angel Dust</v>
       </c>
       <c r="B690" t="str">
         <v/>
       </c>
       <c r="C690" t="str">
         <v/>
       </c>
       <c r="D690">
-        <v>72.5</v>
+        <v>88.5</v>
       </c>
       <c r="E690">
-        <v>107.29</v>
+        <v>117.69</v>
       </c>
       <c r="F690">
-        <v>23</v>
+        <v>17.4</v>
       </c>
       <c r="G690">
-        <v>72.5</v>
+        <v>88.8503</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="str">
-        <v>Rayhaan Wolf</v>
+        <v>Paseo De Captive</v>
       </c>
       <c r="B691" t="str">
         <v/>
       </c>
       <c r="C691" t="str">
         <v/>
       </c>
       <c r="D691">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="E691">
-        <v>78.75</v>
+        <v>48.5</v>
       </c>
       <c r="F691">
-        <v>18.95</v>
+        <v>0</v>
       </c>
       <c r="G691">
-        <v>66</v>
+        <v>33</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="str">
-        <v>Rebel Enable Assaf</v>
+        <v>Peace Iven</v>
       </c>
       <c r="B692" t="str">
         <v/>
       </c>
       <c r="C692" t="str">
         <v/>
       </c>
       <c r="D692">
-        <v>98</v>
+        <v>122.25</v>
       </c>
       <c r="E692">
-        <v>138.45</v>
+        <v>189</v>
       </c>
       <c r="F692">
-        <v>5</v>
+        <v>2.1</v>
       </c>
       <c r="G692">
-        <v>98</v>
+        <v>122.25</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="str">
-        <v>Red Coral Ibraq</v>
+        <v>Peach Velvet Khadlaj</v>
       </c>
       <c r="B693" t="str">
         <v/>
       </c>
       <c r="C693" t="str">
         <v/>
       </c>
       <c r="D693">
-        <v>86.54</v>
+        <v>73</v>
       </c>
       <c r="E693">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="F693">
-        <v>0.9</v>
+        <v>6.9</v>
       </c>
       <c r="G693">
-        <v>86.54</v>
+        <v>73</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="str">
-        <v>Reef 11</v>
+        <v>Pecan Butter Cookie</v>
       </c>
       <c r="B694" t="str">
         <v/>
       </c>
       <c r="C694" t="str">
         <v/>
       </c>
       <c r="D694">
-        <v>107</v>
+        <v>56.54</v>
       </c>
       <c r="E694">
-        <v>150</v>
+        <v>80</v>
       </c>
       <c r="F694">
-        <v>0.5</v>
+        <v>3.4</v>
       </c>
       <c r="G694">
-        <v>107</v>
+        <v>56.54</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="str">
-        <v>Reef 19</v>
+        <v>Perfumed Incense Agarwood oud al oud</v>
       </c>
       <c r="B695" t="str">
         <v/>
       </c>
       <c r="C695" t="str">
         <v/>
       </c>
       <c r="D695">
-        <v>107</v>
+        <v>16.5</v>
       </c>
       <c r="E695">
-        <v>140</v>
+        <v>30.1</v>
       </c>
       <c r="F695">
-        <v>0.5</v>
+        <v>3</v>
       </c>
       <c r="G695">
-        <v>107</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="str">
-        <v>Reef 33 100ml</v>
+        <v>Pieces sha7n</v>
       </c>
       <c r="B696" t="str">
         <v/>
       </c>
       <c r="C696" t="str">
         <v/>
       </c>
       <c r="D696">
-        <v>102.15</v>
+        <v>0</v>
       </c>
       <c r="E696">
-        <v>150</v>
+        <v>0</v>
       </c>
       <c r="F696">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G696">
-        <v>102.15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="str">
-        <v>Reef 33 White 100ml</v>
+        <v>Pink Diamond Sakura 150ml</v>
       </c>
       <c r="B697" t="str">
         <v/>
       </c>
       <c r="C697" t="str">
         <v/>
       </c>
       <c r="D697">
-        <v>115.5</v>
+        <v>92.7</v>
       </c>
       <c r="E697">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="F697">
-        <v>3.5</v>
+        <v>25.933</v>
       </c>
       <c r="G697">
-        <v>115.5</v>
+        <v>90.9609</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="str">
-        <v>Reef Arab Diriyah</v>
+        <v>Pink Lady Assaf 200ml</v>
       </c>
       <c r="B698" t="str">
         <v/>
       </c>
       <c r="C698" t="str">
         <v/>
       </c>
       <c r="D698">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E698">
-        <v>146.55</v>
+        <v>139</v>
       </c>
       <c r="F698">
-        <v>2.6</v>
+        <v>4</v>
       </c>
       <c r="G698">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="str">
-        <v>Reef Arab Obaya</v>
+        <v>Pink Queen Assaf</v>
       </c>
       <c r="B699" t="str">
         <v/>
       </c>
       <c r="C699" t="str">
         <v/>
       </c>
       <c r="D699">
-        <v>102.15</v>
+        <v>0</v>
       </c>
       <c r="E699">
-        <v>150</v>
+        <v>0</v>
       </c>
       <c r="F699">
-        <v>11.6</v>
+        <v>5</v>
       </c>
       <c r="G699">
-        <v>102.15</v>
+        <v>86.568</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="str">
-        <v>Reef Arab Tuwaiq</v>
+        <v>Pinkling</v>
       </c>
       <c r="B700" t="str">
         <v/>
       </c>
       <c r="C700" t="str">
         <v/>
       </c>
       <c r="D700">
-        <v>118</v>
+        <v>58</v>
       </c>
       <c r="E700">
-        <v>144.8</v>
+        <v>77.39</v>
       </c>
       <c r="F700">
-        <v>4.5</v>
+        <v>12</v>
       </c>
       <c r="G700">
-        <v>118</v>
+        <v>58</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="str">
-        <v>Reef Pearl Musk</v>
+        <v>Pinnace French Avenue</v>
       </c>
       <c r="B701" t="str">
         <v/>
       </c>
       <c r="C701" t="str">
         <v/>
       </c>
       <c r="D701">
-        <v>102.15</v>
+        <v>95</v>
       </c>
       <c r="E701">
-        <v>131.37</v>
+        <v>125</v>
       </c>
       <c r="F701">
-        <v>0.5</v>
+        <v>8</v>
       </c>
       <c r="G701">
-        <v>102.15</v>
+        <v>95</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="str">
-        <v>Reef Summer Pink</v>
+        <v>Pinnace Noir French Avenue</v>
       </c>
       <c r="B702" t="str">
         <v/>
       </c>
       <c r="C702" t="str">
         <v/>
       </c>
       <c r="D702">
-        <v>107</v>
+        <v>100.5</v>
       </c>
       <c r="E702">
-        <v>150</v>
+        <v>118.5</v>
       </c>
       <c r="F702">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="G702">
-        <v>107</v>
+        <v>100.5</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="str">
-        <v>Reverie Aqua Zimaya</v>
+        <v>Player Laverne</v>
       </c>
       <c r="B703" t="str">
         <v/>
       </c>
       <c r="C703" t="str">
         <v/>
       </c>
       <c r="D703">
-        <v>50</v>
+        <v>106.9</v>
       </c>
       <c r="E703">
-        <v>92.59</v>
+        <v>85.11</v>
       </c>
       <c r="F703">
-        <v>3</v>
+        <v>5.5</v>
       </c>
       <c r="G703">
-        <v>50</v>
+        <v>106.0877</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="str">
-        <v>Reverie Petals Zimaya</v>
+        <v>Plum Liquor</v>
       </c>
       <c r="B704" t="str">
         <v/>
       </c>
       <c r="C704" t="str">
         <v/>
       </c>
       <c r="D704">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="E704">
-        <v>105</v>
+        <v>58.8</v>
       </c>
       <c r="F704">
-        <v>13.45</v>
+        <v>3.8</v>
       </c>
       <c r="G704">
-        <v>10</v>
+        <v>47</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="str">
-        <v>Ria Khadlaj</v>
+        <v>Pomegranate musk Gulf Orchid</v>
       </c>
       <c r="B705" t="str">
         <v/>
       </c>
       <c r="C705" t="str">
         <v/>
       </c>
       <c r="D705">
-        <v>90</v>
+        <v>49.07</v>
       </c>
       <c r="E705">
-        <v>110.87</v>
+        <v>76.3</v>
       </c>
       <c r="F705">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="G705">
-        <v>90</v>
+        <v>49.07</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="str">
-        <v>Rifaaqat 85ml</v>
+        <v>Powder Musk 75ml Ibrahim Al Qurashi</v>
       </c>
       <c r="B706" t="str">
         <v/>
       </c>
       <c r="C706" t="str">
         <v/>
       </c>
       <c r="D706">
-        <v>38</v>
+        <v>61.5</v>
       </c>
       <c r="E706">
-        <v>50</v>
+        <v>103.5</v>
       </c>
       <c r="F706">
-        <v>8</v>
+        <v>7.134</v>
       </c>
       <c r="G706">
-        <v>38</v>
+        <v>61.5</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="str">
-        <v>Ripple</v>
+        <v>Private 2December</v>
       </c>
       <c r="B707" t="str">
         <v/>
       </c>
       <c r="C707" t="str">
         <v/>
       </c>
       <c r="D707">
-        <v>95</v>
+        <v>71.25</v>
       </c>
       <c r="E707">
-        <v>110.34</v>
+        <v>111.5</v>
       </c>
       <c r="F707">
-        <v>16.4</v>
+        <v>2.5</v>
       </c>
       <c r="G707">
-        <v>95</v>
+        <v>71.25</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="str">
-        <v>Risk Comete Assaf</v>
+        <v>Private 2December 15ML</v>
       </c>
       <c r="B708" t="str">
         <v/>
       </c>
       <c r="C708" t="str">
         <v/>
       </c>
       <c r="D708">
-        <v>138.7</v>
+        <v>21.5</v>
       </c>
       <c r="E708">
-        <v>186.56</v>
+        <v>28.6</v>
       </c>
       <c r="F708">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G708">
-        <v>138.7</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="str">
-        <v>Rose 01 Swiss Arabian</v>
+        <v>Private Blend Musk Ice</v>
       </c>
       <c r="B709" t="str">
         <v/>
       </c>
       <c r="C709" t="str">
         <v/>
       </c>
       <c r="D709">
-        <v>136.55</v>
+        <v>79</v>
       </c>
       <c r="E709">
-        <v>155</v>
+        <v>106.3</v>
       </c>
       <c r="F709">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G709">
-        <v>136.55</v>
+        <v>79</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="str">
-        <v>Rose Couture Khadlaj</v>
+        <v>Prodigy Noir Paris Corner</v>
       </c>
       <c r="B710" t="str">
         <v/>
       </c>
       <c r="C710" t="str">
         <v/>
       </c>
       <c r="D710">
-        <v>43</v>
+        <v>78.5</v>
       </c>
       <c r="E710">
-        <v>64.28</v>
+        <v>94</v>
       </c>
       <c r="F710">
         <v>0.5</v>
       </c>
       <c r="G710">
-        <v>43</v>
+        <v>78.5</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="str">
-        <v>Rose De Mai</v>
+        <v>Proud Of You Intense</v>
       </c>
       <c r="B711" t="str">
         <v/>
       </c>
       <c r="C711" t="str">
         <v/>
       </c>
       <c r="D711">
-        <v>147.5</v>
+        <v>36</v>
       </c>
       <c r="E711">
-        <v>169.65</v>
+        <v>57.47</v>
       </c>
       <c r="F711">
-        <v>0.5</v>
+        <v>1.3</v>
       </c>
       <c r="G711">
-        <v>147.5</v>
+        <v>36</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="str">
-        <v>Rose Noir Ahmed</v>
+        <v>Proud Of You Tobacco</v>
       </c>
       <c r="B712" t="str">
         <v/>
       </c>
       <c r="C712" t="str">
         <v/>
       </c>
       <c r="D712">
-        <v>96</v>
+        <v>36</v>
       </c>
       <c r="E712">
-        <v>137</v>
+        <v>47.74</v>
       </c>
       <c r="F712">
-        <v>11</v>
+        <v>4.6</v>
       </c>
       <c r="G712">
-        <v>96</v>
+        <v>36</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="str">
-        <v>Rose Noir Body Gel</v>
+        <v>Provence Dor</v>
       </c>
       <c r="B713" t="str">
         <v/>
       </c>
       <c r="C713" t="str">
         <v/>
       </c>
       <c r="D713">
-        <v>36.25</v>
+        <v>58.65</v>
       </c>
       <c r="E713">
-        <v>48.28</v>
+        <v>92.31</v>
       </c>
       <c r="F713">
-        <v>7</v>
+        <v>4.6</v>
       </c>
       <c r="G713">
-        <v>36.25</v>
+        <v>58.65</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="str">
-        <v>Rose Tobacco - Happiness Dose</v>
+        <v>Punto Alexandria</v>
       </c>
       <c r="B714" t="str">
         <v/>
       </c>
       <c r="C714" t="str">
         <v/>
       </c>
       <c r="D714">
-        <v>82.43</v>
+        <v>69.54</v>
       </c>
       <c r="E714">
-        <v>107</v>
+        <v>101.17</v>
       </c>
       <c r="F714">
-        <v>1.47</v>
+        <v>8</v>
       </c>
       <c r="G714">
-        <v>82.43</v>
+        <v>69.54</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="str">
-        <v>Rose noir hair mist</v>
+        <v>Punto Monte</v>
       </c>
       <c r="B715" t="str">
         <v/>
       </c>
       <c r="C715" t="str">
         <v/>
       </c>
       <c r="D715">
-        <v>31</v>
+        <v>77.7</v>
       </c>
       <c r="E715">
-        <v>52.67</v>
+        <v>116.7</v>
       </c>
       <c r="F715">
-        <v>15</v>
+        <v>7.5</v>
       </c>
       <c r="G715">
-        <v>31</v>
+        <v>77.7</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="str">
-        <v>Roses Vanilla Mancera 120ml</v>
+        <v>Pure Crystal</v>
       </c>
       <c r="B716" t="str">
         <v/>
       </c>
       <c r="C716" t="str">
         <v/>
       </c>
       <c r="D716">
-        <v>226.5</v>
+        <v>92</v>
       </c>
       <c r="E716">
-        <v>220</v>
+        <v>114.17</v>
       </c>
       <c r="F716">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G716">
-        <v>226.5</v>
+        <v>92</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="str">
-        <v>Rouh Al Sandal oil 3ml</v>
+        <v>Purple Heart Diamond</v>
       </c>
       <c r="B717" t="str">
         <v/>
       </c>
       <c r="C717" t="str">
         <v/>
       </c>
       <c r="D717">
-        <v>16.5</v>
+        <v>105</v>
       </c>
       <c r="E717">
-        <v>31.03</v>
+        <v>146.4</v>
       </c>
       <c r="F717">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G717">
-        <v>16.5</v>
+        <v>90.24</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="str">
-        <v>Royal Blend French Avenue</v>
+        <v>Purple Heart Diamond 150ml</v>
       </c>
       <c r="B718" t="str">
         <v/>
       </c>
       <c r="C718" t="str">
         <v/>
       </c>
       <c r="D718">
-        <v>76</v>
+        <v>92.7</v>
       </c>
       <c r="E718">
-        <v>96.42</v>
+        <v>154</v>
       </c>
       <c r="F718">
-        <v>23.2</v>
+        <v>6.153</v>
       </c>
       <c r="G718">
-        <v>76</v>
+        <v>92.7</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="str">
-        <v>Royal Blend Nero French Avenue</v>
+        <v>Qahwa Fragrance World</v>
       </c>
       <c r="B719" t="str">
         <v/>
       </c>
       <c r="C719" t="str">
         <v/>
       </c>
       <c r="D719">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="E719">
-        <v>96.4</v>
+        <v>85.7</v>
       </c>
       <c r="F719">
-        <v>14.9</v>
+        <v>1.1</v>
       </c>
       <c r="G719">
-        <v>76</v>
+        <v>62</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="str">
-        <v>Royal Blend Sequoia</v>
+        <v>Qissa Delicious</v>
       </c>
       <c r="B720" t="str">
         <v/>
       </c>
       <c r="C720" t="str">
         <v/>
       </c>
       <c r="D720">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="E720">
-        <v>153.85</v>
+        <v>55.76</v>
       </c>
       <c r="F720">
-        <v>4.4</v>
+        <v>1.5</v>
       </c>
       <c r="G720">
-        <v>76</v>
+        <v>37</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="str">
-        <v>Royal Blend Vintage French Avenue</v>
+        <v>Qissa Gala</v>
       </c>
       <c r="B721" t="str">
         <v/>
       </c>
       <c r="C721" t="str">
         <v/>
       </c>
       <c r="D721">
-        <v>85.92</v>
+        <v>39</v>
       </c>
       <c r="E721">
-        <v>100</v>
+        <v>72.7</v>
       </c>
       <c r="F721">
-        <v>0.5</v>
+        <v>21.4</v>
       </c>
       <c r="G721">
-        <v>85.92</v>
+        <v>44.9159</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="str">
-        <v>Royal Cherry</v>
+        <v>Queen Of Roses</v>
       </c>
       <c r="B722" t="str">
         <v/>
       </c>
       <c r="C722" t="str">
         <v/>
       </c>
       <c r="D722">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="E722">
-        <v>85.99</v>
+        <v>1</v>
       </c>
       <c r="F722">
-        <v>13</v>
+        <v>10.7</v>
       </c>
       <c r="G722">
-        <v>44</v>
+        <v>87</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="str">
-        <v>SPRAY AURA FRESH</v>
+        <v>Queen rose laverne</v>
       </c>
       <c r="B723" t="str">
         <v/>
       </c>
       <c r="C723" t="str">
         <v/>
       </c>
       <c r="D723">
-        <v>7.05</v>
+        <v>93</v>
       </c>
       <c r="E723">
-        <v>8.87</v>
+        <v>157</v>
       </c>
       <c r="F723">
-        <v>12</v>
+        <v>2.45</v>
       </c>
       <c r="G723">
-        <v>7.05</v>
+        <v>93</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="str">
-        <v>Safari Blue 30ml</v>
+        <v>Qurashi Blend 30ml</v>
       </c>
       <c r="B724" t="str">
         <v/>
       </c>
       <c r="C724" t="str">
         <v/>
       </c>
       <c r="D724">
         <v>69</v>
       </c>
       <c r="E724">
-        <v>0</v>
+        <v>165.5</v>
       </c>
       <c r="F724">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G724">
         <v>69</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="str">
-        <v>Safari Breeze</v>
+        <v>Qurashi Blend 90ml</v>
       </c>
       <c r="B725" t="str">
         <v/>
       </c>
       <c r="C725" t="str">
         <v/>
       </c>
       <c r="D725">
-        <v>99</v>
+        <v>412.5</v>
       </c>
       <c r="E725">
-        <v>129.71</v>
+        <v>459.9</v>
       </c>
       <c r="F725">
-        <v>20.5</v>
+        <v>2</v>
       </c>
       <c r="G725">
-        <v>99</v>
+        <v>412.5</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="str">
-        <v>Safari Extreme 30ml</v>
+        <v>Raad Matin Martin</v>
       </c>
       <c r="B726" t="str">
         <v/>
       </c>
       <c r="C726" t="str">
         <v/>
       </c>
       <c r="D726">
-        <v>69</v>
+        <v>151.8</v>
       </c>
       <c r="E726">
-        <v>0</v>
+        <v>175.44</v>
       </c>
       <c r="F726">
-        <v>6</v>
+        <v>4.3</v>
       </c>
       <c r="G726">
-        <v>69</v>
+        <v>151.8</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="str">
-        <v>Sapphire Leather 150ml</v>
+        <v>Raed Absolu</v>
       </c>
       <c r="B727" t="str">
         <v/>
       </c>
       <c r="C727" t="str">
         <v/>
       </c>
       <c r="D727">
-        <v>85</v>
+        <v>55.5</v>
       </c>
       <c r="E727">
-        <v>135.7</v>
+        <v>88.65</v>
       </c>
       <c r="F727">
-        <v>0.53</v>
+        <v>23.1</v>
       </c>
       <c r="G727">
-        <v>85</v>
+        <v>55.5</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="str">
-        <v>Sawaar Vanille Blanc</v>
+        <v>Raheeq Nusuk</v>
       </c>
       <c r="B728" t="str">
         <v/>
       </c>
       <c r="C728" t="str">
         <v/>
       </c>
       <c r="D728">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="E728">
-        <v>111.92</v>
+        <v>1</v>
       </c>
       <c r="F728">
-        <v>12.4</v>
+        <v>12</v>
       </c>
       <c r="G728">
-        <v>88</v>
+        <v>71.5</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="str">
-        <v>Sceptre Malachite</v>
+        <v>Ramad Earthy</v>
       </c>
       <c r="B729" t="str">
         <v/>
       </c>
       <c r="C729" t="str">
         <v/>
       </c>
       <c r="D729">
-        <v>57</v>
+        <v>101</v>
       </c>
       <c r="E729">
-        <v>60</v>
+        <v>135.93</v>
       </c>
       <c r="F729">
-        <v>1.8</v>
+        <v>7</v>
       </c>
       <c r="G729">
-        <v>57</v>
+        <v>101</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="str">
-        <v>Search Assaf</v>
+        <v>Ramad Oriental</v>
       </c>
       <c r="B730" t="str">
         <v/>
       </c>
       <c r="C730" t="str">
         <v/>
       </c>
       <c r="D730">
-        <v>100.2</v>
+        <v>96.15</v>
       </c>
       <c r="E730">
-        <v>133.5</v>
+        <v>108.97</v>
       </c>
       <c r="F730">
-        <v>1.93</v>
+        <v>15.4</v>
       </c>
       <c r="G730">
-        <v>100.2</v>
+        <v>96.9032</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="str">
-        <v>Secret Garden Laverne</v>
+        <v>Rannat Khilkhal 30ml</v>
       </c>
       <c r="B731" t="str">
         <v/>
       </c>
       <c r="C731" t="str">
         <v/>
       </c>
       <c r="D731">
-        <v>87</v>
+        <v>59</v>
       </c>
       <c r="E731">
-        <v>124</v>
+        <v>0</v>
       </c>
       <c r="F731">
-        <v>5.5</v>
+        <v>6</v>
       </c>
       <c r="G731">
-        <v>87</v>
+        <v>59</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="str">
-        <v>Sedra Dorado</v>
+        <v>Rare Reef Afnan</v>
       </c>
       <c r="B732" t="str">
         <v/>
       </c>
       <c r="C732" t="str">
         <v/>
       </c>
       <c r="D732">
-        <v>370</v>
+        <v>101</v>
       </c>
       <c r="E732">
-        <v>438.4</v>
+        <v>126</v>
       </c>
       <c r="F732">
-        <v>0.5</v>
+        <v>26.1</v>
       </c>
       <c r="G732">
-        <v>370</v>
+        <v>101</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="str">
-        <v>Sedra Dorado 50ml</v>
+        <v>Raspberry Musk 75ml Ibrahim Al Qurashi</v>
       </c>
       <c r="B733" t="str">
         <v/>
       </c>
       <c r="C733" t="str">
         <v/>
       </c>
       <c r="D733">
-        <v>82.76</v>
+        <v>71</v>
       </c>
       <c r="E733">
-        <v>103.44</v>
+        <v>125</v>
       </c>
       <c r="F733">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="G733">
-        <v>82.76</v>
+        <v>71</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="str">
-        <v>Sedra Platino</v>
+        <v>Raspberry Musk Ghalati</v>
       </c>
       <c r="B734" t="str">
         <v/>
       </c>
       <c r="C734" t="str">
         <v/>
       </c>
       <c r="D734">
-        <v>370</v>
+        <v>68.2</v>
       </c>
       <c r="E734">
-        <v>438.4</v>
+        <v>83.97</v>
       </c>
       <c r="F734">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="G734">
-        <v>370</v>
+        <v>68.2</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="str">
-        <v>Sedra Platino 50ml</v>
+        <v>Rave Now Pink</v>
       </c>
       <c r="B735" t="str">
         <v/>
       </c>
       <c r="C735" t="str">
         <v/>
       </c>
       <c r="D735">
-        <v>82.76</v>
+        <v>47</v>
       </c>
       <c r="E735">
-        <v>113.79</v>
+        <v>55</v>
       </c>
       <c r="F735">
-        <v>2</v>
+        <v>31</v>
       </c>
       <c r="G735">
-        <v>82.76</v>
+        <v>43.129</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="str">
-        <v>Sense Forever Collection</v>
+        <v>Ravine Ginger</v>
       </c>
       <c r="B736" t="str">
         <v/>
       </c>
       <c r="C736" t="str">
         <v/>
       </c>
       <c r="D736">
-        <v>175</v>
+        <v>100.35</v>
       </c>
       <c r="E736">
-        <v>197.33</v>
+        <v>136.23</v>
       </c>
       <c r="F736">
-        <v>3</v>
+        <v>12.2</v>
       </c>
       <c r="G736">
-        <v>175</v>
+        <v>95.6424</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="str">
-        <v>Shaghaf Amber Infusion Swiss Arabian</v>
+        <v>Ravine Ice</v>
       </c>
       <c r="B737" t="str">
         <v/>
       </c>
       <c r="C737" t="str">
         <v/>
       </c>
       <c r="D737">
-        <v>200</v>
+        <v>110.72</v>
       </c>
       <c r="E737">
-        <v>215</v>
+        <v>143.56</v>
       </c>
       <c r="F737">
-        <v>5</v>
+        <v>2.3</v>
       </c>
       <c r="G737">
-        <v>200</v>
+        <v>110.72</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="str">
-        <v>Shaghaf Oud Abyad Swiss Arabian</v>
+        <v>Rayhaan Aquatica</v>
       </c>
       <c r="B738" t="str">
         <v/>
       </c>
       <c r="C738" t="str">
         <v/>
       </c>
       <c r="D738">
-        <v>82.76</v>
+        <v>61</v>
       </c>
       <c r="E738">
-        <v>96.29</v>
+        <v>100</v>
       </c>
       <c r="F738">
-        <v>3</v>
+        <v>117.25</v>
       </c>
       <c r="G738">
-        <v>82.76</v>
+        <v>69.8645</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="str">
-        <v>Shaghaf Oud Azraq Swiss Arabian</v>
+        <v>Rayhaan Azul</v>
       </c>
       <c r="B739" t="str">
         <v/>
       </c>
       <c r="C739" t="str">
         <v/>
       </c>
       <c r="D739">
-        <v>125</v>
+        <v>68.5</v>
       </c>
       <c r="E739">
-        <v>190</v>
+        <v>108.92</v>
       </c>
       <c r="F739">
-        <v>8</v>
+        <v>31.2</v>
       </c>
       <c r="G739">
-        <v>125</v>
+        <v>68.5</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="str">
-        <v>Shaghaf Oud Tonka Swiss Arabian</v>
+        <v>Rayhaan Cadiz</v>
       </c>
       <c r="B740" t="str">
         <v/>
       </c>
       <c r="C740" t="str">
         <v/>
       </c>
       <c r="D740">
-        <v>125</v>
+        <v>56.52</v>
       </c>
       <c r="E740">
-        <v>185</v>
+        <v>91.2</v>
       </c>
       <c r="F740">
-        <v>8</v>
+        <v>15.5</v>
       </c>
       <c r="G740">
-        <v>125</v>
+        <v>56.52</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="str">
-        <v>Shaghaf Oud Vanilla Toffee Swiss Arabian</v>
+        <v>Rayhaan Cedrus Blanc</v>
       </c>
       <c r="B741" t="str">
         <v/>
       </c>
       <c r="C741" t="str">
         <v/>
       </c>
       <c r="D741">
-        <v>135</v>
+        <v>0</v>
       </c>
       <c r="E741">
-        <v>185</v>
+        <v>1</v>
       </c>
       <c r="F741">
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="G741">
-        <v>135</v>
+        <v>56</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="str">
-        <v>Sharaf Divine</v>
+        <v>Rayhaan Corium</v>
       </c>
       <c r="B742" t="str">
         <v/>
       </c>
       <c r="C742" t="str">
         <v/>
       </c>
       <c r="D742">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="E742">
-        <v>92.3</v>
+        <v>81.18</v>
       </c>
       <c r="F742">
-        <v>23.6</v>
+        <v>13.3</v>
       </c>
       <c r="G742">
-        <v>10</v>
+        <v>55</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="str">
-        <v>Shield Iven</v>
+        <v>Rayhaan Crimson</v>
       </c>
       <c r="B743" t="str">
         <v/>
       </c>
       <c r="C743" t="str">
         <v/>
       </c>
       <c r="D743">
-        <v>117.5</v>
+        <v>0</v>
       </c>
       <c r="E743">
-        <v>192.65</v>
+        <v>96.42</v>
       </c>
       <c r="F743">
-        <v>0.9</v>
+        <v>26</v>
       </c>
       <c r="G743">
-        <v>117.5</v>
+        <v>68.9231</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="str">
-        <v>Shiny dkhoon</v>
+        <v>Rayhaan Elixir</v>
       </c>
       <c r="B744" t="str">
         <v/>
       </c>
       <c r="C744" t="str">
         <v/>
       </c>
       <c r="D744">
-        <v>82.15</v>
+        <v>60</v>
       </c>
       <c r="E744">
-        <v>134</v>
+        <v>85.9</v>
       </c>
       <c r="F744">
-        <v>4.5</v>
+        <v>1</v>
       </c>
       <c r="G744">
-        <v>82.15</v>
+        <v>60</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="str">
-        <v>Shiyaaka Snow</v>
+        <v>Rayhaan Granada</v>
       </c>
       <c r="B745" t="str">
         <v/>
       </c>
       <c r="C745" t="str">
         <v/>
       </c>
       <c r="D745">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="E745">
-        <v>102.16</v>
+        <v>77.5</v>
       </c>
       <c r="F745">
-        <v>7.2</v>
+        <v>16.6</v>
       </c>
       <c r="G745">
-        <v>65</v>
+        <v>61</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="str">
-        <v>Shmallow Fluff French Avenue</v>
+        <v>Rayhaan Italia</v>
       </c>
       <c r="B746" t="str">
         <v/>
       </c>
       <c r="C746" t="str">
         <v/>
       </c>
       <c r="D746">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="E746">
-        <v>140</v>
+        <v>70</v>
       </c>
       <c r="F746">
-        <v>6.9</v>
+        <v>0.5</v>
       </c>
       <c r="G746">
-        <v>88</v>
+        <v>55</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="str">
-        <v>Shuhrah Boisee</v>
+        <v>Rayhaan Jungle Vibe</v>
       </c>
       <c r="B747" t="str">
         <v/>
       </c>
       <c r="C747" t="str">
         <v/>
       </c>
       <c r="D747">
-        <v>60</v>
+        <v>55.8</v>
       </c>
       <c r="E747">
-        <v>93.36</v>
+        <v>70</v>
       </c>
       <c r="F747">
-        <v>18.45</v>
+        <v>10.5</v>
       </c>
       <c r="G747">
-        <v>60</v>
+        <v>61.4517</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="str">
-        <v>Shuhrah Elixir Rasasi</v>
+        <v>Rayhaan Kiss</v>
       </c>
       <c r="B748" t="str">
         <v/>
       </c>
       <c r="C748" t="str">
         <v/>
       </c>
       <c r="D748">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="E748">
-        <v>75</v>
+        <v>103.85</v>
       </c>
       <c r="F748">
-        <v>1.78</v>
+        <v>7.4</v>
       </c>
       <c r="G748">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="str">
-        <v>Shuhrah rasasi</v>
+        <v>Rayhaan Lion</v>
       </c>
       <c r="B749" t="str">
         <v/>
       </c>
       <c r="C749" t="str">
         <v/>
       </c>
       <c r="D749">
-        <v>62.6</v>
+        <v>60</v>
       </c>
       <c r="E749">
-        <v>72.99</v>
+        <v>92</v>
       </c>
       <c r="F749">
-        <v>21.78</v>
+        <v>49</v>
       </c>
       <c r="G749">
-        <v>62.6</v>
+        <v>56.0816</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="str">
-        <v>Siada Nova</v>
+        <v>Rayhaan Nava Sol</v>
       </c>
       <c r="B750" t="str">
         <v/>
       </c>
       <c r="C750" t="str">
         <v/>
       </c>
       <c r="D750">
-        <v>71.2</v>
+        <v>0</v>
       </c>
       <c r="E750">
-        <v>96.06</v>
+        <v>1</v>
       </c>
       <c r="F750">
-        <v>7.5</v>
+        <v>48</v>
       </c>
       <c r="G750">
-        <v>71.2</v>
+        <v>55</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="str">
-        <v>Signature Brown</v>
+        <v>Rayhaan Nocturno</v>
       </c>
       <c r="B751" t="str">
         <v/>
       </c>
       <c r="C751" t="str">
         <v/>
       </c>
       <c r="D751">
-        <v>198</v>
+        <v>42.5</v>
       </c>
       <c r="E751">
-        <v>219.2</v>
+        <v>65.38</v>
       </c>
       <c r="F751">
-        <v>2.88</v>
+        <v>3</v>
       </c>
       <c r="G751">
-        <v>198</v>
+        <v>42.5</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="str">
-        <v>Signature black 15ml</v>
+        <v>Rayhaan Nocturno Elixir</v>
       </c>
       <c r="B752" t="str">
         <v/>
       </c>
       <c r="C752" t="str">
         <v/>
       </c>
       <c r="D752">
-        <v>21.5</v>
+        <v>60</v>
       </c>
       <c r="E752">
-        <v>28.85</v>
+        <v>75.86</v>
       </c>
       <c r="F752">
-        <v>1</v>
+        <v>9.8</v>
       </c>
       <c r="G752">
-        <v>21.5</v>
+        <v>60</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="str">
-        <v>Signature rose gold 15ml</v>
+        <v>Rayhaan Obsidian</v>
       </c>
       <c r="B753" t="str">
         <v/>
       </c>
       <c r="C753" t="str">
         <v/>
       </c>
       <c r="D753">
-        <v>5</v>
+        <v>75.53</v>
       </c>
       <c r="E753">
-        <v>28.85</v>
+        <v>100</v>
       </c>
       <c r="F753">
-        <v>1</v>
+        <v>0.55</v>
       </c>
       <c r="G753">
-        <v>5</v>
+        <v>75.53</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="str">
-        <v>Silk Musk</v>
+        <v>Rayhaan Pacific Aloha</v>
       </c>
       <c r="B754" t="str">
         <v/>
       </c>
       <c r="C754" t="str">
         <v/>
       </c>
       <c r="D754">
-        <v>43</v>
+        <v>68</v>
       </c>
       <c r="E754">
-        <v>76.9</v>
+        <v>109.48</v>
       </c>
       <c r="F754">
-        <v>8.3</v>
+        <v>27.6</v>
       </c>
       <c r="G754">
-        <v>43</v>
+        <v>68</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="str">
-        <v>Silk Musk Wardi</v>
+        <v>Rayhaan Pacific Aura</v>
       </c>
       <c r="B755" t="str">
         <v/>
       </c>
       <c r="C755" t="str">
         <v/>
       </c>
       <c r="D755">
-        <v>40.5</v>
+        <v>60</v>
       </c>
       <c r="E755">
-        <v>55.28</v>
+        <v>104.6</v>
       </c>
       <c r="F755">
-        <v>2.8</v>
+        <v>9.3</v>
       </c>
       <c r="G755">
-        <v>40.5</v>
+        <v>60</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="str">
-        <v>Smart 313 Bleu De Chanel 30ml</v>
+        <v>Rayhaan Pharaoh</v>
       </c>
       <c r="B756" t="str">
         <v/>
       </c>
       <c r="C756" t="str">
         <v/>
       </c>
       <c r="D756">
-        <v>6</v>
+        <v>70.54</v>
       </c>
       <c r="E756">
-        <v>9.25</v>
+        <v>75.86</v>
       </c>
       <c r="F756">
-        <v>7</v>
+        <v>16.3</v>
       </c>
       <c r="G756">
-        <v>6</v>
+        <v>70.6172</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="str">
-        <v>Smart 401 Versace Eros 30ml</v>
+        <v>Rayhaan Seville</v>
       </c>
       <c r="B757" t="str">
         <v/>
       </c>
       <c r="C757" t="str">
         <v/>
       </c>
       <c r="D757">
-        <v>6</v>
+        <v>56.52</v>
       </c>
       <c r="E757">
-        <v>8.14</v>
+        <v>65.69</v>
       </c>
       <c r="F757">
-        <v>4</v>
+        <v>16.9</v>
       </c>
       <c r="G757">
-        <v>6</v>
+        <v>56.52</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="str">
-        <v>Smart 446 Sauvage 30ml</v>
+        <v>Rayhaan Terra</v>
       </c>
       <c r="B758" t="str">
         <v/>
       </c>
       <c r="C758" t="str">
         <v/>
       </c>
       <c r="D758">
-        <v>6</v>
+        <v>68.15</v>
       </c>
       <c r="E758">
-        <v>8.14</v>
+        <v>100</v>
       </c>
       <c r="F758">
-        <v>14</v>
+        <v>28.15</v>
       </c>
       <c r="G758">
-        <v>6</v>
+        <v>55.5372</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="str">
-        <v>Smart 484 Roses Vanille 30ml</v>
+        <v>Rayhaan Tonquin Giza</v>
       </c>
       <c r="B759" t="str">
         <v/>
       </c>
       <c r="C759" t="str">
         <v/>
       </c>
       <c r="D759">
-        <v>6</v>
+        <v>61</v>
       </c>
       <c r="E759">
-        <v>9.25</v>
+        <v>76.71</v>
       </c>
       <c r="F759">
-        <v>11</v>
+        <v>22.75</v>
       </c>
       <c r="G759">
-        <v>6</v>
+        <v>61</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="str">
-        <v>Smart 538 Scandal 30ml</v>
+        <v>Rayhaan Tropical Vibe</v>
       </c>
       <c r="B760" t="str">
         <v/>
       </c>
       <c r="C760" t="str">
         <v/>
       </c>
       <c r="D760">
-        <v>6</v>
+        <v>72.5</v>
       </c>
       <c r="E760">
-        <v>9.25</v>
+        <v>107.29</v>
       </c>
       <c r="F760">
-        <v>3</v>
+        <v>5.5</v>
       </c>
       <c r="G760">
-        <v>6</v>
+        <v>72.8309</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="str">
-        <v>Smart 581 My Way 30ml</v>
+        <v>Rayhaan Wolf</v>
       </c>
       <c r="B761" t="str">
         <v/>
       </c>
       <c r="C761" t="str">
         <v/>
       </c>
       <c r="D761">
-        <v>6</v>
+        <v>66</v>
       </c>
       <c r="E761">
-        <v>9.25</v>
+        <v>78.75</v>
       </c>
       <c r="F761">
-        <v>12</v>
+        <v>13.65</v>
       </c>
       <c r="G761">
-        <v>6</v>
+        <v>66</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="str">
-        <v>Smart 608 Ultra male 30ml</v>
+        <v>Rebel Enable Assaf</v>
       </c>
       <c r="B762" t="str">
         <v/>
       </c>
       <c r="C762" t="str">
         <v/>
       </c>
       <c r="D762">
-        <v>6</v>
+        <v>98</v>
       </c>
       <c r="E762">
-        <v>8.14</v>
+        <v>138.45</v>
       </c>
       <c r="F762">
-        <v>13</v>
+        <v>4.597</v>
       </c>
       <c r="G762">
-        <v>6</v>
+        <v>98</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="str">
-        <v>Smart 623 Megamare 30ml</v>
+        <v>Red Coral Ibraq</v>
       </c>
       <c r="B763" t="str">
         <v/>
       </c>
       <c r="C763" t="str">
         <v/>
       </c>
       <c r="D763">
-        <v>6.07</v>
+        <v>86.54</v>
       </c>
       <c r="E763">
-        <v>7.14</v>
+        <v>97</v>
       </c>
       <c r="F763">
-        <v>14</v>
+        <v>0.6</v>
       </c>
       <c r="G763">
-        <v>6.07</v>
+        <v>86.54</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="str">
-        <v>Smart 635 Spicebomb 30ml</v>
+        <v>Reef 11</v>
       </c>
       <c r="B764" t="str">
         <v/>
       </c>
       <c r="C764" t="str">
         <v/>
       </c>
       <c r="D764">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="E764">
-        <v>7.85</v>
+        <v>150</v>
       </c>
       <c r="F764">
-        <v>2</v>
+        <v>0.5</v>
       </c>
       <c r="G764">
-        <v>6</v>
+        <v>107</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="str">
-        <v>Solitaire French Avenue</v>
+        <v>Reef 19</v>
       </c>
       <c r="B765" t="str">
         <v/>
       </c>
       <c r="C765" t="str">
         <v/>
       </c>
       <c r="D765">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E765">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="F765">
-        <v>1</v>
+        <v>4.5</v>
       </c>
       <c r="G765">
-        <v>105</v>
+        <v>93.2222</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="str">
-        <v>Solmere  Elviera Set</v>
+        <v>Reef 33 100ml</v>
       </c>
       <c r="B766" t="str">
         <v/>
       </c>
       <c r="C766" t="str">
         <v/>
       </c>
       <c r="D766">
-        <v>140</v>
+        <v>102.15</v>
       </c>
       <c r="E766">
-        <v>158.62</v>
+        <v>150</v>
       </c>
       <c r="F766">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G766">
-        <v>140</v>
+        <v>93.63</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="str">
-        <v>Sospiro Vibrato</v>
+        <v>Reef 33 White 100ml</v>
       </c>
       <c r="B767" t="str">
         <v/>
       </c>
       <c r="C767" t="str">
         <v/>
       </c>
       <c r="D767">
-        <v>566</v>
+        <v>115.5</v>
       </c>
       <c r="E767">
-        <v>672.81</v>
+        <v>150</v>
       </c>
       <c r="F767">
-        <v>3</v>
+        <v>3.2</v>
       </c>
       <c r="G767">
-        <v>566</v>
+        <v>115.5</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="str">
-        <v>Spanish 20ml</v>
+        <v>Reef Arab Diriyah</v>
       </c>
       <c r="B768" t="str">
         <v/>
       </c>
       <c r="C768" t="str">
         <v/>
       </c>
       <c r="D768">
-        <v>17.33</v>
+        <v>118</v>
       </c>
       <c r="E768">
-        <v>33.33</v>
+        <v>146.55</v>
       </c>
       <c r="F768">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G768">
-        <v>17.33</v>
+        <v>118</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="str">
-        <v>Spanish Tobacco Ibrahim Al Qurashi</v>
+        <v>Reef Arab Obaya</v>
       </c>
       <c r="B769" t="str">
         <v/>
       </c>
       <c r="C769" t="str">
         <v/>
       </c>
       <c r="D769">
-        <v>77</v>
+        <v>102.15</v>
       </c>
       <c r="E769">
-        <v>171.4</v>
+        <v>150</v>
       </c>
       <c r="F769">
-        <v>4.5</v>
+        <v>13.5</v>
       </c>
       <c r="G769">
-        <v>77</v>
+        <v>98.9944</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="str">
-        <v>Spectre Ghost</v>
+        <v>Reef Arab Tuwaiq</v>
       </c>
       <c r="B770" t="str">
         <v/>
       </c>
       <c r="C770" t="str">
         <v/>
       </c>
       <c r="D770">
-        <v>86</v>
+        <v>118</v>
       </c>
       <c r="E770">
-        <v>102</v>
+        <v>144.8</v>
       </c>
       <c r="F770">
-        <v>6.5</v>
+        <v>2</v>
       </c>
       <c r="G770">
-        <v>86</v>
+        <v>118</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="str">
-        <v>Spectre Wraith</v>
+        <v>Reef Pearl Musk</v>
       </c>
       <c r="B771" t="str">
         <v/>
       </c>
       <c r="C771" t="str">
         <v/>
       </c>
       <c r="D771">
-        <v>90.9</v>
+        <v>102.15</v>
       </c>
       <c r="E771">
-        <v>110.7</v>
+        <v>131.37</v>
       </c>
       <c r="F771">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="G771">
-        <v>90.9</v>
+        <v>102.15</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="str">
-        <v>Spicy Amber</v>
+        <v>Reef Summer Pink</v>
       </c>
       <c r="B772" t="str">
         <v/>
       </c>
       <c r="C772" t="str">
         <v/>
       </c>
       <c r="D772">
-        <v>70</v>
+        <v>107</v>
       </c>
       <c r="E772">
-        <v>78.5</v>
+        <v>150</v>
       </c>
       <c r="F772">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="G772">
-        <v>70</v>
+        <v>107</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="str">
-        <v>Spicy Oud - Proud Dose</v>
+        <v>Regent Maison asrar</v>
       </c>
       <c r="B773" t="str">
         <v/>
       </c>
       <c r="C773" t="str">
         <v/>
       </c>
       <c r="D773">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="E773">
-        <v>107</v>
+        <v>1</v>
       </c>
       <c r="F773">
-        <v>0.47</v>
+        <v>13</v>
       </c>
       <c r="G773">
-        <v>79</v>
+        <v>116.74</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="str">
-        <v>Spray Club de nuit intense man</v>
+        <v>Reverie Aqua Zimaya</v>
       </c>
       <c r="B774" t="str">
         <v/>
       </c>
       <c r="C774" t="str">
         <v/>
       </c>
       <c r="D774">
-        <v>6</v>
+        <v>50</v>
       </c>
       <c r="E774">
-        <v>9.5</v>
+        <v>92.59</v>
       </c>
       <c r="F774">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G774">
-        <v>6</v>
+        <v>50</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="str">
-        <v>Spray club de nuit urban elixir</v>
+        <v>Reverie Petals Zimaya</v>
       </c>
       <c r="B775" t="str">
         <v/>
       </c>
       <c r="C775" t="str">
         <v/>
       </c>
       <c r="D775">
-        <v>7.05</v>
+        <v>53</v>
       </c>
       <c r="E775">
-        <v>9.6</v>
+        <v>105</v>
       </c>
       <c r="F775">
-        <v>24</v>
+        <v>2.85</v>
       </c>
       <c r="G775">
-        <v>7.05</v>
+        <v>53</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="str">
-        <v>Star Men Nebula</v>
+        <v>Rey Maison Asrar</v>
       </c>
       <c r="B776" t="str">
         <v/>
       </c>
       <c r="C776" t="str">
         <v/>
       </c>
       <c r="D776">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="E776">
-        <v>46.4</v>
+        <v>1</v>
       </c>
       <c r="F776">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G776">
-        <v>32</v>
+        <v>72.8</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="str">
-        <v>Storia La Victor</v>
+        <v>Ria Khadlaj</v>
       </c>
       <c r="B777" t="str">
         <v/>
       </c>
       <c r="C777" t="str">
         <v/>
       </c>
       <c r="D777">
-        <v>133</v>
+        <v>90</v>
       </c>
       <c r="E777">
-        <v>204</v>
+        <v>110.87</v>
       </c>
       <c r="F777">
-        <v>9.5</v>
+        <v>6.6</v>
       </c>
       <c r="G777">
-        <v>133</v>
+        <v>90</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="str">
-        <v>Strawberry Cream Cake Mist</v>
+        <v>Rice Milk Gulf Orchid</v>
       </c>
       <c r="B778" t="str">
         <v/>
       </c>
       <c r="C778" t="str">
         <v/>
       </c>
       <c r="D778">
-        <v>8.15</v>
+        <v>0</v>
       </c>
       <c r="E778">
-        <v>11.11</v>
+        <v>0</v>
       </c>
       <c r="F778">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G778">
-        <v>8.15</v>
+        <v>82.59</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="str">
-        <v>Strawberry Pound Cake</v>
+        <v>Rifaaqat 85ml</v>
       </c>
       <c r="B779" t="str">
         <v/>
       </c>
       <c r="C779" t="str">
         <v/>
       </c>
       <c r="D779">
-        <v>73.87</v>
+        <v>38</v>
       </c>
       <c r="E779">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F779">
-        <v>0.5</v>
+        <v>23</v>
       </c>
       <c r="G779">
-        <v>73.87</v>
+        <v>47.43</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="str">
-        <v>Strawberry Tres Leches</v>
+        <v>Riffs momento</v>
       </c>
       <c r="B780" t="str">
         <v/>
       </c>
       <c r="C780" t="str">
         <v/>
       </c>
       <c r="D780">
-        <v>56.54</v>
+        <v>0</v>
       </c>
       <c r="E780">
-        <v>80.75</v>
+        <v>1</v>
       </c>
       <c r="F780">
-        <v>0.5</v>
+        <v>48</v>
       </c>
       <c r="G780">
-        <v>56.54</v>
+        <v>65</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="str">
-        <v>Strike Black</v>
+        <v>Ripple</v>
       </c>
       <c r="B781" t="str">
         <v/>
       </c>
       <c r="C781" t="str">
         <v/>
       </c>
       <c r="D781">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="E781">
-        <v>0</v>
+        <v>110.34</v>
       </c>
       <c r="F781">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G781">
-        <v>127</v>
+        <v>95</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="str">
-        <v>Sugar Musk 75ml Ibrahim Al Qurashi</v>
+        <v>Risk Comete Assaf</v>
       </c>
       <c r="B782" t="str">
         <v/>
       </c>
       <c r="C782" t="str">
         <v/>
       </c>
       <c r="D782">
-        <v>73</v>
+        <v>138.7</v>
       </c>
       <c r="E782">
-        <v>100</v>
+        <v>186.56</v>
       </c>
       <c r="F782">
-        <v>10</v>
+        <v>5.13</v>
       </c>
       <c r="G782">
-        <v>73</v>
+        <v>138.7</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="str">
-        <v>Sultan Oil Al Rehab</v>
+        <v>Rose 01 Swiss Arabian</v>
       </c>
       <c r="B783" t="str">
         <v/>
       </c>
       <c r="C783" t="str">
         <v/>
       </c>
       <c r="D783">
-        <v>4.38</v>
+        <v>136.55</v>
       </c>
       <c r="E783">
-        <v>7.14</v>
+        <v>155</v>
       </c>
       <c r="F783">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G783">
-        <v>4.38</v>
+        <v>136.55</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="str">
-        <v>Sultan The Founder French Avenue</v>
+        <v>Rose Couture Khadlaj</v>
       </c>
       <c r="B784" t="str">
         <v/>
       </c>
       <c r="C784" t="str">
         <v/>
       </c>
       <c r="D784">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="E784">
-        <v>148</v>
+        <v>64.28</v>
       </c>
       <c r="F784">
-        <v>2.58</v>
+        <v>0.5</v>
       </c>
       <c r="G784">
-        <v>97</v>
+        <v>43</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="str">
-        <v>Summer Beach and you Laverne</v>
+        <v>Rose De Mai</v>
       </c>
       <c r="B785" t="str">
         <v/>
       </c>
       <c r="C785" t="str">
         <v/>
       </c>
       <c r="D785">
-        <v>117</v>
+        <v>147.5</v>
       </c>
       <c r="E785">
-        <v>156</v>
+        <v>169.65</v>
       </c>
       <c r="F785">
-        <v>2.3</v>
+        <v>7.9</v>
       </c>
       <c r="G785">
-        <v>117</v>
+        <v>122</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="str">
-        <v>Summer Oud</v>
+        <v>Rose Noir Ahmed</v>
       </c>
       <c r="B786" t="str">
         <v/>
       </c>
       <c r="C786" t="str">
         <v/>
       </c>
       <c r="D786">
-        <v>151</v>
+        <v>96</v>
       </c>
       <c r="E786">
-        <v>189.31</v>
+        <v>137</v>
       </c>
       <c r="F786">
-        <v>25.5</v>
+        <v>2.07</v>
       </c>
       <c r="G786">
-        <v>151</v>
+        <v>96</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="str">
-        <v>Supremacy Collector's Edition</v>
+        <v>Rose Noir Body Gel</v>
       </c>
       <c r="B787" t="str">
         <v/>
       </c>
       <c r="C787" t="str">
         <v/>
       </c>
       <c r="D787">
-        <v>158</v>
+        <v>36.25</v>
       </c>
       <c r="E787">
-        <v>166</v>
+        <v>48.28</v>
       </c>
       <c r="F787">
-        <v>55.2</v>
+        <v>5</v>
       </c>
       <c r="G787">
-        <v>158</v>
+        <v>36.25</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="str">
-        <v>Supremacy Collector's Edition Tester</v>
+        <v>Rose Tobacco - Happiness Dose</v>
       </c>
       <c r="B788" t="str">
         <v/>
       </c>
       <c r="C788" t="str">
         <v/>
       </c>
       <c r="D788">
-        <v>120</v>
+        <v>82.43</v>
       </c>
       <c r="E788">
-        <v>132</v>
+        <v>107</v>
       </c>
       <c r="F788">
-        <v>1</v>
+        <v>23.47</v>
       </c>
       <c r="G788">
-        <v>120</v>
+        <v>66.0917</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="str">
-        <v>Supremacy Not Only Intense 150ml</v>
+        <v>Rose noir hair mist</v>
       </c>
       <c r="B789" t="str">
         <v/>
       </c>
       <c r="C789" t="str">
         <v/>
       </c>
       <c r="D789">
-        <v>156</v>
+        <v>31</v>
       </c>
       <c r="E789">
-        <v>0</v>
+        <v>52.67</v>
       </c>
       <c r="F789">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="G789">
-        <v>156</v>
+        <v>31</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="str">
-        <v>Supreme Body Gel</v>
+        <v>Roses Vanilla Mancera 120ml</v>
       </c>
       <c r="B790" t="str">
         <v/>
       </c>
       <c r="C790" t="str">
         <v/>
       </c>
       <c r="D790">
-        <v>26.16</v>
+        <v>226.5</v>
       </c>
       <c r="E790">
-        <v>41.38</v>
+        <v>220</v>
       </c>
       <c r="F790">
-        <v>1</v>
+        <v>2.413</v>
       </c>
       <c r="G790">
-        <v>26.16</v>
+        <v>226.5</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="str">
-        <v>Suspenso Intense</v>
+        <v>Rouh Al Sandal oil 3ml</v>
       </c>
       <c r="B791" t="str">
         <v/>
       </c>
       <c r="C791" t="str">
         <v/>
       </c>
       <c r="D791">
-        <v>35</v>
+        <v>16.5</v>
       </c>
       <c r="E791">
-        <v>57.47</v>
+        <v>31.03</v>
       </c>
       <c r="F791">
-        <v>0.6</v>
+        <v>2</v>
       </c>
       <c r="G791">
-        <v>35</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="str">
-        <v>Sweet Cherry Kiss</v>
+        <v>Royal Blend French Avenue</v>
       </c>
       <c r="B792" t="str">
         <v/>
       </c>
       <c r="C792" t="str">
         <v/>
       </c>
       <c r="D792">
-        <v>66.92</v>
+        <v>76</v>
       </c>
       <c r="E792">
-        <v>100</v>
+        <v>96.42</v>
       </c>
       <c r="F792">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="G792">
-        <v>66.92</v>
+        <v>76</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="str">
-        <v>Sweet like candy gulf Orchid</v>
+        <v>Royal Blend Nero French Avenue</v>
       </c>
       <c r="B793" t="str">
         <v/>
       </c>
       <c r="C793" t="str">
         <v/>
       </c>
       <c r="D793">
-        <v>66.92</v>
+        <v>76</v>
       </c>
       <c r="E793">
-        <v>86.4</v>
+        <v>96.4</v>
       </c>
       <c r="F793">
-        <v>9.8</v>
+        <v>10.9</v>
       </c>
       <c r="G793">
-        <v>66.92</v>
+        <v>76</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="str">
-        <v>Sweet paradise</v>
+        <v>Royal Blend Sequoia</v>
       </c>
       <c r="B794" t="str">
         <v/>
       </c>
       <c r="C794" t="str">
         <v/>
       </c>
       <c r="D794">
-        <v>76.8</v>
+        <v>76</v>
       </c>
       <c r="E794">
-        <v>93.1</v>
+        <v>153.85</v>
       </c>
       <c r="F794">
-        <v>4.4</v>
+        <v>9.7</v>
       </c>
       <c r="G794">
-        <v>76.8</v>
+        <v>81.3583</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="str">
-        <v>Swiss Arabian Incense 01</v>
+        <v>Royal Blend Vintage French Avenue</v>
       </c>
       <c r="B795" t="str">
         <v/>
       </c>
       <c r="C795" t="str">
         <v/>
       </c>
       <c r="D795">
-        <v>181.6</v>
+        <v>85.92</v>
       </c>
       <c r="E795">
-        <v>251</v>
+        <v>100</v>
       </c>
       <c r="F795">
-        <v>5</v>
+        <v>0.5</v>
       </c>
       <c r="G795">
-        <v>181.6</v>
+        <v>85.92</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="str">
-        <v>Tahara Vanilla Gulf Orchid</v>
+        <v>Royal Cherry</v>
       </c>
       <c r="B796" t="str">
         <v/>
       </c>
       <c r="C796" t="str">
         <v/>
       </c>
       <c r="D796">
-        <v>49.07</v>
+        <v>44</v>
       </c>
       <c r="E796">
-        <v>74</v>
+        <v>85.99</v>
       </c>
       <c r="F796">
-        <v>4</v>
+        <v>10.3</v>
       </c>
       <c r="G796">
-        <v>49.07</v>
+        <v>44</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="str">
-        <v>Taskeen Caramel</v>
+        <v>SPRAY AURA FRESH</v>
       </c>
       <c r="B797" t="str">
         <v/>
       </c>
       <c r="C797" t="str">
         <v/>
       </c>
       <c r="D797">
-        <v>47.4</v>
+        <v>7.05</v>
       </c>
       <c r="E797">
-        <v>89</v>
+        <v>8.87</v>
       </c>
       <c r="F797">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="G797">
-        <v>47.4</v>
+        <v>7.05</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="str">
-        <v>Taskeen Wowie</v>
+        <v>Safa Nusuk</v>
       </c>
       <c r="B798" t="str">
         <v/>
       </c>
       <c r="C798" t="str">
         <v/>
       </c>
       <c r="D798">
-        <v>38.5</v>
+        <v>0</v>
       </c>
       <c r="E798">
-        <v>59.7</v>
+        <v>1</v>
       </c>
       <c r="F798">
-        <v>4.7</v>
+        <v>12</v>
       </c>
       <c r="G798">
-        <v>38.5</v>
+        <v>53.5</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="str">
-        <v>Teriaq Intense Lattafa</v>
+        <v>Safari Blue 30ml</v>
       </c>
       <c r="B799" t="str">
         <v/>
       </c>
       <c r="C799" t="str">
         <v/>
       </c>
       <c r="D799">
-        <v>80.36</v>
+        <v>69</v>
       </c>
       <c r="E799">
-        <v>107</v>
+        <v>0</v>
       </c>
       <c r="F799">
-        <v>0.9</v>
+        <v>6</v>
       </c>
       <c r="G799">
-        <v>80.36</v>
+        <v>69</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="str">
-        <v>Tester Mancera French Riviera</v>
+        <v>Safari Breeze</v>
       </c>
       <c r="B800" t="str">
         <v/>
       </c>
       <c r="C800" t="str">
         <v/>
       </c>
       <c r="D800">
-        <v>210</v>
+        <v>99</v>
       </c>
       <c r="E800">
-        <v>0</v>
+        <v>129.71</v>
       </c>
       <c r="F800">
-        <v>1</v>
+        <v>18.9</v>
       </c>
       <c r="G800">
-        <v>210</v>
+        <v>97.05</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="str">
-        <v>Tester Roses Vanille</v>
+        <v>Safari Extreme 30ml</v>
       </c>
       <c r="B801" t="str">
         <v/>
       </c>
       <c r="C801" t="str">
         <v/>
       </c>
       <c r="D801">
-        <v>181</v>
+        <v>69</v>
       </c>
       <c r="E801">
-        <v>246</v>
+        <v>0</v>
       </c>
       <c r="F801">
-        <v>0.5</v>
+        <v>6</v>
       </c>
       <c r="G801">
-        <v>181</v>
+        <v>69</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="str">
-        <v>The Way Of Love Laverne</v>
+        <v>Sapphire Leather 150ml</v>
       </c>
       <c r="B802" t="str">
         <v/>
       </c>
       <c r="C802" t="str">
         <v/>
       </c>
       <c r="D802">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="E802">
-        <v>152</v>
+        <v>135.7</v>
       </c>
       <c r="F802">
-        <v>2.6</v>
+        <v>0.53</v>
       </c>
       <c r="G802">
-        <v>117</v>
+        <v>85</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="str">
-        <v>The black 30ml</v>
+        <v>Sawaar Vanille Blanc</v>
       </c>
       <c r="B803" t="str">
         <v/>
       </c>
       <c r="C803" t="str">
         <v/>
       </c>
       <c r="D803">
-        <v>34</v>
+        <v>88</v>
       </c>
       <c r="E803">
-        <v>40.71</v>
+        <v>111.92</v>
       </c>
       <c r="F803">
-        <v>2</v>
+        <v>8.4</v>
       </c>
       <c r="G803">
-        <v>34</v>
+        <v>88</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="str">
-        <v>The white cloud</v>
+        <v>Sceptre Malachite</v>
       </c>
       <c r="B804" t="str">
         <v/>
       </c>
       <c r="C804" t="str">
         <v/>
       </c>
       <c r="D804">
-        <v>54.61</v>
+        <v>57</v>
       </c>
       <c r="E804">
-        <v>54.6</v>
+        <v>60</v>
       </c>
       <c r="F804">
-        <v>1</v>
+        <v>1.8</v>
       </c>
       <c r="G804">
-        <v>54.61</v>
+        <v>57</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="str">
-        <v>Thriller Maison Asrar</v>
+        <v>Sea Or Reef</v>
       </c>
       <c r="B805" t="str">
         <v/>
       </c>
       <c r="C805" t="str">
         <v/>
       </c>
       <c r="D805">
-        <v>116.2</v>
+        <v>0</v>
       </c>
       <c r="E805">
-        <v>153.14</v>
+        <v>1</v>
       </c>
       <c r="F805">
-        <v>16.4</v>
+        <v>6</v>
       </c>
       <c r="G805">
-        <v>116.2</v>
+        <v>95</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="str">
-        <v>Thunder</v>
+        <v>Search Assaf</v>
       </c>
       <c r="B806" t="str">
         <v/>
       </c>
       <c r="C806" t="str">
         <v/>
       </c>
       <c r="D806">
-        <v>97</v>
+        <v>100.2</v>
       </c>
       <c r="E806">
-        <v>119.78</v>
+        <v>133.5</v>
       </c>
       <c r="F806">
-        <v>1.3</v>
+        <v>0.797</v>
       </c>
       <c r="G806">
-        <v>97</v>
+        <v>100.2</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="str">
-        <v>Tibr Cashmere 12g</v>
+        <v>Secret Garden Laverne</v>
       </c>
       <c r="B807" t="str">
         <v/>
       </c>
       <c r="C807" t="str">
         <v/>
       </c>
       <c r="D807">
-        <v>16.5</v>
+        <v>87</v>
       </c>
       <c r="E807">
-        <v>31.03</v>
+        <v>124</v>
       </c>
       <c r="F807">
-        <v>4</v>
+        <v>1.5</v>
       </c>
       <c r="G807">
-        <v>16.5</v>
+        <v>96.0667</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="str">
-        <v>Tibr Malaki 12g</v>
+        <v>Sedra Dorado</v>
       </c>
       <c r="B808" t="str">
         <v/>
       </c>
       <c r="C808" t="str">
         <v/>
       </c>
       <c r="D808">
-        <v>16.5</v>
+        <v>370</v>
       </c>
       <c r="E808">
-        <v>31.03</v>
+        <v>438.4</v>
       </c>
       <c r="F808">
-        <v>5</v>
+        <v>0.5</v>
       </c>
       <c r="G808">
-        <v>16.5</v>
+        <v>370</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="str">
-        <v>Tiramisu Caramel</v>
+        <v>Sedra Dorado 50ml</v>
       </c>
       <c r="B809" t="str">
         <v/>
       </c>
       <c r="C809" t="str">
         <v/>
       </c>
       <c r="D809">
-        <v>71.2</v>
+        <v>82.76</v>
       </c>
       <c r="E809">
-        <v>82</v>
+        <v>103.44</v>
       </c>
       <c r="F809">
-        <v>8.7</v>
+        <v>3</v>
       </c>
       <c r="G809">
-        <v>71.2</v>
+        <v>82.76</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="str">
-        <v>Tiramisu Coco</v>
+        <v>Sedra Platino</v>
       </c>
       <c r="B810" t="str">
         <v/>
       </c>
       <c r="C810" t="str">
         <v/>
       </c>
       <c r="D810">
-        <v>71.2</v>
+        <v>370</v>
       </c>
       <c r="E810">
-        <v>96.4</v>
+        <v>438.4</v>
       </c>
       <c r="F810">
-        <v>6.5</v>
+        <v>1.35</v>
       </c>
       <c r="G810">
-        <v>71.2</v>
+        <v>370</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="str">
-        <v>Tiramisu Smores</v>
+        <v>Sedra Platino 50ml</v>
       </c>
       <c r="B811" t="str">
         <v/>
       </c>
       <c r="C811" t="str">
         <v/>
       </c>
       <c r="D811">
-        <v>77.1</v>
+        <v>82.76</v>
       </c>
       <c r="E811">
-        <v>109.78</v>
+        <v>113.79</v>
       </c>
       <c r="F811">
-        <v>3.3</v>
+        <v>2</v>
       </c>
       <c r="G811">
-        <v>77.1</v>
+        <v>82.76</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="str">
-        <v>Titan Khadlaj</v>
+        <v>Sense Forever Collection</v>
       </c>
       <c r="B812" t="str">
         <v/>
       </c>
       <c r="C812" t="str">
         <v/>
       </c>
       <c r="D812">
-        <v>71.25</v>
+        <v>175</v>
       </c>
       <c r="E812">
-        <v>92.3</v>
+        <v>197.33</v>
       </c>
       <c r="F812">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="G812">
-        <v>71.25</v>
+        <v>175</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="str">
-        <v>Tobacco 01 Swiss Arabian</v>
+        <v>Serious Al Majed Oud</v>
       </c>
       <c r="B813" t="str">
         <v/>
       </c>
       <c r="C813" t="str">
         <v/>
       </c>
       <c r="D813">
-        <v>136.55</v>
+        <v>0</v>
       </c>
       <c r="E813">
-        <v>222</v>
+        <v>1</v>
       </c>
       <c r="F813">
-        <v>4</v>
+        <v>6.7</v>
       </c>
       <c r="G813">
-        <v>136.55</v>
+        <v>145</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="str">
-        <v>Tobacco Black40</v>
+        <v>Shaghaf Amber Infusion Swiss Arabian</v>
       </c>
       <c r="B814" t="str">
         <v/>
       </c>
       <c r="C814" t="str">
         <v/>
       </c>
       <c r="D814">
-        <v>100.2</v>
+        <v>200</v>
       </c>
       <c r="E814">
-        <v>148.1</v>
+        <v>215</v>
       </c>
       <c r="F814">
-        <v>1.5</v>
+        <v>4.867</v>
       </c>
       <c r="G814">
-        <v>100.2</v>
+        <v>200</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="str">
-        <v>Tobacco Body Oud</v>
+        <v>Shaghaf Oud Abyad Swiss Arabian</v>
       </c>
       <c r="B815" t="str">
         <v/>
       </c>
       <c r="C815" t="str">
         <v/>
       </c>
       <c r="D815">
-        <v>147</v>
+        <v>82.76</v>
       </c>
       <c r="E815">
-        <v>242.15</v>
+        <v>96.29</v>
       </c>
       <c r="F815">
-        <v>0.5</v>
+        <v>3</v>
       </c>
       <c r="G815">
-        <v>147</v>
+        <v>82.76</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="str">
-        <v>Tobacco Collection Ibraq</v>
+        <v>Shaghaf Oud Ahmar Swiss Arabian</v>
       </c>
       <c r="B816" t="str">
         <v/>
       </c>
       <c r="C816" t="str">
         <v/>
       </c>
       <c r="D816">
-        <v>156</v>
+        <v>0</v>
       </c>
       <c r="E816">
-        <v>288.88</v>
+        <v>1</v>
       </c>
       <c r="F816">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G816">
-        <v>156</v>
+        <v>130</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="str">
-        <v>Tobacco Jam</v>
+        <v>Shaghaf Oud Azraq Swiss Arabian</v>
       </c>
       <c r="B817" t="str">
         <v/>
       </c>
       <c r="C817" t="str">
         <v/>
       </c>
       <c r="D817">
-        <v>101.63</v>
+        <v>125</v>
       </c>
       <c r="E817">
-        <v>132</v>
+        <v>190</v>
       </c>
       <c r="F817">
-        <v>2.4</v>
+        <v>7.867</v>
       </c>
       <c r="G817">
-        <v>101.63</v>
+        <v>125</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="str">
-        <v>Tobacco Rage32</v>
+        <v>Shaghaf Oud Tonka Swiss Arabian</v>
       </c>
       <c r="B818" t="str">
         <v/>
       </c>
       <c r="C818" t="str">
         <v/>
       </c>
       <c r="D818">
-        <v>100.2</v>
+        <v>125</v>
       </c>
       <c r="E818">
-        <v>147.72</v>
+        <v>185</v>
       </c>
       <c r="F818">
-        <v>0.5</v>
+        <v>7.867</v>
       </c>
       <c r="G818">
-        <v>100.2</v>
+        <v>125</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="str">
-        <v>Toffee 60ml Gulf Orchid</v>
+        <v>Shaghaf Oud Vanilla Toffee Swiss Arabian</v>
       </c>
       <c r="B819" t="str">
         <v/>
       </c>
       <c r="C819" t="str">
         <v/>
       </c>
       <c r="D819">
-        <v>58</v>
+        <v>135</v>
       </c>
       <c r="E819">
-        <v>74</v>
+        <v>185</v>
       </c>
       <c r="F819">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G819">
-        <v>58</v>
+        <v>135</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="str">
-        <v>Toffee Ganache</v>
+        <v>Sharaf Divine</v>
       </c>
       <c r="B820" t="str">
         <v/>
       </c>
       <c r="C820" t="str">
         <v/>
       </c>
       <c r="D820">
-        <v>56.54</v>
+        <v>69.23</v>
       </c>
       <c r="E820">
-        <v>80</v>
+        <v>92.3</v>
       </c>
       <c r="F820">
-        <v>0.5</v>
+        <v>18.2</v>
       </c>
       <c r="G820">
-        <v>56.54</v>
+        <v>69.23</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="str">
-        <v>Tonka Cola Mancera 120ml</v>
+        <v>Shield Iven</v>
       </c>
       <c r="B821" t="str">
         <v/>
       </c>
       <c r="C821" t="str">
         <v/>
       </c>
       <c r="D821">
-        <v>216</v>
+        <v>117.5</v>
       </c>
       <c r="E821">
-        <v>287.76</v>
+        <v>192.65</v>
       </c>
       <c r="F821">
-        <v>4</v>
+        <v>6.4</v>
       </c>
       <c r="G821">
-        <v>216</v>
+        <v>119.8077</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="str">
-        <v>Turathi Blue Afnan</v>
+        <v>Shiny dkhoon</v>
       </c>
       <c r="B822" t="str">
         <v/>
       </c>
       <c r="C822" t="str">
         <v/>
       </c>
       <c r="D822">
-        <v>107.51</v>
+        <v>82.15</v>
       </c>
       <c r="E822">
-        <v>112</v>
+        <v>134</v>
       </c>
       <c r="F822">
-        <v>16.56</v>
+        <v>3.9</v>
       </c>
       <c r="G822">
-        <v>107.51</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="str">
-        <v>Turathi Brown Afnan</v>
+        <v>Shiyaaka Sky</v>
       </c>
       <c r="B823" t="str">
         <v/>
       </c>
       <c r="C823" t="str">
         <v/>
       </c>
       <c r="D823">
-        <v>93.5</v>
+        <v>0</v>
       </c>
       <c r="E823">
-        <v>118.5</v>
+        <v>1</v>
       </c>
       <c r="F823">
-        <v>9.23</v>
+        <v>60.7</v>
       </c>
       <c r="G823">
-        <v>93.5</v>
+        <v>74.8623</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="str">
-        <v>Turathi Electric Afnan</v>
+        <v>Shiyaaka Snow</v>
       </c>
       <c r="B824" t="str">
         <v/>
       </c>
       <c r="C824" t="str">
         <v/>
       </c>
       <c r="D824">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="E824">
-        <v>140</v>
+        <v>102.16</v>
       </c>
       <c r="F824">
-        <v>20.33</v>
+        <v>3.4</v>
       </c>
       <c r="G824">
-        <v>105</v>
+        <v>65</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="str">
-        <v>Uhud Arabiyat Prestige</v>
+        <v>Shmallow Fluff French Avenue</v>
       </c>
       <c r="B825" t="str">
         <v/>
       </c>
       <c r="C825" t="str">
         <v/>
       </c>
       <c r="D825">
-        <v>85.53</v>
+        <v>88</v>
       </c>
       <c r="E825">
-        <v>100</v>
+        <v>140</v>
       </c>
       <c r="F825">
-        <v>2.8</v>
+        <v>6.6</v>
       </c>
       <c r="G825">
-        <v>85.53</v>
+        <v>88</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="str">
-        <v>Uniq Oud Forever Armaf</v>
+        <v>Shuhrah Boisee</v>
       </c>
       <c r="B826" t="str">
         <v/>
       </c>
       <c r="C826" t="str">
         <v/>
       </c>
       <c r="D826">
-        <v>142.3</v>
+        <v>60</v>
       </c>
       <c r="E826">
-        <v>158.62</v>
+        <v>93.36</v>
       </c>
       <c r="F826">
-        <v>4.9</v>
+        <v>17.339</v>
       </c>
       <c r="G826">
-        <v>142.3</v>
+        <v>60</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="str">
-        <v>Urban Man Amaze</v>
+        <v>Shuhrah Elixir Rasasi</v>
       </c>
       <c r="B827" t="str">
         <v/>
       </c>
       <c r="C827" t="str">
         <v/>
       </c>
       <c r="D827">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="E827">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="F827">
-        <v>4</v>
+        <v>1.78</v>
       </c>
       <c r="G827">
-        <v>47</v>
+        <v>65</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="str">
-        <v>Urban Man Elixir</v>
+        <v>Shuhrah rasasi</v>
       </c>
       <c r="B828" t="str">
         <v/>
       </c>
       <c r="C828" t="str">
         <v/>
       </c>
       <c r="D828">
-        <v>47</v>
+        <v>62.6</v>
       </c>
       <c r="E828">
-        <v>66.6</v>
+        <v>72.99</v>
       </c>
       <c r="F828">
-        <v>7.89</v>
+        <v>11.227</v>
       </c>
       <c r="G828">
-        <v>47</v>
+        <v>62.6</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="str">
-        <v>Urban Man Le Parfum</v>
+        <v>Siada Nova</v>
       </c>
       <c r="B829" t="str">
         <v/>
       </c>
       <c r="C829" t="str">
         <v/>
       </c>
       <c r="D829">
-        <v>70</v>
+        <v>71.2</v>
       </c>
       <c r="E829">
-        <v>103</v>
+        <v>96.06</v>
       </c>
       <c r="F829">
-        <v>2.44</v>
+        <v>6.4</v>
       </c>
       <c r="G829">
-        <v>70</v>
+        <v>71.2</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="str">
-        <v>Urban Man Paradise</v>
+        <v>Signature Brown</v>
       </c>
       <c r="B830" t="str">
         <v/>
       </c>
       <c r="C830" t="str">
         <v/>
       </c>
       <c r="D830">
-        <v>47</v>
+        <v>198</v>
       </c>
       <c r="E830">
-        <v>60.2</v>
+        <v>219.2</v>
       </c>
       <c r="F830">
-        <v>2.45</v>
+        <v>2.88</v>
       </c>
       <c r="G830">
-        <v>47</v>
+        <v>198</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="str">
-        <v>Urban Man Ultra</v>
+        <v>Signature black 15ml</v>
       </c>
       <c r="B831" t="str">
         <v/>
       </c>
       <c r="C831" t="str">
         <v/>
       </c>
       <c r="D831">
-        <v>47</v>
+        <v>21.5</v>
       </c>
       <c r="E831">
-        <v>66.6</v>
+        <v>28.85</v>
       </c>
       <c r="F831">
-        <v>3.89</v>
+        <v>1</v>
       </c>
       <c r="G831">
-        <v>47</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="str">
-        <v>Vanguard Maison Asrar</v>
+        <v>Signature rose gold 15ml</v>
       </c>
       <c r="B832" t="str">
         <v/>
       </c>
       <c r="C832" t="str">
         <v/>
       </c>
       <c r="D832">
-        <v>106.2</v>
+        <v>5</v>
       </c>
       <c r="E832">
-        <v>131</v>
+        <v>28.85</v>
       </c>
       <c r="F832">
-        <v>14.7</v>
+        <v>1</v>
       </c>
       <c r="G832">
-        <v>106.2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="str">
-        <v>Vanilla 01 Swiss Arabian</v>
+        <v>Silk Musk</v>
       </c>
       <c r="B833" t="str">
         <v/>
       </c>
       <c r="C833" t="str">
         <v/>
       </c>
       <c r="D833">
-        <v>181.6</v>
+        <v>43</v>
       </c>
       <c r="E833">
-        <v>253.8</v>
+        <v>76.9</v>
       </c>
       <c r="F833">
-        <v>10</v>
+        <v>5.5</v>
       </c>
       <c r="G833">
-        <v>181.6</v>
+        <v>43</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="str">
-        <v>Vanilla Addiction Gulf Orchid</v>
+        <v>Silk Musk Wardi</v>
       </c>
       <c r="B834" t="str">
         <v/>
       </c>
       <c r="C834" t="str">
         <v/>
       </c>
       <c r="D834">
-        <v>73.5</v>
+        <v>40.5</v>
       </c>
       <c r="E834">
-        <v>86.4</v>
+        <v>55.28</v>
       </c>
       <c r="F834">
-        <v>1.6</v>
+        <v>1.9</v>
       </c>
       <c r="G834">
-        <v>73.5</v>
+        <v>40.5</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="str">
-        <v>Vanilla Aura</v>
+        <v>Smart 313 Bleu De Chanel 30ml</v>
       </c>
       <c r="B835" t="str">
         <v/>
       </c>
       <c r="C835" t="str">
         <v/>
       </c>
       <c r="D835">
-        <v>102.75</v>
+        <v>6</v>
       </c>
       <c r="E835">
-        <v>130.77</v>
+        <v>9.25</v>
       </c>
       <c r="F835">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G835">
-        <v>102.75</v>
+        <v>6</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="str">
-        <v>Vanilla Cream Macaron</v>
+        <v>Smart 401 Versace Eros 30ml</v>
       </c>
       <c r="B836" t="str">
         <v/>
       </c>
       <c r="C836" t="str">
         <v/>
       </c>
       <c r="D836">
-        <v>56.54</v>
+        <v>6</v>
       </c>
       <c r="E836">
-        <v>63.79</v>
+        <v>8.14</v>
       </c>
       <c r="F836">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="G836">
-        <v>56.54</v>
+        <v>6</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="str">
-        <v>Vanilla Freak</v>
+        <v>Smart 446 Sauvage 30ml</v>
       </c>
       <c r="B837" t="str">
         <v/>
       </c>
       <c r="C837" t="str">
         <v/>
       </c>
       <c r="D837">
-        <v>104.61</v>
+        <v>6</v>
       </c>
       <c r="E837">
-        <v>132.68</v>
+        <v>8.14</v>
       </c>
       <c r="F837">
-        <v>0.6</v>
+        <v>12</v>
       </c>
       <c r="G837">
-        <v>104.61</v>
+        <v>6</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="str">
-        <v>Vanilla On The Beach</v>
+        <v>Smart 484 Roses Vanille 30ml</v>
       </c>
       <c r="B838" t="str">
         <v/>
       </c>
       <c r="C838" t="str">
         <v/>
       </c>
       <c r="D838">
-        <v>75.77</v>
+        <v>6</v>
       </c>
       <c r="E838">
-        <v>100</v>
+        <v>9.25</v>
       </c>
       <c r="F838">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G838">
-        <v>75.77</v>
+        <v>6</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="str">
-        <v>Vanilla Seduction</v>
+        <v>Smart 538 Scandal 30ml</v>
       </c>
       <c r="B839" t="str">
         <v/>
       </c>
       <c r="C839" t="str">
         <v/>
       </c>
       <c r="D839">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="E839">
-        <v>128.6</v>
+        <v>9.25</v>
       </c>
       <c r="F839">
-        <v>1.7</v>
+        <v>3</v>
       </c>
       <c r="G839">
-        <v>84</v>
+        <v>6</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="str">
-        <v>Vanilla So Sweet</v>
+        <v>Smart 581 My Way 30ml</v>
       </c>
       <c r="B840" t="str">
         <v/>
       </c>
       <c r="C840" t="str">
         <v/>
       </c>
       <c r="D840">
-        <v>51.5</v>
+        <v>6</v>
       </c>
       <c r="E840">
-        <v>62.07</v>
+        <v>9.25</v>
       </c>
       <c r="F840">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="G840">
-        <v>51.5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="str">
-        <v>Vanilla Voyage Maison Asrar</v>
+        <v>Smart 608 Ultra male 30ml</v>
       </c>
       <c r="B841" t="str">
         <v/>
       </c>
       <c r="C841" t="str">
         <v/>
       </c>
       <c r="D841">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="E841">
-        <v>109</v>
+        <v>8.14</v>
       </c>
       <c r="F841">
-        <v>22.8</v>
+        <v>10</v>
       </c>
       <c r="G841">
-        <v>85</v>
+        <v>6</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="str">
-        <v>Veneno Bianco French Avenue</v>
+        <v>Smart 623 Megamare 30ml</v>
       </c>
       <c r="B842" t="str">
         <v/>
       </c>
       <c r="C842" t="str">
         <v/>
       </c>
       <c r="D842">
-        <v>103</v>
+        <v>6.07</v>
       </c>
       <c r="E842">
-        <v>125.9</v>
+        <v>7.14</v>
       </c>
       <c r="F842">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="G842">
-        <v>103</v>
+        <v>6.07</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="str">
-        <v>Veneno Scarlet</v>
+        <v>Smart 635 Spicebomb 30ml</v>
       </c>
       <c r="B843" t="str">
         <v/>
       </c>
       <c r="C843" t="str">
         <v/>
       </c>
       <c r="D843">
-        <v>118.5</v>
+        <v>6</v>
       </c>
       <c r="E843">
-        <v>146</v>
+        <v>7.85</v>
       </c>
       <c r="F843">
-        <v>4.1</v>
+        <v>0</v>
       </c>
       <c r="G843">
-        <v>118.5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="str">
-        <v>Venti Carisma</v>
+        <v>Solitaire French Avenue</v>
       </c>
       <c r="B844" t="str">
         <v/>
       </c>
       <c r="C844" t="str">
         <v/>
       </c>
       <c r="D844">
-        <v>35</v>
+        <v>105</v>
       </c>
       <c r="E844">
-        <v>57.47</v>
+        <v>142</v>
       </c>
       <c r="F844">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G844">
-        <v>35</v>
+        <v>105</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="str">
-        <v>Venti Silky Princess</v>
+        <v>Solmere  Elviera Set</v>
       </c>
       <c r="B845" t="str">
         <v/>
       </c>
       <c r="C845" t="str">
         <v/>
       </c>
       <c r="D845">
-        <v>29</v>
+        <v>140</v>
       </c>
       <c r="E845">
-        <v>37</v>
+        <v>158.62</v>
       </c>
       <c r="F845">
-        <v>0.5</v>
+        <v>2</v>
       </c>
       <c r="G845">
-        <v>29</v>
+        <v>140</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="str">
-        <v>Verno La Victor</v>
+        <v>Soprano ice</v>
       </c>
       <c r="B846" t="str">
         <v/>
       </c>
       <c r="C846" t="str">
         <v/>
       </c>
       <c r="D846">
-        <v>135</v>
+        <v>0</v>
       </c>
       <c r="E846">
-        <v>202</v>
+        <v>1</v>
       </c>
       <c r="F846">
-        <v>6.4</v>
+        <v>23</v>
       </c>
       <c r="G846">
-        <v>135</v>
+        <v>69</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="str">
-        <v>Victoria Lattafa</v>
+        <v>Sospiro Vibrato</v>
       </c>
       <c r="B847" t="str">
         <v/>
       </c>
       <c r="C847" t="str">
         <v/>
       </c>
       <c r="D847">
-        <v>77.5</v>
+        <v>566</v>
       </c>
       <c r="E847">
-        <v>92.85</v>
+        <v>672.81</v>
       </c>
       <c r="F847">
-        <v>32.72</v>
+        <v>4</v>
       </c>
       <c r="G847">
-        <v>77.5</v>
+        <v>529</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="str">
-        <v>Vintage Holder</v>
+        <v>Spanish 20ml</v>
       </c>
       <c r="B848" t="str">
         <v/>
       </c>
       <c r="C848" t="str">
         <v/>
       </c>
       <c r="D848">
-        <v>0</v>
+        <v>17.33</v>
       </c>
       <c r="E848">
-        <v>0</v>
+        <v>33.33</v>
       </c>
       <c r="F848">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G848">
-        <v>0</v>
+        <v>17.33</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="str">
-        <v>Vintage Radio</v>
+        <v>Spanish Tobacco Ibrahim Al Qurashi</v>
       </c>
       <c r="B849" t="str">
         <v/>
       </c>
       <c r="C849" t="str">
         <v/>
       </c>
       <c r="D849">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="E849">
-        <v>109.58</v>
+        <v>171.4</v>
       </c>
       <c r="F849">
-        <v>12</v>
+        <v>13.2</v>
       </c>
       <c r="G849">
-        <v>81</v>
+        <v>85.7879</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="str">
-        <v>Vintage Tobacco</v>
+        <v>Spectre Ghost</v>
       </c>
       <c r="B850" t="str">
         <v/>
       </c>
       <c r="C850" t="str">
         <v/>
       </c>
       <c r="D850">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="E850">
-        <v>217</v>
+        <v>102</v>
       </c>
       <c r="F850">
-        <v>2.5</v>
+        <v>11.375</v>
       </c>
       <c r="G850">
-        <v>118</v>
+        <v>90.2133</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="str">
-        <v>Vision Maison Asrar</v>
+        <v>Spectre Wraith</v>
       </c>
       <c r="B851" t="str">
         <v/>
       </c>
       <c r="C851" t="str">
         <v/>
       </c>
       <c r="D851">
-        <v>138</v>
+        <v>90.9</v>
       </c>
       <c r="E851">
-        <v>162.48</v>
+        <v>110.7</v>
       </c>
       <c r="F851">
-        <v>0.6</v>
+        <v>1</v>
       </c>
       <c r="G851">
-        <v>138</v>
+        <v>90.9</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="str">
-        <v>Viva la oud 30ml</v>
+        <v>Spectrum Chill</v>
       </c>
       <c r="B852" t="str">
         <v/>
       </c>
       <c r="C852" t="str">
         <v/>
       </c>
       <c r="D852">
-        <v>59</v>
+        <v>0</v>
       </c>
       <c r="E852">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F852">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="G852">
-        <v>59</v>
+        <v>93.0217</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="str">
-        <v>Voila 15ml</v>
+        <v>Spicy Amber</v>
       </c>
       <c r="B853" t="str">
         <v/>
       </c>
       <c r="C853" t="str">
         <v/>
       </c>
       <c r="D853">
-        <v>60.43</v>
+        <v>70</v>
       </c>
       <c r="E853">
-        <v>72.41</v>
+        <v>78.5</v>
       </c>
       <c r="F853">
-        <v>2</v>
+        <v>0.7</v>
       </c>
       <c r="G853">
-        <v>60.43</v>
+        <v>70</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="str">
-        <v>Volare Aragon</v>
+        <v>Spicy Oud - Proud Dose</v>
       </c>
       <c r="B854" t="str">
         <v/>
       </c>
       <c r="C854" t="str">
         <v/>
       </c>
       <c r="D854">
-        <v>40</v>
+        <v>79</v>
       </c>
       <c r="E854">
-        <v>67.38</v>
+        <v>107</v>
       </c>
       <c r="F854">
-        <v>12</v>
+        <v>0.47</v>
       </c>
       <c r="G854">
-        <v>40</v>
+        <v>79</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="str">
-        <v>Volare Carlos</v>
+        <v>Spray Club de nuit intense man</v>
       </c>
       <c r="B855" t="str">
         <v/>
       </c>
       <c r="C855" t="str">
         <v/>
       </c>
       <c r="D855">
-        <v>40</v>
+        <v>6</v>
       </c>
       <c r="E855">
-        <v>67.38</v>
+        <v>9.5</v>
       </c>
       <c r="F855">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G855">
-        <v>40</v>
+        <v>6</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="str">
-        <v>Volare Valerius</v>
+        <v>Spray club de nuit urban elixir</v>
       </c>
       <c r="B856" t="str">
         <v/>
       </c>
       <c r="C856" t="str">
         <v/>
       </c>
       <c r="D856">
-        <v>40</v>
+        <v>7.05</v>
       </c>
       <c r="E856">
-        <v>67.38</v>
+        <v>9.6</v>
       </c>
       <c r="F856">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G856">
-        <v>40</v>
+        <v>7.05</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="str">
-        <v>Voux Alma Verde</v>
+        <v>Star Men Nebula</v>
       </c>
       <c r="B857" t="str">
         <v/>
       </c>
       <c r="C857" t="str">
         <v/>
       </c>
       <c r="D857">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="E857">
-        <v>58.09</v>
+        <v>46.4</v>
       </c>
       <c r="F857">
-        <v>7.1</v>
+        <v>4</v>
       </c>
       <c r="G857">
-        <v>45</v>
+        <v>32</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="str">
-        <v>Voux Zingy</v>
+        <v>Storia La Victor</v>
       </c>
       <c r="B858" t="str">
         <v/>
       </c>
       <c r="C858" t="str">
         <v/>
       </c>
       <c r="D858">
-        <v>46</v>
+        <v>133</v>
       </c>
       <c r="E858">
-        <v>67.8</v>
+        <v>204</v>
       </c>
       <c r="F858">
-        <v>1.7</v>
+        <v>8.1</v>
       </c>
       <c r="G858">
-        <v>46</v>
+        <v>133</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="str">
-        <v>Vulcan Baie French Avenue</v>
+        <v>Strawberry Cream Cake Mist</v>
       </c>
       <c r="B859" t="str">
         <v/>
       </c>
       <c r="C859" t="str">
         <v/>
       </c>
       <c r="D859">
-        <v>88.75</v>
+        <v>8.15</v>
       </c>
       <c r="E859">
-        <v>129.6</v>
+        <v>11.11</v>
       </c>
       <c r="F859">
-        <v>14.9</v>
+        <v>2</v>
       </c>
       <c r="G859">
-        <v>88.75</v>
+        <v>8.15</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="str">
-        <v>Vulcan Black Friday</v>
+        <v>Strawberry Pound Cake</v>
       </c>
       <c r="B860" t="str">
         <v/>
       </c>
       <c r="C860" t="str">
         <v/>
       </c>
       <c r="D860">
-        <v>121.62</v>
+        <v>73.87</v>
       </c>
       <c r="E860">
-        <v>147</v>
+        <v>100</v>
       </c>
       <c r="F860">
-        <v>0.9</v>
+        <v>0</v>
       </c>
       <c r="G860">
-        <v>121.62</v>
+        <v>73.87</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="str">
-        <v>Vulcan Feu French Avenue</v>
+        <v>Strawberry Tres Leches</v>
       </c>
       <c r="B861" t="str">
         <v/>
       </c>
       <c r="C861" t="str">
         <v/>
       </c>
       <c r="D861">
-        <v>100</v>
+        <v>56.54</v>
       </c>
       <c r="E861">
-        <v>135.7</v>
+        <v>80.75</v>
       </c>
       <c r="F861">
-        <v>15.7</v>
+        <v>0.5</v>
       </c>
       <c r="G861">
-        <v>100</v>
+        <v>56.54</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="str">
-        <v>Vulcan Sable French Avenue</v>
+        <v>Strike Black</v>
       </c>
       <c r="B862" t="str">
         <v/>
       </c>
       <c r="C862" t="str">
         <v/>
       </c>
       <c r="D862">
-        <v>96.16</v>
+        <v>127</v>
       </c>
       <c r="E862">
-        <v>114</v>
+        <v>0</v>
       </c>
       <c r="F862">
-        <v>1.2</v>
+        <v>11.8</v>
       </c>
       <c r="G862">
-        <v>96.16</v>
+        <v>123.7667</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="str">
-        <v>Wanted Lady</v>
+        <v>Sugar Musk 75ml Ibrahim Al Qurashi</v>
       </c>
       <c r="B863" t="str">
         <v/>
       </c>
       <c r="C863" t="str">
         <v/>
       </c>
       <c r="D863">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="E863">
-        <v>148.94</v>
+        <v>100</v>
       </c>
       <c r="F863">
-        <v>3</v>
+        <v>5.534</v>
       </c>
       <c r="G863">
-        <v>84</v>
+        <v>73</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="str">
-        <v>Western Shisha</v>
+        <v>Sultan Oil Al Rehab</v>
       </c>
       <c r="B864" t="str">
         <v/>
       </c>
       <c r="C864" t="str">
         <v/>
       </c>
       <c r="D864">
-        <v>100</v>
+        <v>4.38</v>
       </c>
       <c r="E864">
-        <v>135</v>
+        <v>7.14</v>
       </c>
       <c r="F864">
-        <v>5.2</v>
+        <v>2</v>
       </c>
       <c r="G864">
-        <v>100</v>
+        <v>4.38</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="str">
-        <v>Whipped Pleasure</v>
+        <v>Sultan The Founder French Avenue</v>
       </c>
       <c r="B865" t="str">
         <v/>
       </c>
       <c r="C865" t="str">
         <v/>
       </c>
       <c r="D865">
-        <v>104.61</v>
+        <v>97</v>
       </c>
       <c r="E865">
-        <v>129</v>
+        <v>148</v>
       </c>
       <c r="F865">
-        <v>1.47</v>
+        <v>2.455</v>
       </c>
       <c r="G865">
-        <v>104.61</v>
+        <v>97</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="str">
-        <v>White Regent Diamond</v>
+        <v>Summer Beach and you Laverne</v>
       </c>
       <c r="B866" t="str">
         <v/>
       </c>
       <c r="C866" t="str">
         <v/>
       </c>
       <c r="D866">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="E866">
-        <v>133.9</v>
+        <v>156</v>
       </c>
       <c r="F866">
-        <v>6.79</v>
+        <v>2.1</v>
       </c>
       <c r="G866">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="str">
-        <v>White Saffron oil 3ml</v>
+        <v>Summer Oud</v>
       </c>
       <c r="B867" t="str">
         <v/>
       </c>
       <c r="C867" t="str">
         <v/>
       </c>
       <c r="D867">
-        <v>16.5</v>
+        <v>151</v>
       </c>
       <c r="E867">
-        <v>29.2</v>
+        <v>189.31</v>
       </c>
       <c r="F867">
-        <v>4</v>
+        <v>18.997</v>
       </c>
       <c r="G867">
-        <v>16.5</v>
+        <v>151</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="str">
-        <v>Wild Colt</v>
+        <v>Summer Pink Body Spray</v>
       </c>
       <c r="B868" t="str">
         <v/>
       </c>
       <c r="C868" t="str">
         <v/>
       </c>
       <c r="D868">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="E868">
-        <v>132</v>
+        <v>1</v>
       </c>
       <c r="F868">
-        <v>0.5</v>
+        <v>11</v>
       </c>
       <c r="G868">
-        <v>100</v>
+        <v>28.3</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="str">
-        <v>Wild Colt Bakhur Collection</v>
+        <v>Supremacy Collector's Edition</v>
       </c>
       <c r="B869" t="str">
         <v/>
       </c>
       <c r="C869" t="str">
         <v/>
       </c>
       <c r="D869">
-        <v>175</v>
+        <v>158</v>
       </c>
       <c r="E869">
-        <v>217.4</v>
+        <v>166</v>
       </c>
       <c r="F869">
-        <v>3</v>
+        <v>75</v>
       </c>
       <c r="G869">
-        <v>175</v>
+        <v>146.032</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="str">
-        <v>Xplicit Vanilla Mancera 120ml</v>
+        <v>Supremacy Collector's Edition Tester</v>
       </c>
       <c r="B870" t="str">
         <v/>
       </c>
       <c r="C870" t="str">
         <v/>
       </c>
       <c r="D870">
-        <v>252.75</v>
+        <v>120</v>
       </c>
       <c r="E870">
-        <v>278.12</v>
+        <v>132</v>
       </c>
       <c r="F870">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G870">
-        <v>252.75</v>
+        <v>120</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="str">
-        <v>Yara Candy Lattafa</v>
+        <v>Supremacy Not Only Intense 150ml</v>
       </c>
       <c r="B871" t="str">
         <v/>
       </c>
       <c r="C871" t="str">
         <v/>
       </c>
       <c r="D871">
-        <v>58.93</v>
+        <v>156</v>
       </c>
       <c r="E871">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="F871">
-        <v>4.5</v>
+        <v>21.933</v>
       </c>
       <c r="G871">
-        <v>58.93</v>
+        <v>156</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="str">
-        <v>Yara Elixir</v>
+        <v>Supreme Body Gel</v>
       </c>
       <c r="B872" t="str">
         <v/>
       </c>
       <c r="C872" t="str">
         <v/>
       </c>
       <c r="D872">
-        <v>80.93</v>
+        <v>26.16</v>
       </c>
       <c r="E872">
-        <v>96</v>
+        <v>41.38</v>
       </c>
       <c r="F872">
-        <v>1.5</v>
+        <v>0</v>
       </c>
       <c r="G872">
-        <v>80.93</v>
+        <v>26.16</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="str">
-        <v>Yara Lattafa</v>
+        <v>Suspenso Intense</v>
       </c>
       <c r="B873" t="str">
         <v/>
       </c>
       <c r="C873" t="str">
         <v/>
       </c>
       <c r="D873">
-        <v>57.25</v>
+        <v>35</v>
       </c>
       <c r="E873">
-        <v>67</v>
+        <v>57.47</v>
       </c>
       <c r="F873">
-        <v>7.5</v>
+        <v>0.6</v>
       </c>
       <c r="G873">
-        <v>57.25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="str">
-        <v>You'Re Mine Pendora</v>
+        <v>Sweet Cherry Kiss</v>
       </c>
       <c r="B874" t="str">
         <v/>
       </c>
       <c r="C874" t="str">
         <v/>
       </c>
       <c r="D874">
-        <v>32.5</v>
+        <v>66.92</v>
       </c>
       <c r="E874">
-        <v>41.98</v>
+        <v>100</v>
       </c>
       <c r="F874">
-        <v>5</v>
+        <v>2.8</v>
       </c>
       <c r="G874">
-        <v>32.5</v>
+        <v>66.92</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="str">
-        <v>Zayed 15ml</v>
+        <v>Sweet like candy gulf Orchid</v>
       </c>
       <c r="B875" t="str">
         <v/>
       </c>
       <c r="C875" t="str">
         <v/>
       </c>
       <c r="D875">
-        <v>21.5</v>
+        <v>66.92</v>
       </c>
       <c r="E875">
-        <v>28.85</v>
+        <v>86.4</v>
       </c>
       <c r="F875">
-        <v>1</v>
+        <v>9.8</v>
       </c>
       <c r="G875">
-        <v>21.5</v>
+        <v>66.92</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="str">
-        <v>Zenith Blue</v>
+        <v>Sweet paradise</v>
       </c>
       <c r="B876" t="str">
         <v/>
       </c>
       <c r="C876" t="str">
         <v/>
       </c>
       <c r="D876">
-        <v>79</v>
+        <v>76.8</v>
       </c>
       <c r="E876">
-        <v>126.92</v>
+        <v>93.1</v>
       </c>
       <c r="F876">
-        <v>1</v>
+        <v>14.3</v>
       </c>
       <c r="G876">
-        <v>79</v>
+        <v>87.7299</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="str">
-        <v>Zenith Deep</v>
+        <v>Swiss Arabian Incense 01</v>
       </c>
       <c r="B877" t="str">
         <v/>
       </c>
       <c r="C877" t="str">
         <v/>
       </c>
       <c r="D877">
-        <v>88</v>
+        <v>181.6</v>
       </c>
       <c r="E877">
-        <v>91.95</v>
+        <v>251</v>
       </c>
       <c r="F877">
-        <v>36.1</v>
+        <v>0</v>
       </c>
       <c r="G877">
-        <v>88</v>
+        <v>181.6</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="str">
-        <v>Zenith Riffs</v>
+        <v>Swiss Arabian Musk 74 Poudree</v>
       </c>
       <c r="B878" t="str">
         <v/>
       </c>
       <c r="C878" t="str">
         <v/>
       </c>
       <c r="D878">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="E878">
-        <v>103.44</v>
+        <v>0</v>
       </c>
       <c r="F878">
-        <v>38.3</v>
+        <v>5</v>
       </c>
       <c r="G878">
-        <v>88</v>
+        <v>180</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="str">
-        <v>Zenith Santal</v>
+        <v>Swiss Arabian Patchouli 01</v>
       </c>
       <c r="B879" t="str">
         <v/>
       </c>
       <c r="C879" t="str">
         <v/>
       </c>
       <c r="D879">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="E879">
-        <v>115.33</v>
+        <v>0</v>
       </c>
       <c r="F879">
-        <v>10.1</v>
+        <v>0</v>
       </c>
       <c r="G879">
-        <v>90</v>
+        <v>180</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="str">
-        <v>Zenith Tobacco</v>
+        <v>Tahara Vanilla Gulf Orchid</v>
       </c>
       <c r="B880" t="str">
         <v/>
       </c>
       <c r="C880" t="str">
         <v/>
       </c>
       <c r="D880">
-        <v>79</v>
+        <v>49.07</v>
       </c>
       <c r="E880">
-        <v>126.9</v>
+        <v>74</v>
       </c>
       <c r="F880">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G880">
-        <v>79</v>
+        <v>49.07</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="str">
-        <v>Zenith Vanilla</v>
+        <v>Taskeen Caramel</v>
       </c>
       <c r="B881" t="str">
         <v/>
       </c>
       <c r="C881" t="str">
         <v/>
       </c>
       <c r="D881">
-        <v>88</v>
+        <v>47.4</v>
       </c>
       <c r="E881">
-        <v>126.4</v>
+        <v>89</v>
       </c>
       <c r="F881">
-        <v>11.3</v>
+        <v>2</v>
       </c>
       <c r="G881">
-        <v>88</v>
+        <v>47.4</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="str">
-        <v>Zodiac Solmaris</v>
+        <v>Taskeen Wowie</v>
       </c>
       <c r="B882" t="str">
         <v/>
       </c>
       <c r="C882" t="str">
         <v/>
       </c>
       <c r="D882">
-        <v>46</v>
+        <v>38.5</v>
       </c>
       <c r="E882">
-        <v>77.75</v>
+        <v>59.7</v>
       </c>
       <c r="F882">
-        <v>3.7</v>
+        <v>1.15</v>
       </c>
       <c r="G882">
-        <v>46</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="str">
+        <v>Teriaq Intense Lattafa</v>
+      </c>
+      <c r="B883" t="str">
+        <v/>
+      </c>
+      <c r="C883" t="str">
+        <v/>
+      </c>
+      <c r="D883">
+        <v>80.36</v>
+      </c>
+      <c r="E883">
+        <v>107</v>
+      </c>
+      <c r="F883">
+        <v>49.3</v>
+      </c>
+      <c r="G883">
+        <v>82.4007</v>
+      </c>
+    </row>
+    <row r="884">
+      <c r="A884" t="str">
+        <v>Teriaq lattafa</v>
+      </c>
+      <c r="B884" t="str">
+        <v/>
+      </c>
+      <c r="C884" t="str">
+        <v/>
+      </c>
+      <c r="D884">
+        <v>0</v>
+      </c>
+      <c r="E884">
+        <v>0.0001</v>
+      </c>
+      <c r="F884">
+        <v>11.8</v>
+      </c>
+      <c r="G884">
+        <v>80.6</v>
+      </c>
+    </row>
+    <row r="885">
+      <c r="A885" t="str">
+        <v>Tester Mancera French Riviera</v>
+      </c>
+      <c r="B885" t="str">
+        <v/>
+      </c>
+      <c r="C885" t="str">
+        <v/>
+      </c>
+      <c r="D885">
+        <v>210</v>
+      </c>
+      <c r="E885">
+        <v>0</v>
+      </c>
+      <c r="F885">
+        <v>1</v>
+      </c>
+      <c r="G885">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="886">
+      <c r="A886" t="str">
+        <v>Tester Roses Vanille</v>
+      </c>
+      <c r="B886" t="str">
+        <v/>
+      </c>
+      <c r="C886" t="str">
+        <v/>
+      </c>
+      <c r="D886">
+        <v>181</v>
+      </c>
+      <c r="E886">
+        <v>246</v>
+      </c>
+      <c r="F886">
+        <v>0.5</v>
+      </c>
+      <c r="G886">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="887">
+      <c r="A887" t="str">
+        <v>The Way Of Love Laverne</v>
+      </c>
+      <c r="B887" t="str">
+        <v/>
+      </c>
+      <c r="C887" t="str">
+        <v/>
+      </c>
+      <c r="D887">
+        <v>117</v>
+      </c>
+      <c r="E887">
+        <v>152</v>
+      </c>
+      <c r="F887">
+        <v>2.4</v>
+      </c>
+      <c r="G887">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="888">
+      <c r="A888" t="str">
+        <v>The black 30ml</v>
+      </c>
+      <c r="B888" t="str">
+        <v/>
+      </c>
+      <c r="C888" t="str">
+        <v/>
+      </c>
+      <c r="D888">
+        <v>34</v>
+      </c>
+      <c r="E888">
+        <v>40.71</v>
+      </c>
+      <c r="F888">
+        <v>2</v>
+      </c>
+      <c r="G888">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="889">
+      <c r="A889" t="str">
+        <v>The white cloud</v>
+      </c>
+      <c r="B889" t="str">
+        <v/>
+      </c>
+      <c r="C889" t="str">
+        <v/>
+      </c>
+      <c r="D889">
+        <v>54.61</v>
+      </c>
+      <c r="E889">
+        <v>54.6</v>
+      </c>
+      <c r="F889">
+        <v>1</v>
+      </c>
+      <c r="G889">
+        <v>54.61</v>
+      </c>
+    </row>
+    <row r="890">
+      <c r="A890" t="str">
+        <v>Thriller Maison Asrar</v>
+      </c>
+      <c r="B890" t="str">
+        <v/>
+      </c>
+      <c r="C890" t="str">
+        <v/>
+      </c>
+      <c r="D890">
+        <v>116.2</v>
+      </c>
+      <c r="E890">
+        <v>153.14</v>
+      </c>
+      <c r="F890">
+        <v>39</v>
+      </c>
+      <c r="G890">
+        <v>112.8114</v>
+      </c>
+    </row>
+    <row r="891">
+      <c r="A891" t="str">
+        <v>Thunder</v>
+      </c>
+      <c r="B891" t="str">
+        <v/>
+      </c>
+      <c r="C891" t="str">
+        <v/>
+      </c>
+      <c r="D891">
+        <v>97</v>
+      </c>
+      <c r="E891">
+        <v>119.78</v>
+      </c>
+      <c r="F891">
+        <v>1</v>
+      </c>
+      <c r="G891">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="892">
+      <c r="A892" t="str">
+        <v>Tibr Cashmere 12g</v>
+      </c>
+      <c r="B892" t="str">
+        <v/>
+      </c>
+      <c r="C892" t="str">
+        <v/>
+      </c>
+      <c r="D892">
+        <v>16.5</v>
+      </c>
+      <c r="E892">
+        <v>31.03</v>
+      </c>
+      <c r="F892">
+        <v>4</v>
+      </c>
+      <c r="G892">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="893">
+      <c r="A893" t="str">
+        <v>Tibr Malaki 12g</v>
+      </c>
+      <c r="B893" t="str">
+        <v/>
+      </c>
+      <c r="C893" t="str">
+        <v/>
+      </c>
+      <c r="D893">
+        <v>16.5</v>
+      </c>
+      <c r="E893">
+        <v>31.03</v>
+      </c>
+      <c r="F893">
+        <v>5</v>
+      </c>
+      <c r="G893">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="894">
+      <c r="A894" t="str">
+        <v>Tiramisu Caramel</v>
+      </c>
+      <c r="B894" t="str">
+        <v/>
+      </c>
+      <c r="C894" t="str">
+        <v/>
+      </c>
+      <c r="D894">
+        <v>71.2</v>
+      </c>
+      <c r="E894">
+        <v>82</v>
+      </c>
+      <c r="F894">
+        <v>8.6</v>
+      </c>
+      <c r="G894">
+        <v>71.2</v>
+      </c>
+    </row>
+    <row r="895">
+      <c r="A895" t="str">
+        <v>Tiramisu Coco</v>
+      </c>
+      <c r="B895" t="str">
+        <v/>
+      </c>
+      <c r="C895" t="str">
+        <v/>
+      </c>
+      <c r="D895">
+        <v>71.2</v>
+      </c>
+      <c r="E895">
+        <v>96.4</v>
+      </c>
+      <c r="F895">
+        <v>5.4</v>
+      </c>
+      <c r="G895">
+        <v>71.2</v>
+      </c>
+    </row>
+    <row r="896">
+      <c r="A896" t="str">
+        <v>Tiramisu Smores</v>
+      </c>
+      <c r="B896" t="str">
+        <v/>
+      </c>
+      <c r="C896" t="str">
+        <v/>
+      </c>
+      <c r="D896">
+        <v>77.1</v>
+      </c>
+      <c r="E896">
+        <v>109.78</v>
+      </c>
+      <c r="F896">
+        <v>3.2</v>
+      </c>
+      <c r="G896">
+        <v>77.1</v>
+      </c>
+    </row>
+    <row r="897">
+      <c r="A897" t="str">
+        <v>Titan Khadlaj</v>
+      </c>
+      <c r="B897" t="str">
+        <v/>
+      </c>
+      <c r="C897" t="str">
+        <v/>
+      </c>
+      <c r="D897">
+        <v>71.25</v>
+      </c>
+      <c r="E897">
+        <v>92.3</v>
+      </c>
+      <c r="F897">
+        <v>7.7</v>
+      </c>
+      <c r="G897">
+        <v>71.25</v>
+      </c>
+    </row>
+    <row r="898">
+      <c r="A898" t="str">
+        <v>Tobacco 01 Swiss Arabian</v>
+      </c>
+      <c r="B898" t="str">
+        <v/>
+      </c>
+      <c r="C898" t="str">
+        <v/>
+      </c>
+      <c r="D898">
+        <v>136.55</v>
+      </c>
+      <c r="E898">
+        <v>222</v>
+      </c>
+      <c r="F898">
+        <v>3</v>
+      </c>
+      <c r="G898">
+        <v>136.55</v>
+      </c>
+    </row>
+    <row r="899">
+      <c r="A899" t="str">
+        <v>Tobacco Black40</v>
+      </c>
+      <c r="B899" t="str">
+        <v/>
+      </c>
+      <c r="C899" t="str">
+        <v/>
+      </c>
+      <c r="D899">
+        <v>100.2</v>
+      </c>
+      <c r="E899">
+        <v>148.1</v>
+      </c>
+      <c r="F899">
+        <v>1.4</v>
+      </c>
+      <c r="G899">
+        <v>100.2</v>
+      </c>
+    </row>
+    <row r="900">
+      <c r="A900" t="str">
+        <v>Tobacco Body Oud</v>
+      </c>
+      <c r="B900" t="str">
+        <v/>
+      </c>
+      <c r="C900" t="str">
+        <v/>
+      </c>
+      <c r="D900">
+        <v>147</v>
+      </c>
+      <c r="E900">
+        <v>242.15</v>
+      </c>
+      <c r="F900">
+        <v>0.5</v>
+      </c>
+      <c r="G900">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="901">
+      <c r="A901" t="str">
+        <v>Tobacco Collection Ibraq</v>
+      </c>
+      <c r="B901" t="str">
+        <v/>
+      </c>
+      <c r="C901" t="str">
+        <v/>
+      </c>
+      <c r="D901">
+        <v>156</v>
+      </c>
+      <c r="E901">
+        <v>288.88</v>
+      </c>
+      <c r="F901">
+        <v>1</v>
+      </c>
+      <c r="G901">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="902">
+      <c r="A902" t="str">
+        <v>Tobacco Jam</v>
+      </c>
+      <c r="B902" t="str">
+        <v/>
+      </c>
+      <c r="C902" t="str">
+        <v/>
+      </c>
+      <c r="D902">
+        <v>101.63</v>
+      </c>
+      <c r="E902">
+        <v>132</v>
+      </c>
+      <c r="F902">
+        <v>2.4</v>
+      </c>
+      <c r="G902">
+        <v>101.63</v>
+      </c>
+    </row>
+    <row r="903">
+      <c r="A903" t="str">
+        <v>Tobacco Rage32</v>
+      </c>
+      <c r="B903" t="str">
+        <v/>
+      </c>
+      <c r="C903" t="str">
+        <v/>
+      </c>
+      <c r="D903">
+        <v>100.2</v>
+      </c>
+      <c r="E903">
+        <v>147.72</v>
+      </c>
+      <c r="F903">
+        <v>0.5</v>
+      </c>
+      <c r="G903">
+        <v>100.2</v>
+      </c>
+    </row>
+    <row r="904">
+      <c r="A904" t="str">
+        <v>Toffee 60ml Gulf Orchid</v>
+      </c>
+      <c r="B904" t="str">
+        <v/>
+      </c>
+      <c r="C904" t="str">
+        <v/>
+      </c>
+      <c r="D904">
+        <v>58</v>
+      </c>
+      <c r="E904">
+        <v>74</v>
+      </c>
+      <c r="F904">
+        <v>4</v>
+      </c>
+      <c r="G904">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="905">
+      <c r="A905" t="str">
+        <v>Toffee Ganache</v>
+      </c>
+      <c r="B905" t="str">
+        <v/>
+      </c>
+      <c r="C905" t="str">
+        <v/>
+      </c>
+      <c r="D905">
+        <v>56.54</v>
+      </c>
+      <c r="E905">
+        <v>80</v>
+      </c>
+      <c r="F905">
+        <v>0.5</v>
+      </c>
+      <c r="G905">
+        <v>56.54</v>
+      </c>
+    </row>
+    <row r="906">
+      <c r="A906" t="str">
+        <v>Tonka Cola Mancera 120ml</v>
+      </c>
+      <c r="B906" t="str">
+        <v/>
+      </c>
+      <c r="C906" t="str">
+        <v/>
+      </c>
+      <c r="D906">
+        <v>216</v>
+      </c>
+      <c r="E906">
+        <v>287.76</v>
+      </c>
+      <c r="F906">
+        <v>3.253</v>
+      </c>
+      <c r="G906">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="907">
+      <c r="A907" t="str">
+        <v>Turathi Blue Afnan</v>
+      </c>
+      <c r="B907" t="str">
+        <v/>
+      </c>
+      <c r="C907" t="str">
+        <v/>
+      </c>
+      <c r="D907">
+        <v>107.51</v>
+      </c>
+      <c r="E907">
+        <v>112</v>
+      </c>
+      <c r="F907">
+        <v>7.787</v>
+      </c>
+      <c r="G907">
+        <v>107.51</v>
+      </c>
+    </row>
+    <row r="908">
+      <c r="A908" t="str">
+        <v>Turathi Brown Afnan</v>
+      </c>
+      <c r="B908" t="str">
+        <v/>
+      </c>
+      <c r="C908" t="str">
+        <v/>
+      </c>
+      <c r="D908">
+        <v>93.5</v>
+      </c>
+      <c r="E908">
+        <v>118.5</v>
+      </c>
+      <c r="F908">
+        <v>8.787</v>
+      </c>
+      <c r="G908">
+        <v>93.5</v>
+      </c>
+    </row>
+    <row r="909">
+      <c r="A909" t="str">
+        <v>Turathi Electric Afnan</v>
+      </c>
+      <c r="B909" t="str">
+        <v/>
+      </c>
+      <c r="C909" t="str">
+        <v/>
+      </c>
+      <c r="D909">
+        <v>105</v>
+      </c>
+      <c r="E909">
+        <v>140</v>
+      </c>
+      <c r="F909">
+        <v>14.222</v>
+      </c>
+      <c r="G909">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="910">
+      <c r="A910" t="str">
+        <v>Uhud Arabiyat Prestige</v>
+      </c>
+      <c r="B910" t="str">
+        <v/>
+      </c>
+      <c r="C910" t="str">
+        <v/>
+      </c>
+      <c r="D910">
+        <v>85.53</v>
+      </c>
+      <c r="E910">
+        <v>100</v>
+      </c>
+      <c r="F910">
+        <v>2.3</v>
+      </c>
+      <c r="G910">
+        <v>85.53</v>
+      </c>
+    </row>
+    <row r="911">
+      <c r="A911" t="str">
+        <v>Uniq Oud Forever Armaf</v>
+      </c>
+      <c r="B911" t="str">
+        <v/>
+      </c>
+      <c r="C911" t="str">
+        <v/>
+      </c>
+      <c r="D911">
+        <v>142.3</v>
+      </c>
+      <c r="E911">
+        <v>158.62</v>
+      </c>
+      <c r="F911">
+        <v>4.8</v>
+      </c>
+      <c r="G911">
+        <v>142.3</v>
+      </c>
+    </row>
+    <row r="912">
+      <c r="A912" t="str">
+        <v>Urban Man Amaze</v>
+      </c>
+      <c r="B912" t="str">
+        <v/>
+      </c>
+      <c r="C912" t="str">
+        <v/>
+      </c>
+      <c r="D912">
+        <v>47</v>
+      </c>
+      <c r="E912">
+        <v>0</v>
+      </c>
+      <c r="F912">
+        <v>4</v>
+      </c>
+      <c r="G912">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="913">
+      <c r="A913" t="str">
+        <v>Urban Man Elixir</v>
+      </c>
+      <c r="B913" t="str">
+        <v/>
+      </c>
+      <c r="C913" t="str">
+        <v/>
+      </c>
+      <c r="D913">
+        <v>47</v>
+      </c>
+      <c r="E913">
+        <v>66.6</v>
+      </c>
+      <c r="F913">
+        <v>7.89</v>
+      </c>
+      <c r="G913">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="914">
+      <c r="A914" t="str">
+        <v>Urban Man Le Parfum</v>
+      </c>
+      <c r="B914" t="str">
+        <v/>
+      </c>
+      <c r="C914" t="str">
+        <v/>
+      </c>
+      <c r="D914">
+        <v>70</v>
+      </c>
+      <c r="E914">
+        <v>103</v>
+      </c>
+      <c r="F914">
+        <v>2.219</v>
+      </c>
+      <c r="G914">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="915">
+      <c r="A915" t="str">
+        <v>Urban Man Paradise</v>
+      </c>
+      <c r="B915" t="str">
+        <v/>
+      </c>
+      <c r="C915" t="str">
+        <v/>
+      </c>
+      <c r="D915">
+        <v>47</v>
+      </c>
+      <c r="E915">
+        <v>60.2</v>
+      </c>
+      <c r="F915">
+        <v>2.118</v>
+      </c>
+      <c r="G915">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="916">
+      <c r="A916" t="str">
+        <v>Urban Man Ultra</v>
+      </c>
+      <c r="B916" t="str">
+        <v/>
+      </c>
+      <c r="C916" t="str">
+        <v/>
+      </c>
+      <c r="D916">
+        <v>47</v>
+      </c>
+      <c r="E916">
+        <v>66.6</v>
+      </c>
+      <c r="F916">
+        <v>3.89</v>
+      </c>
+      <c r="G916">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="917">
+      <c r="A917" t="str">
+        <v>Vanguard</v>
+      </c>
+      <c r="B917" t="str">
+        <v/>
+      </c>
+      <c r="C917" t="str">
+        <v/>
+      </c>
+      <c r="D917">
+        <v>0</v>
+      </c>
+      <c r="E917">
+        <v>1</v>
+      </c>
+      <c r="F917">
+        <v>31</v>
+      </c>
+      <c r="G917">
+        <v>106.2459</v>
+      </c>
+    </row>
+    <row r="918">
+      <c r="A918" t="str">
+        <v>Vanguard Maison Asrar</v>
+      </c>
+      <c r="B918" t="str">
+        <v/>
+      </c>
+      <c r="C918" t="str">
+        <v/>
+      </c>
+      <c r="D918">
+        <v>106.2</v>
+      </c>
+      <c r="E918">
+        <v>131</v>
+      </c>
+      <c r="F918">
+        <v>12.5</v>
+      </c>
+      <c r="G918">
+        <v>106.2</v>
+      </c>
+    </row>
+    <row r="919">
+      <c r="A919" t="str">
+        <v>Vanilla 01 Swiss Arabian</v>
+      </c>
+      <c r="B919" t="str">
+        <v/>
+      </c>
+      <c r="C919" t="str">
+        <v/>
+      </c>
+      <c r="D919">
+        <v>181.6</v>
+      </c>
+      <c r="E919">
+        <v>253.8</v>
+      </c>
+      <c r="F919">
+        <v>8</v>
+      </c>
+      <c r="G919">
+        <v>181.6</v>
+      </c>
+    </row>
+    <row r="920">
+      <c r="A920" t="str">
+        <v>Vanilla Addiction Gulf Orchid</v>
+      </c>
+      <c r="B920" t="str">
+        <v/>
+      </c>
+      <c r="C920" t="str">
+        <v/>
+      </c>
+      <c r="D920">
+        <v>73.5</v>
+      </c>
+      <c r="E920">
+        <v>86.4</v>
+      </c>
+      <c r="F920">
+        <v>29.6</v>
+      </c>
+      <c r="G920">
+        <v>62.7068</v>
+      </c>
+    </row>
+    <row r="921">
+      <c r="A921" t="str">
+        <v>Vanilla Aura</v>
+      </c>
+      <c r="B921" t="str">
+        <v/>
+      </c>
+      <c r="C921" t="str">
+        <v/>
+      </c>
+      <c r="D921">
+        <v>102.75</v>
+      </c>
+      <c r="E921">
+        <v>130.77</v>
+      </c>
+      <c r="F921">
+        <v>19</v>
+      </c>
+      <c r="G921">
+        <v>90.4619</v>
+      </c>
+    </row>
+    <row r="922">
+      <c r="A922" t="str">
+        <v>Vanilla Cream Macaron</v>
+      </c>
+      <c r="B922" t="str">
+        <v/>
+      </c>
+      <c r="C922" t="str">
+        <v/>
+      </c>
+      <c r="D922">
+        <v>56.54</v>
+      </c>
+      <c r="E922">
+        <v>63.79</v>
+      </c>
+      <c r="F922">
+        <v>1.3</v>
+      </c>
+      <c r="G922">
+        <v>56.54</v>
+      </c>
+    </row>
+    <row r="923">
+      <c r="A923" t="str">
+        <v>Vanilla Freak</v>
+      </c>
+      <c r="B923" t="str">
+        <v/>
+      </c>
+      <c r="C923" t="str">
+        <v/>
+      </c>
+      <c r="D923">
+        <v>104.61</v>
+      </c>
+      <c r="E923">
+        <v>132.68</v>
+      </c>
+      <c r="F923">
+        <v>0</v>
+      </c>
+      <c r="G923">
+        <v>104.61</v>
+      </c>
+    </row>
+    <row r="924">
+      <c r="A924" t="str">
+        <v>Vanilla On The Beach</v>
+      </c>
+      <c r="B924" t="str">
+        <v/>
+      </c>
+      <c r="C924" t="str">
+        <v/>
+      </c>
+      <c r="D924">
+        <v>75.77</v>
+      </c>
+      <c r="E924">
+        <v>100</v>
+      </c>
+      <c r="F924">
+        <v>1</v>
+      </c>
+      <c r="G924">
+        <v>75.77</v>
+      </c>
+    </row>
+    <row r="925">
+      <c r="A925" t="str">
+        <v>Vanilla Seduction</v>
+      </c>
+      <c r="B925" t="str">
+        <v/>
+      </c>
+      <c r="C925" t="str">
+        <v/>
+      </c>
+      <c r="D925">
+        <v>84</v>
+      </c>
+      <c r="E925">
+        <v>128.6</v>
+      </c>
+      <c r="F925">
+        <v>20</v>
+      </c>
+      <c r="G925">
+        <v>90.5325</v>
+      </c>
+    </row>
+    <row r="926">
+      <c r="A926" t="str">
+        <v>Vanilla So Sweet</v>
+      </c>
+      <c r="B926" t="str">
+        <v/>
+      </c>
+      <c r="C926" t="str">
+        <v/>
+      </c>
+      <c r="D926">
+        <v>51.5</v>
+      </c>
+      <c r="E926">
+        <v>62.07</v>
+      </c>
+      <c r="F926">
+        <v>2</v>
+      </c>
+      <c r="G926">
+        <v>51.5</v>
+      </c>
+    </row>
+    <row r="927">
+      <c r="A927" t="str">
+        <v>Vanilla Voyage Maison Asrar</v>
+      </c>
+      <c r="B927" t="str">
+        <v/>
+      </c>
+      <c r="C927" t="str">
+        <v/>
+      </c>
+      <c r="D927">
+        <v>85</v>
+      </c>
+      <c r="E927">
+        <v>109</v>
+      </c>
+      <c r="F927">
+        <v>17.5</v>
+      </c>
+      <c r="G927">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="928">
+      <c r="A928" t="str">
+        <v>Veneno Bianco French Avenue</v>
+      </c>
+      <c r="B928" t="str">
+        <v/>
+      </c>
+      <c r="C928" t="str">
+        <v/>
+      </c>
+      <c r="D928">
+        <v>103</v>
+      </c>
+      <c r="E928">
+        <v>125.9</v>
+      </c>
+      <c r="F928">
+        <v>23.4</v>
+      </c>
+      <c r="G928">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="929">
+      <c r="A929" t="str">
+        <v>Veneno Black French Avenue</v>
+      </c>
+      <c r="B929" t="str">
+        <v/>
+      </c>
+      <c r="C929" t="str">
+        <v/>
+      </c>
+      <c r="D929">
+        <v>0</v>
+      </c>
+      <c r="E929">
+        <v>0</v>
+      </c>
+      <c r="F929">
+        <v>0</v>
+      </c>
+      <c r="G929">
+        <v>117.31</v>
+      </c>
+    </row>
+    <row r="930">
+      <c r="A930" t="str">
+        <v>Veneno Scarlet</v>
+      </c>
+      <c r="B930" t="str">
+        <v/>
+      </c>
+      <c r="C930" t="str">
+        <v/>
+      </c>
+      <c r="D930">
+        <v>118.5</v>
+      </c>
+      <c r="E930">
+        <v>146</v>
+      </c>
+      <c r="F930">
+        <v>4</v>
+      </c>
+      <c r="G930">
+        <v>118.5</v>
+      </c>
+    </row>
+    <row r="931">
+      <c r="A931" t="str">
+        <v>Venti Carisma</v>
+      </c>
+      <c r="B931" t="str">
+        <v/>
+      </c>
+      <c r="C931" t="str">
+        <v/>
+      </c>
+      <c r="D931">
+        <v>35</v>
+      </c>
+      <c r="E931">
+        <v>57.47</v>
+      </c>
+      <c r="F931">
+        <v>2.9</v>
+      </c>
+      <c r="G931">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="932">
+      <c r="A932" t="str">
+        <v>Venti Silky Princess</v>
+      </c>
+      <c r="B932" t="str">
+        <v/>
+      </c>
+      <c r="C932" t="str">
+        <v/>
+      </c>
+      <c r="D932">
+        <v>29</v>
+      </c>
+      <c r="E932">
+        <v>37</v>
+      </c>
+      <c r="F932">
+        <v>0.5</v>
+      </c>
+      <c r="G932">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="933">
+      <c r="A933" t="str">
+        <v>Verno La Victor</v>
+      </c>
+      <c r="B933" t="str">
+        <v/>
+      </c>
+      <c r="C933" t="str">
+        <v/>
+      </c>
+      <c r="D933">
+        <v>135</v>
+      </c>
+      <c r="E933">
+        <v>202</v>
+      </c>
+      <c r="F933">
+        <v>4.2</v>
+      </c>
+      <c r="G933">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="934">
+      <c r="A934" t="str">
+        <v>Victoria Lattafa</v>
+      </c>
+      <c r="B934" t="str">
+        <v/>
+      </c>
+      <c r="C934" t="str">
+        <v/>
+      </c>
+      <c r="D934">
+        <v>77.5</v>
+      </c>
+      <c r="E934">
+        <v>92.85</v>
+      </c>
+      <c r="F934">
+        <v>31.82</v>
+      </c>
+      <c r="G934">
+        <v>77.5</v>
+      </c>
+    </row>
+    <row r="935">
+      <c r="A935" t="str">
+        <v>Vintage Holder</v>
+      </c>
+      <c r="B935" t="str">
+        <v/>
+      </c>
+      <c r="C935" t="str">
+        <v/>
+      </c>
+      <c r="D935">
+        <v>0</v>
+      </c>
+      <c r="E935">
+        <v>0</v>
+      </c>
+      <c r="F935">
+        <v>6</v>
+      </c>
+      <c r="G935">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="936">
+      <c r="A936" t="str">
+        <v>Vintage Radio</v>
+      </c>
+      <c r="B936" t="str">
+        <v/>
+      </c>
+      <c r="C936" t="str">
+        <v/>
+      </c>
+      <c r="D936">
+        <v>81</v>
+      </c>
+      <c r="E936">
+        <v>109.58</v>
+      </c>
+      <c r="F936">
+        <v>5</v>
+      </c>
+      <c r="G936">
+        <v>79.368</v>
+      </c>
+    </row>
+    <row r="937">
+      <c r="A937" t="str">
+        <v>Vintage Tobacco</v>
+      </c>
+      <c r="B937" t="str">
+        <v/>
+      </c>
+      <c r="C937" t="str">
+        <v/>
+      </c>
+      <c r="D937">
+        <v>118</v>
+      </c>
+      <c r="E937">
+        <v>217</v>
+      </c>
+      <c r="F937">
+        <v>1.4</v>
+      </c>
+      <c r="G937">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="938">
+      <c r="A938" t="str">
+        <v>Violet Musk Reef</v>
+      </c>
+      <c r="B938" t="str">
+        <v/>
+      </c>
+      <c r="C938" t="str">
+        <v/>
+      </c>
+      <c r="D938">
+        <v>0</v>
+      </c>
+      <c r="E938">
+        <v>1</v>
+      </c>
+      <c r="F938">
+        <v>6</v>
+      </c>
+      <c r="G938">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="939">
+      <c r="A939" t="str">
+        <v>Vision Maison Asrar</v>
+      </c>
+      <c r="B939" t="str">
+        <v/>
+      </c>
+      <c r="C939" t="str">
+        <v/>
+      </c>
+      <c r="D939">
+        <v>138</v>
+      </c>
+      <c r="E939">
+        <v>162.48</v>
+      </c>
+      <c r="F939">
+        <v>0.6</v>
+      </c>
+      <c r="G939">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="940">
+      <c r="A940" t="str">
+        <v>Viva la oud 30ml</v>
+      </c>
+      <c r="B940" t="str">
+        <v/>
+      </c>
+      <c r="C940" t="str">
+        <v/>
+      </c>
+      <c r="D940">
+        <v>59</v>
+      </c>
+      <c r="E940">
+        <v>0</v>
+      </c>
+      <c r="F940">
+        <v>6</v>
+      </c>
+      <c r="G940">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="941">
+      <c r="A941" t="str">
+        <v>Volare Aragon</v>
+      </c>
+      <c r="B941" t="str">
+        <v/>
+      </c>
+      <c r="C941" t="str">
+        <v/>
+      </c>
+      <c r="D941">
+        <v>40</v>
+      </c>
+      <c r="E941">
+        <v>67.38</v>
+      </c>
+      <c r="F941">
+        <v>11.8</v>
+      </c>
+      <c r="G941">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="942">
+      <c r="A942" t="str">
+        <v>Volare Carlos</v>
+      </c>
+      <c r="B942" t="str">
+        <v/>
+      </c>
+      <c r="C942" t="str">
+        <v/>
+      </c>
+      <c r="D942">
+        <v>40</v>
+      </c>
+      <c r="E942">
+        <v>67.38</v>
+      </c>
+      <c r="F942">
+        <v>11.8</v>
+      </c>
+      <c r="G942">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="943">
+      <c r="A943" t="str">
+        <v>Volare Valerius</v>
+      </c>
+      <c r="B943" t="str">
+        <v/>
+      </c>
+      <c r="C943" t="str">
+        <v/>
+      </c>
+      <c r="D943">
+        <v>40</v>
+      </c>
+      <c r="E943">
+        <v>67.38</v>
+      </c>
+      <c r="F943">
+        <v>11.7</v>
+      </c>
+      <c r="G943">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="944">
+      <c r="A944" t="str">
+        <v>Voux Alma Verde</v>
+      </c>
+      <c r="B944" t="str">
+        <v/>
+      </c>
+      <c r="C944" t="str">
+        <v/>
+      </c>
+      <c r="D944">
+        <v>45</v>
+      </c>
+      <c r="E944">
+        <v>58.09</v>
+      </c>
+      <c r="F944">
+        <v>6.9</v>
+      </c>
+      <c r="G944">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="945">
+      <c r="A945" t="str">
+        <v>Voux Zingy</v>
+      </c>
+      <c r="B945" t="str">
+        <v/>
+      </c>
+      <c r="C945" t="str">
+        <v/>
+      </c>
+      <c r="D945">
+        <v>46</v>
+      </c>
+      <c r="E945">
+        <v>67.8</v>
+      </c>
+      <c r="F945">
+        <v>1.6</v>
+      </c>
+      <c r="G945">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="946">
+      <c r="A946" t="str">
+        <v>Vulcan Baie French Avenue</v>
+      </c>
+      <c r="B946" t="str">
+        <v/>
+      </c>
+      <c r="C946" t="str">
+        <v/>
+      </c>
+      <c r="D946">
+        <v>88.75</v>
+      </c>
+      <c r="E946">
+        <v>129.6</v>
+      </c>
+      <c r="F946">
+        <v>14.6</v>
+      </c>
+      <c r="G946">
+        <v>88.75</v>
+      </c>
+    </row>
+    <row r="947">
+      <c r="A947" t="str">
+        <v>Vulcan Black Friday</v>
+      </c>
+      <c r="B947" t="str">
+        <v/>
+      </c>
+      <c r="C947" t="str">
+        <v/>
+      </c>
+      <c r="D947">
+        <v>121.62</v>
+      </c>
+      <c r="E947">
+        <v>147</v>
+      </c>
+      <c r="F947">
+        <v>0.4</v>
+      </c>
+      <c r="G947">
+        <v>121.62</v>
+      </c>
+    </row>
+    <row r="948">
+      <c r="A948" t="str">
+        <v>Vulcan Feu French Avenue</v>
+      </c>
+      <c r="B948" t="str">
+        <v/>
+      </c>
+      <c r="C948" t="str">
+        <v/>
+      </c>
+      <c r="D948">
+        <v>100</v>
+      </c>
+      <c r="E948">
+        <v>135.7</v>
+      </c>
+      <c r="F948">
+        <v>20.05</v>
+      </c>
+      <c r="G948">
+        <v>98.6534</v>
+      </c>
+    </row>
+    <row r="949">
+      <c r="A949" t="str">
+        <v>Vulcan Sable French Avenue</v>
+      </c>
+      <c r="B949" t="str">
+        <v/>
+      </c>
+      <c r="C949" t="str">
+        <v/>
+      </c>
+      <c r="D949">
+        <v>96.16</v>
+      </c>
+      <c r="E949">
+        <v>114</v>
+      </c>
+      <c r="F949">
+        <v>14</v>
+      </c>
+      <c r="G949">
+        <v>88.6366</v>
+      </c>
+    </row>
+    <row r="950">
+      <c r="A950" t="str">
+        <v>Wanted Lady</v>
+      </c>
+      <c r="B950" t="str">
+        <v/>
+      </c>
+      <c r="C950" t="str">
+        <v/>
+      </c>
+      <c r="D950">
+        <v>84</v>
+      </c>
+      <c r="E950">
+        <v>148.94</v>
+      </c>
+      <c r="F950">
+        <v>3.1</v>
+      </c>
+      <c r="G950">
+        <v>84.5042</v>
+      </c>
+    </row>
+    <row r="951">
+      <c r="A951" t="str">
+        <v>Wasm Al Oud</v>
+      </c>
+      <c r="B951" t="str">
+        <v/>
+      </c>
+      <c r="C951" t="str">
+        <v/>
+      </c>
+      <c r="D951">
+        <v>0</v>
+      </c>
+      <c r="E951">
+        <v>1</v>
+      </c>
+      <c r="F951">
+        <v>3</v>
+      </c>
+      <c r="G951">
+        <v>129.37</v>
+      </c>
+    </row>
+    <row r="952">
+      <c r="A952" t="str">
+        <v>Western Shisha</v>
+      </c>
+      <c r="B952" t="str">
+        <v/>
+      </c>
+      <c r="C952" t="str">
+        <v/>
+      </c>
+      <c r="D952">
+        <v>100</v>
+      </c>
+      <c r="E952">
+        <v>135</v>
+      </c>
+      <c r="F952">
+        <v>4.1</v>
+      </c>
+      <c r="G952">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="953">
+      <c r="A953" t="str">
+        <v>Whipped Pleasure</v>
+      </c>
+      <c r="B953" t="str">
+        <v/>
+      </c>
+      <c r="C953" t="str">
+        <v/>
+      </c>
+      <c r="D953">
+        <v>104.61</v>
+      </c>
+      <c r="E953">
+        <v>129</v>
+      </c>
+      <c r="F953">
+        <v>0.803</v>
+      </c>
+      <c r="G953">
+        <v>104.61</v>
+      </c>
+    </row>
+    <row r="954">
+      <c r="A954" t="str">
+        <v>White Regent Diamond</v>
+      </c>
+      <c r="B954" t="str">
+        <v/>
+      </c>
+      <c r="C954" t="str">
+        <v/>
+      </c>
+      <c r="D954">
+        <v>96</v>
+      </c>
+      <c r="E954">
+        <v>133.9</v>
+      </c>
+      <c r="F954">
+        <v>11.387</v>
+      </c>
+      <c r="G954">
+        <v>84.3939</v>
+      </c>
+    </row>
+    <row r="955">
+      <c r="A955" t="str">
+        <v>White Regent Diamond 150ml</v>
+      </c>
+      <c r="B955" t="str">
+        <v/>
+      </c>
+      <c r="C955" t="str">
+        <v/>
+      </c>
+      <c r="D955">
+        <v>96</v>
+      </c>
+      <c r="E955">
+        <v>133.9</v>
+      </c>
+      <c r="F955">
+        <v>0</v>
+      </c>
+      <c r="G955">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="956">
+      <c r="A956" t="str">
+        <v>White Saffron oil 3ml</v>
+      </c>
+      <c r="B956" t="str">
+        <v/>
+      </c>
+      <c r="C956" t="str">
+        <v/>
+      </c>
+      <c r="D956">
+        <v>16.5</v>
+      </c>
+      <c r="E956">
+        <v>29.2</v>
+      </c>
+      <c r="F956">
+        <v>2</v>
+      </c>
+      <c r="G956">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="957">
+      <c r="A957" t="str">
+        <v>Wild Colt</v>
+      </c>
+      <c r="B957" t="str">
+        <v/>
+      </c>
+      <c r="C957" t="str">
+        <v/>
+      </c>
+      <c r="D957">
+        <v>100</v>
+      </c>
+      <c r="E957">
+        <v>132</v>
+      </c>
+      <c r="F957">
+        <v>0.5</v>
+      </c>
+      <c r="G957">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="958">
+      <c r="A958" t="str">
+        <v>Wild Colt Bakhur Collection</v>
+      </c>
+      <c r="B958" t="str">
+        <v/>
+      </c>
+      <c r="C958" t="str">
+        <v/>
+      </c>
+      <c r="D958">
+        <v>175</v>
+      </c>
+      <c r="E958">
+        <v>217.4</v>
+      </c>
+      <c r="F958">
+        <v>3</v>
+      </c>
+      <c r="G958">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="959">
+      <c r="A959" t="str">
+        <v>Wood White</v>
+      </c>
+      <c r="B959" t="str">
+        <v/>
+      </c>
+      <c r="C959" t="str">
+        <v/>
+      </c>
+      <c r="D959">
+        <v>0</v>
+      </c>
+      <c r="E959">
+        <v>1</v>
+      </c>
+      <c r="F959">
+        <v>7.733</v>
+      </c>
+      <c r="G959">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="960">
+      <c r="A960" t="str">
+        <v>Xplicit Vanilla Mancera 120ml</v>
+      </c>
+      <c r="B960" t="str">
+        <v/>
+      </c>
+      <c r="C960" t="str">
+        <v/>
+      </c>
+      <c r="D960">
+        <v>252.75</v>
+      </c>
+      <c r="E960">
+        <v>278.12</v>
+      </c>
+      <c r="F960">
+        <v>0.633</v>
+      </c>
+      <c r="G960">
+        <v>252.75</v>
+      </c>
+    </row>
+    <row r="961">
+      <c r="A961" t="str">
+        <v>Yacht Club Gulf Orchid</v>
+      </c>
+      <c r="B961" t="str">
+        <v/>
+      </c>
+      <c r="C961" t="str">
+        <v/>
+      </c>
+      <c r="D961">
+        <v>0</v>
+      </c>
+      <c r="E961">
+        <v>1</v>
+      </c>
+      <c r="F961">
+        <v>7</v>
+      </c>
+      <c r="G961">
+        <v>83.16</v>
+      </c>
+    </row>
+    <row r="962">
+      <c r="A962" t="str">
+        <v>Yara Candy Lattafa</v>
+      </c>
+      <c r="B962" t="str">
+        <v/>
+      </c>
+      <c r="C962" t="str">
+        <v/>
+      </c>
+      <c r="D962">
+        <v>58.93</v>
+      </c>
+      <c r="E962">
+        <v>70</v>
+      </c>
+      <c r="F962">
+        <v>13.2</v>
+      </c>
+      <c r="G962">
+        <v>56.4539</v>
+      </c>
+    </row>
+    <row r="963">
+      <c r="A963" t="str">
+        <v>Yara Elixir</v>
+      </c>
+      <c r="B963" t="str">
+        <v/>
+      </c>
+      <c r="C963" t="str">
+        <v/>
+      </c>
+      <c r="D963">
+        <v>80.93</v>
+      </c>
+      <c r="E963">
+        <v>96</v>
+      </c>
+      <c r="F963">
+        <v>48.6</v>
+      </c>
+      <c r="G963">
+        <v>56.3078</v>
+      </c>
+    </row>
+    <row r="964">
+      <c r="A964" t="str">
+        <v>Yara Lattafa</v>
+      </c>
+      <c r="B964" t="str">
+        <v/>
+      </c>
+      <c r="C964" t="str">
+        <v/>
+      </c>
+      <c r="D964">
+        <v>57.25</v>
+      </c>
+      <c r="E964">
+        <v>67</v>
+      </c>
+      <c r="F964">
+        <v>49.5</v>
+      </c>
+      <c r="G964">
+        <v>56.1243</v>
+      </c>
+    </row>
+    <row r="965">
+      <c r="A965" t="str">
+        <v>You'Re Mine Pendora</v>
+      </c>
+      <c r="B965" t="str">
+        <v/>
+      </c>
+      <c r="C965" t="str">
+        <v/>
+      </c>
+      <c r="D965">
+        <v>32.5</v>
+      </c>
+      <c r="E965">
+        <v>41.98</v>
+      </c>
+      <c r="F965">
+        <v>5</v>
+      </c>
+      <c r="G965">
+        <v>32.5</v>
+      </c>
+    </row>
+    <row r="966">
+      <c r="A966" t="str">
+        <v>Zayed 15ml</v>
+      </c>
+      <c r="B966" t="str">
+        <v/>
+      </c>
+      <c r="C966" t="str">
+        <v/>
+      </c>
+      <c r="D966">
+        <v>21.5</v>
+      </c>
+      <c r="E966">
+        <v>28.85</v>
+      </c>
+      <c r="F966">
+        <v>0</v>
+      </c>
+      <c r="G966">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="967">
+      <c r="A967" t="str">
+        <v>Zenith Blue</v>
+      </c>
+      <c r="B967" t="str">
+        <v/>
+      </c>
+      <c r="C967" t="str">
+        <v/>
+      </c>
+      <c r="D967">
+        <v>79</v>
+      </c>
+      <c r="E967">
+        <v>126.92</v>
+      </c>
+      <c r="F967">
+        <v>1</v>
+      </c>
+      <c r="G967">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="968">
+      <c r="A968" t="str">
+        <v>Zenith Deep</v>
+      </c>
+      <c r="B968" t="str">
+        <v/>
+      </c>
+      <c r="C968" t="str">
+        <v/>
+      </c>
+      <c r="D968">
+        <v>88</v>
+      </c>
+      <c r="E968">
+        <v>91.95</v>
+      </c>
+      <c r="F968">
+        <v>32.4</v>
+      </c>
+      <c r="G968">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="969">
+      <c r="A969" t="str">
+        <v>Zenith Noire</v>
+      </c>
+      <c r="B969" t="str">
+        <v/>
+      </c>
+      <c r="C969" t="str">
+        <v/>
+      </c>
+      <c r="D969">
+        <v>0</v>
+      </c>
+      <c r="E969">
+        <v>1</v>
+      </c>
+      <c r="F969">
+        <v>4.5</v>
+      </c>
+      <c r="G969">
+        <v>96.5</v>
+      </c>
+    </row>
+    <row r="970">
+      <c r="A970" t="str">
+        <v>Zenith Riffs</v>
+      </c>
+      <c r="B970" t="str">
+        <v/>
+      </c>
+      <c r="C970" t="str">
+        <v/>
+      </c>
+      <c r="D970">
+        <v>88</v>
+      </c>
+      <c r="E970">
+        <v>103.44</v>
+      </c>
+      <c r="F970">
+        <v>16.5</v>
+      </c>
+      <c r="G970">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="971">
+      <c r="A971" t="str">
+        <v>Zenith Santal</v>
+      </c>
+      <c r="B971" t="str">
+        <v/>
+      </c>
+      <c r="C971" t="str">
+        <v/>
+      </c>
+      <c r="D971">
+        <v>90</v>
+      </c>
+      <c r="E971">
+        <v>115.33</v>
+      </c>
+      <c r="F971">
+        <v>0.6</v>
+      </c>
+      <c r="G971">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="972">
+      <c r="A972" t="str">
+        <v>Zenith Tobacco</v>
+      </c>
+      <c r="B972" t="str">
+        <v/>
+      </c>
+      <c r="C972" t="str">
+        <v/>
+      </c>
+      <c r="D972">
+        <v>79</v>
+      </c>
+      <c r="E972">
+        <v>126.9</v>
+      </c>
+      <c r="F972">
+        <v>1</v>
+      </c>
+      <c r="G972">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="973">
+      <c r="A973" t="str">
+        <v>Zenith Vanilla</v>
+      </c>
+      <c r="B973" t="str">
+        <v/>
+      </c>
+      <c r="C973" t="str">
+        <v/>
+      </c>
+      <c r="D973">
+        <v>88</v>
+      </c>
+      <c r="E973">
+        <v>126.4</v>
+      </c>
+      <c r="F973">
+        <v>10.5</v>
+      </c>
+      <c r="G973">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="974">
+      <c r="A974" t="str">
+        <v>Zodiac Solmaris</v>
+      </c>
+      <c r="B974" t="str">
+        <v/>
+      </c>
+      <c r="C974" t="str">
+        <v/>
+      </c>
+      <c r="D974">
+        <v>46</v>
+      </c>
+      <c r="E974">
+        <v>77.75</v>
+      </c>
+      <c r="F974">
+        <v>1</v>
+      </c>
+      <c r="G974">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="975">
+      <c r="A975" t="str">
+        <v>iris musk ghalati</v>
+      </c>
+      <c r="B975" t="str">
+        <v/>
+      </c>
+      <c r="C975" t="str">
+        <v/>
+      </c>
+      <c r="D975">
+        <v>0</v>
+      </c>
+      <c r="E975">
+        <v>0</v>
+      </c>
+      <c r="F975">
+        <v>13</v>
+      </c>
+      <c r="G975">
+        <v>71.7692</v>
+      </c>
+    </row>
+    <row r="976">
+      <c r="A976" t="str">
+        <v>jasoor lattafa</v>
+      </c>
+      <c r="B976" t="str">
+        <v/>
+      </c>
+      <c r="C976" t="str">
+        <v/>
+      </c>
+      <c r="D976">
+        <v>0</v>
+      </c>
+      <c r="E976">
+        <v>1</v>
+      </c>
+      <c r="F976">
+        <v>24</v>
+      </c>
+      <c r="G976">
+        <v>59.5</v>
+      </c>
+    </row>
+    <row r="977">
+      <c r="A977" t="str">
+        <v>megara maison alhambra</v>
+      </c>
+      <c r="B977" t="str">
+        <v/>
+      </c>
+      <c r="C977" t="str">
+        <v/>
+      </c>
+      <c r="D977">
+        <v>0</v>
+      </c>
+      <c r="E977">
+        <v>1</v>
+      </c>
+      <c r="F977">
+        <v>12</v>
+      </c>
+      <c r="G977">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="978">
+      <c r="A978" t="str">
+        <v>rave now black</v>
+      </c>
+      <c r="B978" t="str">
+        <v/>
+      </c>
+      <c r="C978" t="str">
+        <v/>
+      </c>
+      <c r="D978">
+        <v>0</v>
+      </c>
+      <c r="E978">
+        <v>1</v>
+      </c>
+      <c r="F978">
+        <v>24</v>
+      </c>
+      <c r="G978">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="979">
+      <c r="A979" t="str">
+        <v>sherif lattafa</v>
+      </c>
+      <c r="B979" t="str">
+        <v/>
+      </c>
+      <c r="C979" t="str">
+        <v/>
+      </c>
+      <c r="D979">
+        <v>0</v>
+      </c>
+      <c r="E979">
+        <v>1</v>
+      </c>
+      <c r="F979">
+        <v>24</v>
+      </c>
+      <c r="G979">
+        <v>59.5</v>
+      </c>
+    </row>
+    <row r="980">
+      <c r="A980" t="str">
         <v>velvet rouge</v>
       </c>
-      <c r="B883" t="str">
-[...5 lines deleted...]
-      <c r="D883">
+      <c r="B980" t="str">
+        <v/>
+      </c>
+      <c r="C980" t="str">
+        <v/>
+      </c>
+      <c r="D980">
         <v>55</v>
       </c>
-      <c r="E883">
+      <c r="E980">
         <v>0</v>
       </c>
-      <c r="F883">
-[...2 lines deleted...]
-      <c r="G883">
+      <c r="F980">
+        <v>8.3</v>
+      </c>
+      <c r="G980">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:G883"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:G980"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>المنتجات</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 