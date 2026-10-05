--- v0 (2026-08-05)
+++ v1 (2026-10-05)
@@ -410,140 +410,181 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M2"/>
+  <dimension ref="A1:M3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>التاريخ</v>
       </c>
       <c r="B1" t="str">
         <v>النوع</v>
       </c>
       <c r="C1" t="str">
         <v>رقم الفاتورة</v>
       </c>
       <c r="D1" t="str">
         <v>المورد</v>
       </c>
       <c r="E1" t="str">
         <v>العميل</v>
       </c>
       <c r="F1" t="str">
         <v>وارد</v>
       </c>
       <c r="G1" t="str">
         <v>صادر</v>
       </c>
       <c r="H1" t="str">
         <v>تكلفة الوحدة</v>
       </c>
       <c r="I1" t="str">
         <v>سعر الوحدة</v>
       </c>
       <c r="J1" t="str">
         <v>الإجمالي</v>
       </c>
       <c r="K1" t="str">
         <v>الربح</v>
       </c>
       <c r="L1" t="str">
         <v>الرصيد</v>
       </c>
       <c r="M1" t="str">
         <v>السبب</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B2" t="str">
-        <v>opening</v>
+        <v>sale</v>
       </c>
       <c r="C2" t="str">
-        <v/>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="D2" t="str">
         <v/>
       </c>
       <c r="E2" t="str">
-        <v/>
+        <v>tagme3</v>
       </c>
       <c r="F2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H2">
         <v>17.33</v>
       </c>
-      <c r="I2" t="str">
-        <v/>
+      <c r="I2">
+        <v>25</v>
       </c>
       <c r="J2">
+        <v>25</v>
+      </c>
+      <c r="K2">
+        <v>7.2083</v>
+      </c>
+      <c r="L2">
+        <v>1</v>
+      </c>
+      <c r="M2" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>2026-08-06</v>
+      </c>
+      <c r="B3" t="str">
+        <v>opening</v>
+      </c>
+      <c r="C3" t="str">
+        <v/>
+      </c>
+      <c r="D3" t="str">
+        <v/>
+      </c>
+      <c r="E3" t="str">
+        <v/>
+      </c>
+      <c r="F3">
+        <v>2</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>17.33</v>
+      </c>
+      <c r="I3" t="str">
+        <v/>
+      </c>
+      <c r="J3">
         <v>34.66</v>
       </c>
-      <c r="K2" t="str">
-[...2 lines deleted...]
-      <c r="L2">
+      <c r="K3" t="str">
+        <v/>
+      </c>
+      <c r="L3">
         <v>2</v>
       </c>
-      <c r="M2" t="str">
+      <c r="M3" t="str">
         <v/>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:M2"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:M3"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Product Ledger</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 