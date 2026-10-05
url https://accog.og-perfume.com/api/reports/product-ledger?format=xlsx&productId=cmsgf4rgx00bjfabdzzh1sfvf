--- v0 (2026-08-07)
+++ v1 (2026-10-05)
@@ -529,51 +529,51 @@
       <c r="C3" t="str">
         <v>IMPORT-42816787</v>
       </c>
       <c r="D3" t="str">
         <v/>
       </c>
       <c r="E3" t="str">
         <v>tagme3</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0.2</v>
       </c>
       <c r="H3">
         <v>40</v>
       </c>
       <c r="I3">
         <v>60.28</v>
       </c>
       <c r="J3">
         <v>12.056</v>
       </c>
       <c r="K3">
-        <v>4.056</v>
+        <v>3.4532</v>
       </c>
       <c r="L3">
         <v>-0.2</v>
       </c>
       <c r="M3" t="str">
         <v/>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:M3"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>