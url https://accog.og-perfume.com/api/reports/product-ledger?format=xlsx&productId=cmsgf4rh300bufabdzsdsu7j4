--- v0 (2026-08-05)
+++ v1 (2026-10-05)
@@ -458,51 +458,51 @@
       </c>
       <c r="G1" t="str">
         <v>صادر</v>
       </c>
       <c r="H1" t="str">
         <v>تكلفة الوحدة</v>
       </c>
       <c r="I1" t="str">
         <v>سعر الوحدة</v>
       </c>
       <c r="J1" t="str">
         <v>الإجمالي</v>
       </c>
       <c r="K1" t="str">
         <v>الربح</v>
       </c>
       <c r="L1" t="str">
         <v>الرصيد</v>
       </c>
       <c r="M1" t="str">
         <v>السبب</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-06</v>
       </c>
       <c r="B2" t="str">
         <v>opening</v>
       </c>
       <c r="C2" t="str">
         <v/>
       </c>
       <c r="D2" t="str">
         <v/>
       </c>
       <c r="E2" t="str">
         <v/>
       </c>
       <c r="F2">
         <v>2.8</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>54</v>
       </c>
       <c r="I2" t="str">
         <v/>
       </c>