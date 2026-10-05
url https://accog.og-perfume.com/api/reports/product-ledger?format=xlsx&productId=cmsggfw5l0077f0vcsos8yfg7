--- v0 (2026-08-05)
+++ v1 (2026-10-05)
@@ -458,163 +458,163 @@
       </c>
       <c r="G1" t="str">
         <v>صادر</v>
       </c>
       <c r="H1" t="str">
         <v>تكلفة الوحدة</v>
       </c>
       <c r="I1" t="str">
         <v>سعر الوحدة</v>
       </c>
       <c r="J1" t="str">
         <v>الإجمالي</v>
       </c>
       <c r="K1" t="str">
         <v>الربح</v>
       </c>
       <c r="L1" t="str">
         <v>الرصيد</v>
       </c>
       <c r="M1" t="str">
         <v>السبب</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-06</v>
       </c>
       <c r="B2" t="str">
         <v>opening</v>
       </c>
       <c r="C2" t="str">
         <v/>
       </c>
       <c r="D2" t="str">
         <v/>
       </c>
       <c r="E2" t="str">
         <v/>
       </c>
       <c r="F2">
         <v>2</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>17.33</v>
       </c>
       <c r="I2" t="str">
         <v/>
       </c>
       <c r="J2">
         <v>34.66</v>
       </c>
       <c r="K2" t="str">
         <v/>
       </c>
       <c r="L2">
         <v>0</v>
       </c>
       <c r="M2" t="str">
         <v/>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>2026-08-05</v>
+        <v>2026-07-31</v>
       </c>
       <c r="B3" t="str">
         <v>sale</v>
       </c>
       <c r="C3" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-42816787</v>
       </c>
       <c r="D3" t="str">
         <v/>
       </c>
       <c r="E3" t="str">
         <v>tagme3</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>1</v>
       </c>
       <c r="H3">
         <v>17.33</v>
       </c>
       <c r="I3">
         <v>25</v>
       </c>
       <c r="J3">
         <v>25</v>
       </c>
       <c r="K3">
-        <v>7.67</v>
+        <v>6.42</v>
       </c>
       <c r="L3">
         <v>-2</v>
       </c>
       <c r="M3" t="str">
         <v/>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>2026-08-05</v>
+        <v>2026-07-31</v>
       </c>
       <c r="B4" t="str">
         <v>sale</v>
       </c>
       <c r="C4" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-42816787</v>
       </c>
       <c r="D4" t="str">
         <v/>
       </c>
       <c r="E4" t="str">
         <v>tagme3</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>1</v>
       </c>
       <c r="H4">
         <v>17.33</v>
       </c>
       <c r="I4">
         <v>25</v>
       </c>
       <c r="J4">
         <v>25</v>
       </c>
       <c r="K4">
-        <v>7.67</v>
+        <v>6.42</v>
       </c>
       <c r="L4">
         <v>-1</v>
       </c>
       <c r="M4" t="str">
         <v/>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:M4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>