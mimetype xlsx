--- v0 (2026-08-05)
+++ v1 (2026-10-05)
@@ -410,10378 +410,13258 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F516"/>
+  <dimension ref="A1:F660"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>المنتج</v>
       </c>
       <c r="B1" t="str">
         <v>الكمية المباعة</v>
       </c>
       <c r="C1" t="str">
         <v>الإيرادات</v>
       </c>
       <c r="D1" t="str">
         <v>التكلفة</v>
       </c>
       <c r="E1" t="str">
         <v>الربح</v>
       </c>
       <c r="F1" t="str">
         <v>الهامش %</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Hawas Rasasi</v>
       </c>
       <c r="B2">
-        <v>105.9</v>
+        <v>109.75</v>
       </c>
       <c r="C2">
-        <v>11850.21</v>
+        <v>12302.4695</v>
       </c>
       <c r="D2">
-        <v>8048.4</v>
+        <v>8340.989</v>
       </c>
       <c r="E2">
-        <v>3801.81</v>
+        <v>3360.6178</v>
       </c>
       <c r="F2">
-        <v>32.1</v>
+        <v>27.3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Hawas Ice Rasasi</v>
+        <v>Rayhaan Aquatica</v>
       </c>
       <c r="B3">
-        <v>53.8</v>
+        <v>70.05</v>
       </c>
       <c r="C3">
-        <v>6532.934</v>
+        <v>7794.4635</v>
       </c>
       <c r="D3">
-        <v>4035</v>
+        <v>4898.7856</v>
       </c>
       <c r="E3">
-        <v>2497.934</v>
+        <v>2751.7326</v>
       </c>
       <c r="F3">
-        <v>38.2</v>
+        <v>35.3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Hawas Diva Rasasi</v>
       </c>
       <c r="B4">
-        <v>50.8</v>
+        <v>74.4</v>
       </c>
       <c r="C4">
-        <v>5764.784</v>
+        <v>8552.18</v>
       </c>
       <c r="D4">
-        <v>3911.6</v>
+        <v>5728.8</v>
       </c>
       <c r="E4">
-        <v>1853.184</v>
+        <v>2483.6642</v>
       </c>
       <c r="F4">
-        <v>32.1</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>9PM Night out</v>
+        <v>Marshmallow Blush</v>
       </c>
       <c r="B5">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="C5">
-        <v>4546.0975</v>
+        <v>5289.091</v>
       </c>
       <c r="D5">
-        <v>3395</v>
+        <v>2984.5</v>
       </c>
       <c r="E5">
-        <v>1151.0975</v>
+        <v>2157.4354000000003</v>
       </c>
       <c r="F5">
-        <v>25.3</v>
+        <v>40.8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Hawas Chrome</v>
       </c>
       <c r="B6">
-        <v>21.9</v>
+        <v>40.5</v>
       </c>
       <c r="C6">
-        <v>3168.492</v>
+        <v>5829.966</v>
       </c>
       <c r="D6">
-        <v>2146.2</v>
+        <v>3768.0883999999996</v>
       </c>
       <c r="E6">
-        <v>1022.292</v>
+        <v>1854.3019</v>
       </c>
       <c r="F6">
-        <v>32.3</v>
+        <v>31.8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Rayhaan Terra</v>
+        <v>9PM Night out</v>
       </c>
       <c r="B7">
-        <v>20</v>
+        <v>60.5</v>
       </c>
       <c r="C7">
-        <v>2245.8</v>
+        <v>7986.8125</v>
       </c>
       <c r="D7">
-        <v>1363</v>
+        <v>5868.5</v>
       </c>
       <c r="E7">
-        <v>882.8</v>
+        <v>1827.4658</v>
       </c>
       <c r="F7">
-        <v>39.3</v>
+        <v>22.9</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Liquid Brun</v>
+        <v>Peace Iven</v>
       </c>
       <c r="B8">
-        <v>19.4</v>
+        <v>23.4</v>
       </c>
       <c r="C8">
-        <v>2460.114</v>
+        <v>4795.023</v>
       </c>
       <c r="D8">
-        <v>1765.4</v>
+        <v>2860.65</v>
       </c>
       <c r="E8">
-        <v>694.714</v>
+        <v>1801.0719</v>
       </c>
       <c r="F8">
-        <v>28.2</v>
+        <v>37.6</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Hawas Reina</v>
+        <v>Panache Angel Dust</v>
       </c>
       <c r="B9">
-        <v>14.8</v>
+        <v>28.6</v>
       </c>
       <c r="C9">
-        <v>2131.644</v>
+        <v>3734.3199999999997</v>
       </c>
       <c r="D9">
-        <v>1450.4</v>
+        <v>2533.5026</v>
       </c>
       <c r="E9">
-        <v>681.244</v>
+        <v>1092.1446</v>
       </c>
       <c r="F9">
-        <v>32</v>
+        <v>29.2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Rayhaan Pacific Aloha</v>
+        <v>Supremacy Collector's Edition</v>
       </c>
       <c r="B10">
-        <v>16</v>
+        <v>28.2</v>
       </c>
       <c r="C10">
-        <v>1751.68</v>
+        <v>5628.157</v>
       </c>
       <c r="D10">
-        <v>1088</v>
+        <v>4455.6</v>
       </c>
       <c r="E10">
-        <v>663.68</v>
+        <v>1046.4148</v>
       </c>
       <c r="F10">
-        <v>37.9</v>
+        <v>18.6</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Marshmallow Blush</v>
+        <v>Ramad Earthy</v>
       </c>
       <c r="B11">
-        <v>14.3</v>
+        <v>26.8</v>
       </c>
       <c r="C11">
-        <v>1569.139</v>
+        <v>3797.995</v>
       </c>
       <c r="D11">
-        <v>908.05</v>
+        <v>2706.8</v>
       </c>
       <c r="E11">
-        <v>661.089</v>
+        <v>959.0399</v>
       </c>
       <c r="F11">
-        <v>42.1</v>
+        <v>25.3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Thriller Maison Asrar</v>
+        <v>Liquid Brun</v>
       </c>
       <c r="B12">
-        <v>11.5</v>
+        <v>30.75</v>
       </c>
       <c r="C12">
-        <v>1958.795</v>
+        <v>3905.423</v>
       </c>
       <c r="D12">
-        <v>1336.3</v>
+        <v>2850.9378</v>
       </c>
       <c r="E12">
-        <v>622.495</v>
+        <v>904.788</v>
       </c>
       <c r="F12">
-        <v>31.8</v>
+        <v>23.2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>DXB Maison Asrar</v>
+        <v>Zenith Riffs</v>
       </c>
       <c r="B13">
-        <v>15.6</v>
+        <v>21.799999999999997</v>
       </c>
       <c r="C13">
-        <v>2228.616</v>
+        <v>2928.706</v>
       </c>
       <c r="D13">
-        <v>1606.8</v>
+        <v>1918.4</v>
       </c>
       <c r="E13">
-        <v>621.816</v>
+        <v>901.2127</v>
       </c>
       <c r="F13">
-        <v>27.9</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Karus Gold Absolu</v>
+        <v>Hawas Reina</v>
       </c>
       <c r="B14">
-        <v>18.5</v>
+        <v>21.8</v>
       </c>
       <c r="C14">
-        <v>2316.94</v>
+        <v>3159.0339999999997</v>
       </c>
       <c r="D14">
-        <v>1702</v>
+        <v>2136.4</v>
       </c>
       <c r="E14">
-        <v>614.94</v>
+        <v>897.0782999999999</v>
       </c>
       <c r="F14">
-        <v>26.5</v>
+        <v>28.4</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Zenith Riffs</v>
+        <v>Karus Gold Absolu</v>
       </c>
       <c r="B15">
-        <v>13.1</v>
+        <v>29.1</v>
       </c>
       <c r="C15">
-        <v>1744.462</v>
+        <v>3669.712</v>
       </c>
       <c r="D15">
-        <v>1152.8</v>
+        <v>2668.4274</v>
       </c>
       <c r="E15">
-        <v>591.6619999999999</v>
+        <v>860.4551</v>
       </c>
       <c r="F15">
-        <v>33.9</v>
+        <v>23.4</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Peace Iven</v>
+        <v>Rayhaan Pacific Aura</v>
       </c>
       <c r="B16">
-        <v>6.9</v>
+        <v>18.700000000000003</v>
       </c>
       <c r="C16">
-        <v>1419.123</v>
+        <v>2047.8400000000001</v>
       </c>
       <c r="D16">
-        <v>843.525</v>
+        <v>1122</v>
       </c>
       <c r="E16">
-        <v>575.598</v>
+        <v>851.4739999999999</v>
       </c>
       <c r="F16">
-        <v>40.6</v>
+        <v>41.6</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Reverie Petals Zimaya</v>
+        <v>Jasmere</v>
       </c>
       <c r="B17">
-        <v>8.1</v>
+        <v>12.5</v>
       </c>
       <c r="C17">
-        <v>648.81</v>
+        <v>2129.27</v>
       </c>
       <c r="D17">
-        <v>81</v>
+        <v>1211.2929</v>
       </c>
       <c r="E17">
-        <v>567.81</v>
+        <v>843.7318</v>
       </c>
       <c r="F17">
-        <v>87.5</v>
+        <v>39.6</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Hawas Fire Rasasi</v>
+        <v>Rayhaan Terra</v>
       </c>
       <c r="B18">
-        <v>19</v>
+        <v>20.45</v>
       </c>
       <c r="C18">
-        <v>2425.54</v>
+        <v>2299.3725000000004</v>
       </c>
       <c r="D18">
-        <v>1862</v>
+        <v>1393.6675</v>
       </c>
       <c r="E18">
-        <v>563.54</v>
+        <v>792.4256</v>
       </c>
       <c r="F18">
-        <v>23.2</v>
+        <v>34.5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Ramad Earthy</v>
+        <v>Rayhaan Pacific Aloha</v>
       </c>
       <c r="B19">
-        <v>13.9</v>
+        <v>19.4</v>
       </c>
       <c r="C19">
-        <v>1966.711</v>
+        <v>2129.794</v>
       </c>
       <c r="D19">
-        <v>1403.9</v>
+        <v>1319.2</v>
       </c>
       <c r="E19">
-        <v>562.811</v>
+        <v>716.0271</v>
       </c>
       <c r="F19">
-        <v>28.6</v>
+        <v>33.6</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Aromatix Platine Blanc</v>
+        <v>Thriller Maison Asrar</v>
       </c>
       <c r="B20">
-        <v>7.9</v>
+        <v>14.4</v>
       </c>
       <c r="C20">
-        <v>1374.0288</v>
+        <v>2461.713</v>
       </c>
       <c r="D20">
-        <v>845.3</v>
+        <v>1667.154</v>
       </c>
       <c r="E20">
-        <v>528.7288</v>
+        <v>687.3316</v>
       </c>
       <c r="F20">
-        <v>38.5</v>
+        <v>27.9</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Rayhaan Pacific Aura</v>
+        <v>DXB Maison Asrar</v>
       </c>
       <c r="B21">
-        <v>10.65</v>
+        <v>19.3</v>
       </c>
       <c r="C21">
-        <v>1159.0395</v>
+        <v>2771.739</v>
       </c>
       <c r="D21">
-        <v>639</v>
+        <v>1987.9</v>
       </c>
       <c r="E21">
-        <v>520.0395</v>
+        <v>662.3779999999999</v>
       </c>
       <c r="F21">
-        <v>44.9</v>
+        <v>23.9</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Jasmere</v>
+        <v>Kaaf Ahmed Al Maghribi</v>
       </c>
       <c r="B22">
-        <v>6.4</v>
+        <v>28</v>
       </c>
       <c r="C22">
-        <v>1107.52</v>
+        <v>3461.696</v>
       </c>
       <c r="D22">
-        <v>614.4</v>
+        <v>2688</v>
       </c>
       <c r="E22">
-        <v>493.12</v>
+        <v>658.7081000000001</v>
       </c>
       <c r="F22">
-        <v>44.5</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Hawas Black Rasasi</v>
+        <v>Hawas Kobra</v>
       </c>
       <c r="B23">
-        <v>13.3</v>
+        <v>20.200000000000003</v>
       </c>
       <c r="C23">
-        <v>1490.398</v>
+        <v>2332.732</v>
       </c>
       <c r="D23">
-        <v>997.5</v>
+        <v>1603.1514</v>
       </c>
       <c r="E23">
-        <v>492.898</v>
+        <v>655.4655</v>
       </c>
       <c r="F23">
-        <v>33.1</v>
+        <v>28.1</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>Daarej Extrait Rasasi</v>
+        <v>Liquid Brun Limited Edition</v>
       </c>
       <c r="B24">
-        <v>14.2</v>
+        <v>7.034000000000001</v>
       </c>
       <c r="C24">
-        <v>1168.234</v>
+        <v>1484.0162</v>
       </c>
       <c r="D24">
-        <v>710</v>
+        <v>834.0214</v>
       </c>
       <c r="E24">
-        <v>458.234</v>
+        <v>598.674</v>
       </c>
       <c r="F24">
-        <v>39.2</v>
+        <v>40.3</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Rayhaan Jungle Vibe</v>
+        <v>Rayhaan Azul</v>
       </c>
       <c r="B25">
-        <v>9.2</v>
+        <v>15.8</v>
       </c>
       <c r="C25">
-        <v>936.468</v>
+        <v>1734.616</v>
       </c>
       <c r="D25">
-        <v>513.36</v>
+        <v>1082.3</v>
       </c>
       <c r="E25">
-        <v>423.108</v>
+        <v>586.6236</v>
       </c>
       <c r="F25">
-        <v>45.2</v>
+        <v>33.8</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Safari Breeze</v>
+        <v>Rayhaan Tropical Vibe</v>
       </c>
       <c r="B26">
-        <v>11.1</v>
+        <v>18.5</v>
       </c>
       <c r="C26">
-        <v>1498.056</v>
+        <v>1991.993</v>
       </c>
       <c r="D26">
-        <v>1098.9</v>
+        <v>1343.9303</v>
       </c>
       <c r="E26">
-        <v>399.156</v>
+        <v>576.091</v>
       </c>
       <c r="F26">
-        <v>26.6</v>
+        <v>28.9</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Rayhaan Azul</v>
+        <v>Hawas Nautilus</v>
       </c>
       <c r="B27">
-        <v>9.8</v>
+        <v>13.3</v>
       </c>
       <c r="C27">
-        <v>1067.416</v>
+        <v>1889.398</v>
       </c>
       <c r="D27">
-        <v>671.3</v>
+        <v>1303.4</v>
       </c>
       <c r="E27">
-        <v>396.116</v>
+        <v>551.1053</v>
       </c>
       <c r="F27">
-        <v>37.1</v>
+        <v>29.2</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Panache Angel Dust</v>
+        <v>Hawas Black Rasasi</v>
       </c>
       <c r="B28">
-        <v>9.8</v>
+        <v>16.7</v>
       </c>
       <c r="C28">
-        <v>1259.3</v>
+        <v>1875.346</v>
       </c>
       <c r="D28">
-        <v>867.3</v>
+        <v>1252.5</v>
       </c>
       <c r="E28">
-        <v>392</v>
+        <v>541.217</v>
       </c>
       <c r="F28">
-        <v>31.1</v>
+        <v>28.9</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Atlantis French Avenue</v>
+        <v>Shiyaaka Sky</v>
       </c>
       <c r="B29">
-        <v>10.5</v>
+        <v>12.3</v>
       </c>
       <c r="C29">
-        <v>1480.5</v>
+        <v>1453.245</v>
       </c>
       <c r="D29">
-        <v>1099.875</v>
+        <v>897.6577</v>
       </c>
       <c r="E29">
-        <v>380.625</v>
+        <v>528.7493</v>
       </c>
       <c r="F29">
-        <v>25.7</v>
+        <v>36.4</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Mazaaj Rhythm</v>
+        <v>Hawas Fire Rasasi</v>
       </c>
       <c r="B30">
-        <v>4.2</v>
+        <v>21.6</v>
       </c>
       <c r="C30">
-        <v>415.674</v>
+        <v>2764.502</v>
       </c>
       <c r="D30">
-        <v>42</v>
+        <v>2116.8</v>
       </c>
       <c r="E30">
-        <v>373.674</v>
+        <v>520.1651999999999</v>
       </c>
       <c r="F30">
-        <v>89.9</v>
+        <v>18.8</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Ghaf</v>
+        <v>Aromatix Platine Blanc</v>
       </c>
       <c r="B31">
-        <v>9.1</v>
+        <v>8.5</v>
       </c>
       <c r="C31">
-        <v>1182.454</v>
+        <v>1481.1768</v>
       </c>
       <c r="D31">
-        <v>819</v>
+        <v>909.5</v>
       </c>
       <c r="E31">
-        <v>363.454</v>
+        <v>500.9966</v>
       </c>
       <c r="F31">
-        <v>30.7</v>
+        <v>33.8</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>Rayhaan Tropical Vibe</v>
+        <v>Amber Empire</v>
       </c>
       <c r="B32">
-        <v>10.4</v>
+        <v>12</v>
       </c>
       <c r="C32">
-        <v>1115.816</v>
+        <v>1617.7626</v>
       </c>
       <c r="D32">
-        <v>754</v>
+        <v>1080</v>
       </c>
       <c r="E32">
-        <v>361.816</v>
+        <v>491.8614</v>
       </c>
       <c r="F32">
-        <v>32.4</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>Momento Riffs</v>
+        <v>Ateeq Nusuk</v>
       </c>
       <c r="B33">
-        <v>10</v>
+        <v>9.5</v>
       </c>
       <c r="C33">
-        <v>1106.1</v>
+        <v>1240.151</v>
       </c>
       <c r="D33">
-        <v>750</v>
+        <v>712.5</v>
       </c>
       <c r="E33">
-        <v>356.1</v>
+        <v>478.89930000000004</v>
       </c>
       <c r="F33">
-        <v>32.2</v>
+        <v>38.6</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>Ateeq Nusuk</v>
+        <v>Rayhaan Kiss</v>
       </c>
       <c r="B34">
-        <v>6.2</v>
+        <v>12</v>
       </c>
       <c r="C34">
-        <v>819.764</v>
+        <v>1231.7395000000001</v>
       </c>
       <c r="D34">
-        <v>465</v>
+        <v>720</v>
       </c>
       <c r="E34">
-        <v>354.764</v>
+        <v>476.278</v>
       </c>
       <c r="F34">
-        <v>43.3</v>
+        <v>38.7</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>Kaaf Ahmed Al Maghribi</v>
+        <v>Nude Coral Diamond 150ml</v>
       </c>
       <c r="B35">
-        <v>13.2</v>
+        <v>12.129999999999999</v>
       </c>
       <c r="C35">
-        <v>1619.244</v>
+        <v>1631.7185</v>
       </c>
       <c r="D35">
-        <v>1267.2</v>
+        <v>1099.654</v>
       </c>
       <c r="E35">
-        <v>352.044</v>
+        <v>474.9746</v>
       </c>
       <c r="F35">
-        <v>21.7</v>
+        <v>29.1</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Khamrah Waha</v>
+        <v>Atlantis French Avenue</v>
       </c>
       <c r="B36">
-        <v>13.4</v>
+        <v>15.2</v>
       </c>
       <c r="C36">
-        <v>1873.99</v>
+        <v>2150.814</v>
       </c>
       <c r="D36">
-        <v>1524.384</v>
+        <v>1592.2</v>
       </c>
       <c r="E36">
-        <v>349.606</v>
+        <v>472.20990000000006</v>
       </c>
       <c r="F36">
-        <v>18.7</v>
+        <v>22</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>Azure Royal Ahmed Al Maghribi</v>
+        <v>Rayhaan Crimson</v>
       </c>
       <c r="B37">
-        <v>3.4</v>
+        <v>14</v>
       </c>
       <c r="C37">
-        <v>346.188</v>
+        <v>1459.5</v>
       </c>
       <c r="D37">
-        <v>0</v>
+        <v>963.9994</v>
       </c>
       <c r="E37">
-        <v>346.188</v>
+        <v>468.5471</v>
       </c>
       <c r="F37">
-        <v>100</v>
+        <v>32.1</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Liquid Brun Limited Edition</v>
+        <v>Safari Breeze</v>
       </c>
       <c r="B38">
-        <v>3.6</v>
+        <v>14.6</v>
       </c>
       <c r="C38">
-        <v>758.412</v>
+        <v>1989.421</v>
       </c>
       <c r="D38">
-        <v>426.852</v>
+        <v>1438.575</v>
       </c>
       <c r="E38">
-        <v>331.56</v>
+        <v>466.8689</v>
       </c>
       <c r="F38">
-        <v>43.7</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>Hawas Kobra</v>
+        <v>Armaf Infinity Silver</v>
       </c>
       <c r="B39">
-        <v>8.4</v>
+        <v>12.7</v>
       </c>
       <c r="C39">
-        <v>984.228</v>
+        <v>1840.1733</v>
       </c>
       <c r="D39">
-        <v>663.6</v>
+        <v>1317.625</v>
       </c>
       <c r="E39">
-        <v>320.628</v>
+        <v>465.23560000000003</v>
       </c>
       <c r="F39">
-        <v>32.6</v>
+        <v>25.3</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>Sospiro Vibrato</v>
+        <v>Rare Reef Afnan</v>
       </c>
       <c r="B40">
-        <v>3</v>
+        <v>12.399999999999999</v>
       </c>
       <c r="C40">
-        <v>2018.43</v>
+        <v>1768.6019999999999</v>
       </c>
       <c r="D40">
-        <v>1698</v>
+        <v>1252.4</v>
       </c>
       <c r="E40">
-        <v>320.43</v>
+        <v>454.0858</v>
       </c>
       <c r="F40">
-        <v>15.9</v>
+        <v>25.7</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>Rose Noir Ahmed</v>
+        <v>Khamrah Waha</v>
       </c>
       <c r="B41">
-        <v>7.93</v>
+        <v>20.4</v>
       </c>
       <c r="C41">
-        <v>1065.0783</v>
+        <v>2887.17</v>
       </c>
       <c r="D41">
-        <v>761.28</v>
+        <v>2320.704</v>
       </c>
       <c r="E41">
-        <v>303.7983</v>
+        <v>454.0555</v>
       </c>
       <c r="F41">
-        <v>28.5</v>
+        <v>15.7</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>Swiss Arabian Incense 01</v>
+        <v>Eshal Musk</v>
       </c>
       <c r="B42">
-        <v>5</v>
+        <v>10.5</v>
       </c>
       <c r="C42">
-        <v>1205.65</v>
+        <v>1098.02</v>
       </c>
       <c r="D42">
-        <v>908</v>
+        <v>619.5</v>
       </c>
       <c r="E42">
-        <v>297.65</v>
+        <v>446.92550000000006</v>
       </c>
       <c r="F42">
-        <v>24.7</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>Qissa Gala</v>
+        <v>Rayhaan Jungle Vibe</v>
       </c>
       <c r="B43">
-        <v>8.8</v>
+        <v>11</v>
       </c>
       <c r="C43">
-        <v>639.76</v>
+        <v>1116.792</v>
       </c>
       <c r="D43">
-        <v>343.2</v>
+        <v>622.6571</v>
       </c>
       <c r="E43">
-        <v>296.56</v>
+        <v>443.9814</v>
       </c>
       <c r="F43">
-        <v>46.4</v>
+        <v>39.8</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>Muzn Ahmed Al Maghribi</v>
+        <v>Daarej Extrait Rasasi</v>
       </c>
       <c r="B44">
-        <v>9.6</v>
+        <v>15.399999999999999</v>
       </c>
       <c r="C44">
-        <v>1042.944</v>
+        <v>1271.098</v>
       </c>
       <c r="D44">
-        <v>760.8</v>
+        <v>770</v>
       </c>
       <c r="E44">
-        <v>282.144</v>
+        <v>440.78659999999996</v>
       </c>
       <c r="F44">
-        <v>27.1</v>
+        <v>34.7</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Vulcan Feu French Avenue</v>
+        <v>Hersh Mehwar</v>
       </c>
       <c r="B45">
-        <v>9.9</v>
+        <v>10</v>
       </c>
       <c r="C45">
-        <v>1271.457</v>
+        <v>2177.732</v>
       </c>
       <c r="D45">
-        <v>990</v>
+        <v>1670</v>
       </c>
       <c r="E45">
-        <v>281.457</v>
+        <v>439.5494</v>
       </c>
       <c r="F45">
-        <v>22.1</v>
+        <v>20.2</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>Rare Reef Afnan</v>
+        <v>Hawas Malibu</v>
       </c>
       <c r="B46">
-        <v>6.6</v>
+        <v>11.5</v>
       </c>
       <c r="C46">
-        <v>934.098</v>
+        <v>1335.87</v>
       </c>
       <c r="D46">
-        <v>666.6</v>
+        <v>862.5</v>
       </c>
       <c r="E46">
-        <v>267.498</v>
+        <v>432.2625</v>
       </c>
       <c r="F46">
-        <v>28.6</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>Aromatix Forbidden Fruit</v>
+        <v>Arrogate Pink Diva</v>
       </c>
       <c r="B47">
-        <v>4.6</v>
+        <v>5.9</v>
       </c>
       <c r="C47">
-        <v>734.0427</v>
+        <v>1210.703</v>
       </c>
       <c r="D47">
-        <v>469.2</v>
+        <v>779.0493</v>
       </c>
       <c r="E47">
-        <v>264.8427</v>
+        <v>401.23839999999996</v>
       </c>
       <c r="F47">
-        <v>36.1</v>
+        <v>33.1</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>Private Blend Musk Ice</v>
+        <v>Zenith Santal</v>
       </c>
       <c r="B48">
-        <v>9.7</v>
+        <v>9.5</v>
       </c>
       <c r="C48">
-        <v>1031.11</v>
+        <v>1274.53</v>
       </c>
       <c r="D48">
-        <v>766.3</v>
+        <v>855</v>
       </c>
       <c r="E48">
-        <v>264.81</v>
+        <v>377.5425</v>
       </c>
       <c r="F48">
-        <v>25.7</v>
+        <v>29.6</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>Musk and Roses Ahmed</v>
+        <v>Dynasty Lattafa</v>
       </c>
       <c r="B49">
-        <v>7.07</v>
+        <v>16.8</v>
       </c>
       <c r="C49">
-        <v>1067.9942</v>
+        <v>1535.4450000000002</v>
       </c>
       <c r="D49">
-        <v>805.98</v>
+        <v>1112.6356</v>
       </c>
       <c r="E49">
-        <v>262.0142</v>
+        <v>374.4541</v>
       </c>
       <c r="F49">
-        <v>24.5</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>Atlas Lattafa</v>
+        <v>Aromatix Magnetiq</v>
       </c>
       <c r="B50">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C50">
-        <v>861.66</v>
+        <v>1114.5946</v>
       </c>
       <c r="D50">
-        <v>607.5</v>
+        <v>714</v>
       </c>
       <c r="E50">
-        <v>254.16</v>
+        <v>363.8016</v>
       </c>
       <c r="F50">
-        <v>29.5</v>
+        <v>32.6</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>Nude Coral Diamond 150ml</v>
+        <v>Ghaf</v>
       </c>
       <c r="B51">
-        <v>6.33</v>
+        <v>10.5</v>
       </c>
       <c r="C51">
-        <v>854.8665</v>
+        <v>1363.572</v>
       </c>
       <c r="D51">
-        <v>607.68</v>
+        <v>945</v>
       </c>
       <c r="E51">
-        <v>247.1865</v>
+        <v>356.10450000000003</v>
       </c>
       <c r="F51">
-        <v>28.9</v>
+        <v>26.1</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>Purple Heart Diamond 150ml</v>
+        <v>Vintage Radio</v>
       </c>
       <c r="B52">
-        <v>5.33</v>
+        <v>11</v>
       </c>
       <c r="C52">
-        <v>741.1898</v>
+        <v>1279.8600000000001</v>
       </c>
       <c r="D52">
-        <v>494.091</v>
+        <v>891</v>
       </c>
       <c r="E52">
-        <v>247.0988</v>
+        <v>355.9339</v>
       </c>
       <c r="F52">
-        <v>33.3</v>
+        <v>27.8</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>Dalal Lattafa</v>
+        <v>Aether Extrait French Avenue</v>
       </c>
       <c r="B53">
-        <v>12.6</v>
+        <v>10.6</v>
       </c>
       <c r="C53">
-        <v>1193.22</v>
+        <v>1482.1338</v>
       </c>
       <c r="D53">
-        <v>952.56</v>
+        <v>1080.9219</v>
       </c>
       <c r="E53">
-        <v>240.66</v>
+        <v>348.0286</v>
       </c>
       <c r="F53">
-        <v>20.2</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>Nitro Red Dumont Paris</v>
+        <v>Atlas Lattafa</v>
       </c>
       <c r="B54">
-        <v>5.4</v>
+        <v>14</v>
       </c>
       <c r="C54">
-        <v>595.998</v>
+        <v>1343.81</v>
       </c>
       <c r="D54">
-        <v>378</v>
+        <v>945</v>
       </c>
       <c r="E54">
-        <v>217.998</v>
+        <v>346.82280000000003</v>
       </c>
       <c r="F54">
-        <v>36.6</v>
+        <v>25.8</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>Qissa Delicious</v>
+        <v>Qissa Gala</v>
       </c>
       <c r="B55">
-        <v>9.3</v>
+        <v>10.600000000000001</v>
       </c>
       <c r="C55">
-        <v>560.604</v>
+        <v>777.838</v>
       </c>
       <c r="D55">
-        <v>344.1</v>
+        <v>413.4</v>
       </c>
       <c r="E55">
-        <v>216.504</v>
+        <v>329.9</v>
       </c>
       <c r="F55">
-        <v>38.6</v>
+        <v>42.4</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>Summer Oud</v>
+        <v>Lynked Freedom</v>
       </c>
       <c r="B56">
-        <v>5.17</v>
+        <v>6</v>
       </c>
       <c r="C56">
-        <v>996.6209</v>
+        <v>1050.06</v>
       </c>
       <c r="D56">
-        <v>780.67</v>
+        <v>704.0688</v>
       </c>
       <c r="E56">
-        <v>215.9509</v>
+        <v>326.5991</v>
       </c>
       <c r="F56">
-        <v>21.7</v>
+        <v>31.1</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>Aether Extrait French Avenue</v>
+        <v>Royal Blend Sequoia</v>
       </c>
       <c r="B57">
-        <v>5.8</v>
+        <v>7.7</v>
       </c>
       <c r="C57">
-        <v>818.5818</v>
+        <v>964.768</v>
       </c>
       <c r="D57">
-        <v>603.2</v>
+        <v>616.8140000000001</v>
       </c>
       <c r="E57">
-        <v>215.3818</v>
+        <v>322.368</v>
       </c>
       <c r="F57">
-        <v>26.3</v>
+        <v>33.4</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>Armaf Infinity Silver</v>
+        <v>Khair Felicity</v>
       </c>
       <c r="B58">
-        <v>5.1</v>
+        <v>9.899999999999999</v>
       </c>
       <c r="C58">
-        <v>739.8453</v>
+        <v>788.403</v>
       </c>
       <c r="D58">
-        <v>529.125</v>
+        <v>445.5</v>
       </c>
       <c r="E58">
-        <v>210.7203</v>
+        <v>320.2256</v>
       </c>
       <c r="F58">
-        <v>28.5</v>
+        <v>40.6</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>Hersh 2</v>
+        <v>Ripple</v>
       </c>
       <c r="B59">
-        <v>3.9</v>
+        <v>8.399999999999999</v>
       </c>
       <c r="C59">
-        <v>781.365</v>
+        <v>1151.467</v>
       </c>
       <c r="D59">
-        <v>577.2</v>
+        <v>798</v>
       </c>
       <c r="E59">
-        <v>204.165</v>
+        <v>313.3133</v>
       </c>
       <c r="F59">
-        <v>26.1</v>
+        <v>27.2</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>Al Haramain Amber Oud Tobacco</v>
+        <v>Aromatix Forbidden Fruit</v>
       </c>
       <c r="B60">
-        <v>4.1</v>
+        <v>6</v>
       </c>
       <c r="C60">
-        <v>804.4918</v>
+        <v>961.9067</v>
       </c>
       <c r="D60">
-        <v>600.65</v>
+        <v>612</v>
       </c>
       <c r="E60">
-        <v>203.8418</v>
+        <v>308.9965</v>
       </c>
       <c r="F60">
-        <v>25.3</v>
+        <v>32.1</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>Island Dreams Khadlaj</v>
+        <v>Lynked Forever</v>
       </c>
       <c r="B61">
-        <v>7.5</v>
+        <v>5.9</v>
       </c>
       <c r="C61">
-        <v>749.7</v>
+        <v>1033.409</v>
       </c>
       <c r="D61">
-        <v>547.5</v>
+        <v>692.7101</v>
       </c>
       <c r="E61">
-        <v>202.2</v>
+        <v>308.4645</v>
       </c>
       <c r="F61">
-        <v>27</v>
+        <v>29.8</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>Hersh Mehwar</v>
+        <v>Shuhrah rasasi</v>
       </c>
       <c r="B62">
-        <v>4.1</v>
+        <v>10.553</v>
       </c>
       <c r="C62">
-        <v>886.871</v>
+        <v>987.6956</v>
       </c>
       <c r="D62">
-        <v>684.7</v>
+        <v>660.6178000000001</v>
       </c>
       <c r="E62">
-        <v>202.171</v>
+        <v>308.1511</v>
       </c>
       <c r="F62">
-        <v>22.8</v>
+        <v>31.2</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>Turathi Blue Afnan</v>
+        <v>Momento Riffs</v>
       </c>
       <c r="B63">
-        <v>6.44</v>
+        <v>10</v>
       </c>
       <c r="C63">
-        <v>887.8184</v>
+        <v>1106.1</v>
       </c>
       <c r="D63">
-        <v>692.3644</v>
+        <v>750</v>
       </c>
       <c r="E63">
-        <v>195.454</v>
+        <v>300.795</v>
       </c>
       <c r="F63">
-        <v>22</v>
+        <v>27.2</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>Energy Iven</v>
+        <v>Eau De Vintage Ghalati</v>
       </c>
       <c r="B64">
-        <v>2.2</v>
+        <v>5.4</v>
       </c>
       <c r="C64">
-        <v>464.178</v>
+        <v>1071.324</v>
       </c>
       <c r="D64">
-        <v>273.438</v>
+        <v>747.9</v>
       </c>
       <c r="E64">
-        <v>190.74</v>
+        <v>293.5181</v>
       </c>
       <c r="F64">
-        <v>41.1</v>
+        <v>27.4</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>Ripple</v>
+        <v>Muzn Ahmed Al Maghribi</v>
       </c>
       <c r="B65">
-        <v>4.3</v>
+        <v>12.399999999999999</v>
       </c>
       <c r="C65">
-        <v>599.033</v>
+        <v>1332.9679999999998</v>
       </c>
       <c r="D65">
-        <v>408.5</v>
+        <v>982.6999999999999</v>
       </c>
       <c r="E65">
-        <v>190.533</v>
+        <v>292.7647</v>
       </c>
       <c r="F65">
-        <v>31.8</v>
+        <v>22</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>Zenith Santal</v>
+        <v>Fakhama Gulf Orchid</v>
       </c>
       <c r="B66">
-        <v>4.4</v>
+        <v>10.200000000000001</v>
       </c>
       <c r="C66">
-        <v>585.112</v>
+        <v>1078.32</v>
       </c>
       <c r="D66">
-        <v>396</v>
+        <v>765</v>
       </c>
       <c r="E66">
-        <v>189.112</v>
+        <v>292.3661</v>
       </c>
       <c r="F66">
-        <v>32.3</v>
+        <v>27.1</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>Aromatix Magnetiq</v>
+        <v>Cotton Abyad</v>
       </c>
       <c r="B67">
-        <v>3.2</v>
+        <v>13.899999999999999</v>
       </c>
       <c r="C67">
-        <v>514.0426</v>
+        <v>886.782</v>
       </c>
       <c r="D67">
-        <v>326.4</v>
+        <v>569.9000000000001</v>
       </c>
       <c r="E67">
-        <v>187.6426</v>
+        <v>290.8442</v>
       </c>
       <c r="F67">
-        <v>36.5</v>
+        <v>32.8</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>Sharaf Divine</v>
+        <v>Hersh Al Asof</v>
       </c>
       <c r="B68">
-        <v>2.3</v>
+        <v>4.9</v>
       </c>
       <c r="C68">
-        <v>210.427</v>
+        <v>1069.5349999999999</v>
       </c>
       <c r="D68">
-        <v>23</v>
+        <v>744.8</v>
       </c>
       <c r="E68">
-        <v>187.427</v>
+        <v>287.69169999999997</v>
       </c>
       <c r="F68">
-        <v>89.1</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>Dynasty Lattafa</v>
+        <v>Private Blend Musk Ice</v>
       </c>
       <c r="B69">
-        <v>6.9</v>
+        <v>12</v>
       </c>
       <c r="C69">
-        <v>634.248</v>
+        <v>1291.033</v>
       </c>
       <c r="D69">
-        <v>448.5</v>
+        <v>948</v>
       </c>
       <c r="E69">
-        <v>185.748</v>
+        <v>286.6773</v>
       </c>
       <c r="F69">
-        <v>29.3</v>
+        <v>22.2</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>Amber Empire</v>
+        <v>Rose Noir Ahmed</v>
       </c>
       <c r="B70">
-        <v>3.6</v>
+        <v>8.93</v>
       </c>
       <c r="C70">
-        <v>508.2066</v>
+        <v>1197.2283</v>
       </c>
       <c r="D70">
-        <v>324</v>
+        <v>857.28</v>
       </c>
       <c r="E70">
-        <v>184.2066</v>
+        <v>284.2539</v>
       </c>
       <c r="F70">
-        <v>36.2</v>
+        <v>23.7</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>Hawas Malibu</v>
+        <v>Vulcan Feu French Avenue</v>
       </c>
       <c r="B71">
-        <v>4.5</v>
+        <v>12.65</v>
       </c>
       <c r="C71">
-        <v>521.28</v>
+        <v>1617.9295000000002</v>
       </c>
       <c r="D71">
-        <v>337.5</v>
+        <v>1265</v>
       </c>
       <c r="E71">
-        <v>183.78</v>
+        <v>282.9582</v>
       </c>
       <c r="F71">
-        <v>35.3</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>Arrogate Pink Assaf</v>
+        <v>Nitro Red Dumont Paris</v>
       </c>
       <c r="B72">
-        <v>3.5</v>
+        <v>7.6000000000000005</v>
       </c>
       <c r="C72">
-        <v>648.6998</v>
+        <v>843.52</v>
       </c>
       <c r="D72">
-        <v>465.5</v>
+        <v>532</v>
       </c>
       <c r="E72">
-        <v>183.1998</v>
+        <v>277.149</v>
       </c>
       <c r="F72">
-        <v>28.2</v>
+        <v>32.9</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>Legacy Maison Asrar</v>
+        <v>Black Diamond Incense 150ml</v>
       </c>
       <c r="B73">
-        <v>4.5</v>
+        <v>7.869999999999999</v>
       </c>
       <c r="C73">
-        <v>644.13</v>
+        <v>1064.1694</v>
       </c>
       <c r="D73">
-        <v>463.5</v>
+        <v>755.52</v>
       </c>
       <c r="E73">
-        <v>180.63</v>
+        <v>275.3634</v>
       </c>
       <c r="F73">
-        <v>28</v>
+        <v>25.9</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>Rifaaqat 85ml</v>
+        <v>Dalal Lattafa</v>
       </c>
       <c r="B74">
-        <v>8</v>
+        <v>17.7</v>
       </c>
       <c r="C74">
-        <v>482.24</v>
+        <v>1681.239</v>
       </c>
       <c r="D74">
-        <v>304</v>
+        <v>1338.12</v>
       </c>
       <c r="E74">
-        <v>178.24</v>
+        <v>274.4454</v>
       </c>
       <c r="F74">
-        <v>37</v>
+        <v>16.3</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>Oud and Roses Ahmed</v>
+        <v>Dusky Vanilla</v>
       </c>
       <c r="B75">
-        <v>3.33</v>
+        <v>10.1</v>
       </c>
       <c r="C75">
-        <v>629.1702</v>
+        <v>722.746</v>
       </c>
       <c r="D75">
-        <v>456.543</v>
+        <v>429.25</v>
       </c>
       <c r="E75">
-        <v>172.6272</v>
+        <v>273.4019</v>
       </c>
       <c r="F75">
-        <v>27.4</v>
+        <v>37.8</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>Rayhaan Kiss</v>
+        <v>Lip Stick Assaf</v>
       </c>
       <c r="B76">
-        <v>3.85</v>
+        <v>3.534</v>
       </c>
       <c r="C76">
-        <v>403.2105</v>
+        <v>611.3009</v>
       </c>
       <c r="D76">
-        <v>231</v>
+        <v>321.4173</v>
       </c>
       <c r="E76">
-        <v>172.2105</v>
+        <v>269.9474</v>
       </c>
       <c r="F76">
-        <v>42.7</v>
+        <v>44.2</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>Hersh Al Asof</v>
+        <v>Reverie Petals Zimaya</v>
       </c>
       <c r="B77">
-        <v>2.5</v>
+        <v>10.6</v>
       </c>
       <c r="C77">
-        <v>548.375</v>
+        <v>857.76</v>
       </c>
       <c r="D77">
-        <v>380</v>
+        <v>561.8</v>
       </c>
       <c r="E77">
-        <v>168.375</v>
+        <v>259.6607</v>
       </c>
       <c r="F77">
-        <v>30.7</v>
+        <v>30.3</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>Musk Al Fajr</v>
+        <v>Pink Diamond Sakura 150ml</v>
       </c>
       <c r="B78">
-        <v>3</v>
+        <v>6.337</v>
       </c>
       <c r="C78">
-        <v>255.33</v>
+        <v>878.4383</v>
       </c>
       <c r="D78">
-        <v>90</v>
+        <v>587.4399</v>
       </c>
       <c r="E78">
-        <v>165.33</v>
+        <v>258.866</v>
       </c>
       <c r="F78">
-        <v>64.8</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>Pink Diamond Sakura Ibrahim Al Qurashi 150ml</v>
+        <v>Arrogate Pink Assaf</v>
       </c>
       <c r="B79">
-        <v>3.67</v>
+        <v>5.45</v>
       </c>
       <c r="C79">
-        <v>504.5516</v>
+        <v>1021.3643</v>
       </c>
       <c r="D79">
-        <v>340.209</v>
+        <v>724.85</v>
       </c>
       <c r="E79">
-        <v>164.3426</v>
+        <v>257.1971</v>
       </c>
       <c r="F79">
-        <v>32.6</v>
+        <v>25.2</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
         <v>Hersh Lahab</v>
       </c>
       <c r="B80">
-        <v>3</v>
+        <v>5.5</v>
       </c>
       <c r="C80">
-        <v>602.43</v>
+        <v>1102.455</v>
       </c>
       <c r="D80">
-        <v>441</v>
+        <v>808.5</v>
       </c>
       <c r="E80">
-        <v>161.43</v>
+        <v>254.5992</v>
       </c>
       <c r="F80">
-        <v>26.8</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>Mawj Moscow Mule</v>
+        <v>Intoxicate Mystique</v>
       </c>
       <c r="B81">
-        <v>5.6</v>
+        <v>6.4</v>
       </c>
       <c r="C81">
-        <v>509.096</v>
+        <v>751.591</v>
       </c>
       <c r="D81">
-        <v>350</v>
+        <v>480</v>
       </c>
       <c r="E81">
-        <v>159.096</v>
+        <v>252.0952</v>
       </c>
       <c r="F81">
-        <v>31.3</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>LADOR Bakhur Classic</v>
+        <v>Supremacy Not Only Intense 150ml</v>
       </c>
       <c r="B82">
-        <v>3.1</v>
+        <v>4.067</v>
       </c>
       <c r="C82">
-        <v>564.293</v>
+        <v>900.5558</v>
       </c>
       <c r="D82">
-        <v>410.75</v>
+        <v>634.452</v>
       </c>
       <c r="E82">
-        <v>153.543</v>
+        <v>249.4727</v>
       </c>
       <c r="F82">
-        <v>27.2</v>
+        <v>27.7</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>Eshal Musk</v>
+        <v>Al Haramain Amber Oud Tobacco</v>
       </c>
       <c r="B83">
-        <v>3.5</v>
+        <v>6.1</v>
       </c>
       <c r="C83">
-        <v>358.89</v>
+        <v>1190.2118</v>
       </c>
       <c r="D83">
-        <v>206.5</v>
+        <v>893.65</v>
       </c>
       <c r="E83">
-        <v>152.39</v>
+        <v>249.2139</v>
       </c>
       <c r="F83">
-        <v>42.5</v>
+        <v>20.9</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>Arsh French Avenue</v>
+        <v>Aura Vanilla Milk</v>
       </c>
       <c r="B84">
-        <v>4.4</v>
+        <v>10</v>
       </c>
       <c r="C84">
-        <v>644.16</v>
+        <v>782.013</v>
       </c>
       <c r="D84">
-        <v>493.68</v>
+        <v>513.034</v>
       </c>
       <c r="E84">
-        <v>150.48</v>
+        <v>247.388</v>
       </c>
       <c r="F84">
-        <v>23.4</v>
+        <v>31.6</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>Secret Garden Laverne</v>
+        <v>Gissah Capri 200ml</v>
       </c>
       <c r="B85">
-        <v>3.5</v>
+        <v>2.0500000000000003</v>
       </c>
       <c r="C85">
-        <v>453.005</v>
+        <v>803.2585</v>
       </c>
       <c r="D85">
-        <v>304.5</v>
+        <v>539.15</v>
       </c>
       <c r="E85">
-        <v>148.505</v>
+        <v>246.7248</v>
       </c>
       <c r="F85">
-        <v>32.8</v>
+        <v>30.7</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>Kenzo Homme EDP For Men</v>
+        <v>Aromatix Frostbite</v>
       </c>
       <c r="B86">
-        <v>2.6</v>
+        <v>5.5</v>
       </c>
       <c r="C86">
-        <v>609.544</v>
+        <v>1018.7665</v>
       </c>
       <c r="D86">
-        <v>466.05</v>
+        <v>736.6668</v>
       </c>
       <c r="E86">
-        <v>143.494</v>
+        <v>246.3875</v>
       </c>
       <c r="F86">
-        <v>23.5</v>
+        <v>24.2</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>White Regent Diamond</v>
+        <v>Emerald Soul Diamond 150ml</v>
       </c>
       <c r="B87">
-        <v>4.47</v>
+        <v>5.604</v>
       </c>
       <c r="C87">
-        <v>572.3835</v>
+        <v>743.4619</v>
       </c>
       <c r="D87">
-        <v>429.12</v>
+        <v>483.11600000000004</v>
       </c>
       <c r="E87">
-        <v>143.2635</v>
+        <v>242.219</v>
       </c>
       <c r="F87">
-        <v>25</v>
+        <v>32.6</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>Fayora</v>
+        <v>Strike Black</v>
       </c>
       <c r="B88">
-        <v>4.4</v>
+        <v>6.2</v>
       </c>
       <c r="C88">
-        <v>397.892</v>
+        <v>1028.146</v>
       </c>
       <c r="D88">
-        <v>255.2</v>
+        <v>767.3535</v>
       </c>
       <c r="E88">
-        <v>142.692</v>
+        <v>241.805</v>
       </c>
       <c r="F88">
-        <v>35.9</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>Shiyaaka Snow</v>
+        <v>Arsh French Avenue</v>
       </c>
       <c r="B89">
-        <v>3.5</v>
+        <v>8</v>
       </c>
       <c r="C89">
-        <v>369.46</v>
+        <v>1160.112</v>
       </c>
       <c r="D89">
-        <v>227.5</v>
+        <v>878.4149</v>
       </c>
       <c r="E89">
-        <v>141.96</v>
+        <v>239.9607</v>
       </c>
       <c r="F89">
-        <v>38.4</v>
+        <v>20.7</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>Hersh Zero Degree</v>
+        <v>Addict Blue</v>
       </c>
       <c r="B90">
-        <v>2.2</v>
+        <v>6.48</v>
       </c>
       <c r="C90">
-        <v>471.988</v>
+        <v>943.0992</v>
       </c>
       <c r="D90">
-        <v>331.1</v>
+        <v>686.88</v>
       </c>
       <c r="E90">
-        <v>140.888</v>
+        <v>238.8024</v>
       </c>
       <c r="F90">
-        <v>29.8</v>
+        <v>25.3</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>Lush Noir</v>
+        <v>Swiss Arabian Incense 01</v>
       </c>
       <c r="B91">
-        <v>4.8</v>
+        <v>5</v>
       </c>
       <c r="C91">
-        <v>585.168</v>
+        <v>1205.65</v>
       </c>
       <c r="D91">
-        <v>446.4</v>
+        <v>908</v>
       </c>
       <c r="E91">
-        <v>138.768</v>
+        <v>237.3675</v>
       </c>
       <c r="F91">
-        <v>23.7</v>
+        <v>19.7</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>Daiman Eclipse</v>
+        <v>Lush Noir</v>
       </c>
       <c r="B92">
-        <v>4.6</v>
+        <v>9.333</v>
       </c>
       <c r="C92">
-        <v>420.854</v>
+        <v>1140.7777999999998</v>
       </c>
       <c r="D92">
-        <v>282.44</v>
+        <v>867.969</v>
       </c>
       <c r="E92">
-        <v>138.414</v>
+        <v>233.2896</v>
       </c>
       <c r="F92">
-        <v>32.9</v>
+        <v>20.5</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>Vanilla Voyage Maison Asrar</v>
+        <v>Mood Iven</v>
       </c>
       <c r="B93">
-        <v>3.1</v>
+        <v>2.5</v>
       </c>
       <c r="C93">
-        <v>401.853</v>
+        <v>537</v>
       </c>
       <c r="D93">
-        <v>263.5</v>
+        <v>298.225</v>
       </c>
       <c r="E93">
-        <v>138.353</v>
+        <v>228.8579</v>
       </c>
       <c r="F93">
-        <v>34.4</v>
+        <v>42.6</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>Aromatix Frostbite</v>
+        <v>Purple Heart Diamond 150ml</v>
       </c>
       <c r="B94">
-        <v>2.9</v>
+        <v>5.597</v>
       </c>
       <c r="C94">
-        <v>535.8945</v>
+        <v>781.2425</v>
       </c>
       <c r="D94">
-        <v>398.75</v>
+        <v>518.8419</v>
       </c>
       <c r="E94">
-        <v>137.1445</v>
+        <v>224.60139999999998</v>
       </c>
       <c r="F94">
-        <v>25.6</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>Verno La Victor</v>
+        <v>Turathi Blue Afnan</v>
       </c>
       <c r="B95">
-        <v>1.7</v>
+        <v>8.773</v>
       </c>
       <c r="C95">
-        <v>366.384</v>
+        <v>1216.1182</v>
       </c>
       <c r="D95">
-        <v>229.5</v>
+        <v>943.1852</v>
       </c>
       <c r="E95">
-        <v>136.884</v>
+        <v>222.4791</v>
       </c>
       <c r="F95">
-        <v>37.4</v>
+        <v>18.3</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>Sawaar Vanille Blanc</v>
+        <v>Rayhaan Wolf</v>
       </c>
       <c r="B96">
-        <v>4</v>
+        <v>5.3</v>
       </c>
       <c r="C96">
-        <v>488.36</v>
+        <v>591.5160000000001</v>
       </c>
       <c r="D96">
-        <v>352</v>
+        <v>349.8</v>
       </c>
       <c r="E96">
-        <v>136.36</v>
+        <v>220.6199</v>
       </c>
       <c r="F96">
-        <v>27.9</v>
+        <v>37.3</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>Lynked Forever</v>
+        <v>Summer Oud</v>
       </c>
       <c r="B97">
-        <v>2.4</v>
+        <v>6.503</v>
       </c>
       <c r="C97">
-        <v>417.024</v>
+        <v>1256.2493</v>
       </c>
       <c r="D97">
-        <v>281.136</v>
+        <v>981.953</v>
       </c>
       <c r="E97">
-        <v>135.888</v>
+        <v>219.6706</v>
       </c>
       <c r="F97">
-        <v>32.6</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>Illusion Matin Martin</v>
+        <v>Sospiro Vibrato</v>
       </c>
       <c r="B98">
-        <v>2.7</v>
+        <v>3</v>
       </c>
       <c r="C98">
-        <v>543.456</v>
+        <v>2018.43</v>
       </c>
       <c r="D98">
-        <v>409.86</v>
+        <v>1698</v>
       </c>
       <c r="E98">
-        <v>133.596</v>
+        <v>219.5085</v>
       </c>
       <c r="F98">
-        <v>24.6</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>Rayhaan Wolf</v>
+        <v>Spectre Ghost</v>
       </c>
       <c r="B99">
-        <v>2.9</v>
+        <v>8.125</v>
       </c>
       <c r="C99">
-        <v>322.596</v>
+        <v>968.3375</v>
       </c>
       <c r="D99">
-        <v>191.4</v>
+        <v>732.9831</v>
       </c>
       <c r="E99">
-        <v>131.196</v>
+        <v>217.4715</v>
       </c>
       <c r="F99">
-        <v>40.7</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>Lip Stick Assaf</v>
+        <v>Rayhaan Nocturno Elixir</v>
       </c>
       <c r="B100">
-        <v>1.6</v>
+        <v>4.699999999999999</v>
       </c>
       <c r="C100">
-        <v>274.224</v>
+        <v>516.934</v>
       </c>
       <c r="D100">
-        <v>145.52</v>
+        <v>282</v>
       </c>
       <c r="E100">
-        <v>128.704</v>
+        <v>217.4663</v>
       </c>
       <c r="F100">
-        <v>46.9</v>
+        <v>42.1</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>Cocoa Morado French Avenue</v>
+        <v>Vanilla Voyage Maison Asrar</v>
       </c>
       <c r="B101">
-        <v>4.2</v>
+        <v>5.300000000000001</v>
       </c>
       <c r="C101">
-        <v>494.466</v>
+        <v>691.989</v>
       </c>
       <c r="D101">
-        <v>369.6</v>
+        <v>450.5</v>
       </c>
       <c r="E101">
-        <v>124.866</v>
+        <v>216.0383</v>
       </c>
       <c r="F101">
-        <v>25.3</v>
+        <v>31.2</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>Dulzura Vanilla Envie</v>
+        <v>Qissa Delicious</v>
       </c>
       <c r="B102">
-        <v>4.1</v>
+        <v>10.5</v>
       </c>
       <c r="C102">
-        <v>379.496</v>
+        <v>632.0400000000001</v>
       </c>
       <c r="D102">
-        <v>256.25</v>
+        <v>388.5</v>
       </c>
       <c r="E102">
-        <v>123.246</v>
+        <v>214.19050000000001</v>
       </c>
       <c r="F102">
-        <v>32.5</v>
+        <v>33.9</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>Turathi Electric Afnan</v>
+        <v>Layaan lattafa</v>
       </c>
       <c r="B103">
-        <v>3.33</v>
+        <v>10.8</v>
       </c>
       <c r="C103">
-        <v>472.7268</v>
+        <v>942.732</v>
       </c>
       <c r="D103">
-        <v>349.65</v>
+        <v>713.826</v>
       </c>
       <c r="E103">
-        <v>123.0768</v>
+        <v>211.496</v>
       </c>
       <c r="F103">
-        <v>26</v>
+        <v>22.4</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>Keep On Iven</v>
+        <v>Oud and Roses Ahmed</v>
       </c>
       <c r="B104">
-        <v>1.3</v>
+        <v>4.663</v>
       </c>
       <c r="C104">
-        <v>277.745</v>
+        <v>886.8924</v>
       </c>
       <c r="D104">
-        <v>155.077</v>
+        <v>639.2973</v>
       </c>
       <c r="E104">
-        <v>122.668</v>
+        <v>211.37709999999998</v>
       </c>
       <c r="F104">
-        <v>44.2</v>
+        <v>23.8</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>Tobacco Collection Ibraq</v>
+        <v>Musk and Roses Ahmed</v>
       </c>
       <c r="B105">
-        <v>3</v>
+        <v>7.07</v>
       </c>
       <c r="C105">
-        <v>589.26</v>
+        <v>1067.9942</v>
       </c>
       <c r="D105">
-        <v>468</v>
+        <v>805.98</v>
       </c>
       <c r="E105">
-        <v>121.26</v>
+        <v>208.6145</v>
       </c>
       <c r="F105">
-        <v>20.6</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>Gissah Siena Valley</v>
+        <v>White Regent Diamond</v>
       </c>
       <c r="B106">
-        <v>1.05</v>
+        <v>7.403</v>
       </c>
       <c r="C106">
-        <v>396.543</v>
+        <v>919.1814</v>
       </c>
       <c r="D106">
-        <v>276.15</v>
+        <v>676.6473</v>
       </c>
       <c r="E106">
-        <v>120.393</v>
+        <v>207.5104</v>
       </c>
       <c r="F106">
-        <v>30.4</v>
+        <v>22.6</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>Supremacy Collector's Edition</v>
+        <v>Hawas Atlantis</v>
       </c>
       <c r="B107">
-        <v>3.7</v>
+        <v>6.199999999999999</v>
       </c>
       <c r="C107">
-        <v>704.147</v>
+        <v>842.431</v>
       </c>
       <c r="D107">
-        <v>584.6</v>
+        <v>622.666</v>
       </c>
       <c r="E107">
-        <v>119.547</v>
+        <v>203.74890000000002</v>
       </c>
       <c r="F107">
-        <v>17</v>
+        <v>24.2</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>Vanilla 01 Swiss Arabian</v>
+        <v>Rayhaan Pharaoh</v>
       </c>
       <c r="B108">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C108">
-        <v>482.26</v>
+        <v>573.7439999999999</v>
       </c>
       <c r="D108">
-        <v>363.2</v>
+        <v>352.90070000000003</v>
       </c>
       <c r="E108">
-        <v>119.06</v>
+        <v>201.6597</v>
       </c>
       <c r="F108">
-        <v>24.7</v>
+        <v>35.1</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>Black Diamond Incense 150ml</v>
+        <v>Turathi Electric Afnan</v>
       </c>
       <c r="B109">
-        <v>3.27</v>
+        <v>6.1080000000000005</v>
       </c>
       <c r="C109">
-        <v>432.3594</v>
+        <v>869.0641</v>
       </c>
       <c r="D109">
-        <v>313.92</v>
+        <v>641.3399999999999</v>
       </c>
       <c r="E109">
-        <v>118.4394</v>
+        <v>196.76839999999999</v>
       </c>
       <c r="F109">
-        <v>27.4</v>
+        <v>22.6</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>Storia La Victor</v>
+        <v>Eshal Vanilla</v>
       </c>
       <c r="B110">
-        <v>1.4</v>
+        <v>6</v>
       </c>
       <c r="C110">
-        <v>300.636</v>
+        <v>565.46</v>
       </c>
       <c r="D110">
-        <v>186.2</v>
+        <v>354</v>
       </c>
       <c r="E110">
-        <v>114.436</v>
+        <v>192.8142</v>
       </c>
       <c r="F110">
-        <v>38.1</v>
+        <v>34.1</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>Oud Lavender</v>
+        <v>Island Dreams Khadlaj</v>
       </c>
       <c r="B111">
-        <v>2</v>
+        <v>8.4</v>
       </c>
       <c r="C111">
-        <v>368.8</v>
+        <v>836.4870000000001</v>
       </c>
       <c r="D111">
-        <v>255</v>
+        <v>613.2</v>
       </c>
       <c r="E111">
-        <v>113.8</v>
+        <v>184.1993</v>
       </c>
       <c r="F111">
-        <v>30.9</v>
+        <v>22</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>Rayhaan Nocturno Elixir</v>
+        <v>LADOR Bakhur Classic</v>
       </c>
       <c r="B112">
-        <v>2.3</v>
+        <v>3.95</v>
       </c>
       <c r="C112">
-        <v>251.206</v>
+        <v>738.9085</v>
       </c>
       <c r="D112">
-        <v>138</v>
+        <v>523.375</v>
       </c>
       <c r="E112">
-        <v>113.206</v>
+        <v>184.0942</v>
       </c>
       <c r="F112">
-        <v>45.1</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>Rayhaan Lion</v>
+        <v>Wanted Lady</v>
       </c>
       <c r="B113">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="C113">
-        <v>340.746</v>
+        <v>430.444</v>
       </c>
       <c r="D113">
-        <v>228</v>
+        <v>245.03699999999998</v>
       </c>
       <c r="E113">
-        <v>112.746</v>
+        <v>177.22299999999998</v>
       </c>
       <c r="F113">
-        <v>33.1</v>
+        <v>41.2</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>Gissah Beyond Me</v>
+        <v>Secret Garden Laverne</v>
       </c>
       <c r="B114">
-        <v>1.4</v>
+        <v>5</v>
       </c>
       <c r="C114">
-        <v>563.836</v>
+        <v>635.15</v>
       </c>
       <c r="D114">
-        <v>452.508</v>
+        <v>435</v>
       </c>
       <c r="E114">
-        <v>111.328</v>
+        <v>174.136</v>
       </c>
       <c r="F114">
-        <v>19.7</v>
+        <v>27.4</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>Royal Blend Sequoia</v>
+        <v>Rayhaan Tonquin Giza</v>
       </c>
       <c r="B115">
-        <v>1.8</v>
+        <v>3.6500000000000004</v>
       </c>
       <c r="C115">
-        <v>246.384</v>
+        <v>410.506</v>
       </c>
       <c r="D115">
-        <v>136.8</v>
+        <v>222.64999999999998</v>
       </c>
       <c r="E115">
-        <v>109.584</v>
+        <v>173.9015</v>
       </c>
       <c r="F115">
-        <v>44.5</v>
+        <v>42.4</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>Cotton Abyad</v>
+        <v>Kaaf Pink</v>
       </c>
       <c r="B116">
-        <v>4.8</v>
+        <v>5.5</v>
       </c>
       <c r="C116">
-        <v>306.384</v>
+        <v>722.48</v>
       </c>
       <c r="D116">
-        <v>196.8</v>
+        <v>535.2875</v>
       </c>
       <c r="E116">
-        <v>109.584</v>
+        <v>173.85</v>
       </c>
       <c r="F116">
-        <v>35.8</v>
+        <v>24.1</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>Khair Felicity</v>
+        <v>Khair Confection</v>
       </c>
       <c r="B117">
-        <v>3.3</v>
+        <v>7.7</v>
       </c>
       <c r="C117">
-        <v>257.433</v>
+        <v>491.023</v>
       </c>
       <c r="D117">
-        <v>148.5</v>
+        <v>308</v>
       </c>
       <c r="E117">
-        <v>108.933</v>
+        <v>172.05419999999998</v>
       </c>
       <c r="F117">
-        <v>42.3</v>
+        <v>35</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>Ravine Ginger</v>
+        <v>Hersh 2</v>
       </c>
       <c r="B118">
-        <v>1.7</v>
+        <v>4</v>
       </c>
       <c r="C118">
-        <v>278.052</v>
+        <v>801.723</v>
       </c>
       <c r="D118">
-        <v>170.595</v>
+        <v>592</v>
       </c>
       <c r="E118">
-        <v>107.457</v>
+        <v>170.2788</v>
       </c>
       <c r="F118">
-        <v>38.6</v>
+        <v>21.2</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>Klikat blue</v>
+        <v>Energy Iven</v>
       </c>
       <c r="B119">
-        <v>2.45</v>
+        <v>2.2</v>
       </c>
       <c r="C119">
-        <v>319.725</v>
+        <v>464.178</v>
       </c>
       <c r="D119">
-        <v>213.15</v>
+        <v>273.438</v>
       </c>
       <c r="E119">
-        <v>106.575</v>
+        <v>167.5311</v>
       </c>
       <c r="F119">
-        <v>33.3</v>
+        <v>36.1</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>Fursan White Khadlaj</v>
+        <v>Fayora</v>
       </c>
       <c r="B120">
-        <v>2.7</v>
+        <v>5.7</v>
       </c>
       <c r="C120">
-        <v>215.946</v>
+        <v>519.78</v>
       </c>
       <c r="D120">
-        <v>110.7</v>
+        <v>330.6</v>
       </c>
       <c r="E120">
-        <v>105.246</v>
+        <v>167.0344</v>
       </c>
       <c r="F120">
-        <v>48.7</v>
+        <v>32.1</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>Plum Liquor</v>
+        <v>Dulzura Vanilla Envie</v>
       </c>
       <c r="B121">
-        <v>3.1</v>
+        <v>6</v>
       </c>
       <c r="C121">
-        <v>250.077</v>
+        <v>560.452</v>
       </c>
       <c r="D121">
-        <v>145.7</v>
+        <v>375</v>
       </c>
       <c r="E121">
-        <v>104.377</v>
+        <v>163.1354</v>
       </c>
       <c r="F121">
-        <v>41.7</v>
+        <v>29.1</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>Rayhaan Pharaoh</v>
+        <v>Hawas Elixir Rasasi</v>
       </c>
       <c r="B122">
-        <v>2.4</v>
+        <v>4.5</v>
       </c>
       <c r="C122">
-        <v>272.352</v>
+        <v>527.5799999999999</v>
       </c>
       <c r="D122">
-        <v>169.296</v>
+        <v>352.53200000000004</v>
       </c>
       <c r="E122">
-        <v>103.056</v>
+        <v>158.7033</v>
       </c>
       <c r="F122">
-        <v>37.8</v>
+        <v>30.1</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>Arabian Tobacco 100ml</v>
+        <v>Onyx Silver</v>
       </c>
       <c r="B123">
-        <v>4.4</v>
+        <v>6.1</v>
       </c>
       <c r="C123">
-        <v>504.4917</v>
+        <v>595.442</v>
       </c>
       <c r="D123">
-        <v>404.8</v>
+        <v>420.9</v>
       </c>
       <c r="E123">
-        <v>99.6917</v>
+        <v>158.4288</v>
       </c>
       <c r="F123">
-        <v>19.8</v>
+        <v>26.6</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>Eau De Vintage Ghalati</v>
+        <v>Arrogate Comete Assaf 200ml</v>
       </c>
       <c r="B124">
-        <v>1.6</v>
+        <v>2.0500000000000003</v>
       </c>
       <c r="C124">
-        <v>320.976</v>
+        <v>358.0357</v>
       </c>
       <c r="D124">
-        <v>221.6</v>
+        <v>190.65</v>
       </c>
       <c r="E124">
-        <v>99.376</v>
+        <v>158.043</v>
       </c>
       <c r="F124">
-        <v>31</v>
+        <v>44.1</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>Blanc Ash Reef</v>
+        <v>Verno La Victor</v>
       </c>
       <c r="B125">
-        <v>1.4</v>
+        <v>2.2</v>
       </c>
       <c r="C125">
-        <v>240.282</v>
+        <v>475.119</v>
       </c>
       <c r="D125">
-        <v>142.1</v>
+        <v>297</v>
       </c>
       <c r="E125">
-        <v>98.182</v>
+        <v>157.7917</v>
       </c>
       <c r="F125">
-        <v>40.9</v>
+        <v>33.2</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>Miss Gris</v>
+        <v>Teriaq Intense Lattafa</v>
       </c>
       <c r="B126">
-        <v>2.1</v>
+        <v>5.6000000000000005</v>
       </c>
       <c r="C126">
-        <v>320.208</v>
+        <v>620.4839999999999</v>
       </c>
       <c r="D126">
-        <v>222.453</v>
+        <v>453.08820000000003</v>
       </c>
       <c r="E126">
-        <v>97.755</v>
+        <v>154.66230000000002</v>
       </c>
       <c r="F126">
-        <v>30.5</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>Tobacco 01 Swiss Arabian</v>
+        <v>Opulent Dubai Lattafa</v>
       </c>
       <c r="B127">
-        <v>1</v>
+        <v>9.4</v>
       </c>
       <c r="C127">
-        <v>234.04</v>
+        <v>554.806</v>
       </c>
       <c r="D127">
-        <v>136.55</v>
+        <v>380.7</v>
       </c>
       <c r="E127">
-        <v>97.49</v>
+        <v>154.5154</v>
       </c>
       <c r="F127">
-        <v>41.7</v>
+        <v>27.9</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>Hawas Verde</v>
+        <v>Rifaaqat 85ml</v>
       </c>
       <c r="B128">
-        <v>2.4</v>
+        <v>8</v>
       </c>
       <c r="C128">
-        <v>348.936</v>
+        <v>482.24</v>
       </c>
       <c r="D128">
-        <v>252</v>
+        <v>304</v>
       </c>
       <c r="E128">
-        <v>96.936</v>
+        <v>154.128</v>
       </c>
       <c r="F128">
-        <v>27.8</v>
+        <v>32</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>Eshal Vanilla</v>
+        <v>Gissah Martinique Osmanthus</v>
       </c>
       <c r="B129">
-        <v>2.8</v>
+        <v>1.3</v>
       </c>
       <c r="C129">
-        <v>260.148</v>
+        <v>495.9045</v>
       </c>
       <c r="D129">
-        <v>165.2</v>
+        <v>331.5</v>
       </c>
       <c r="E129">
-        <v>94.948</v>
+        <v>152.0845</v>
       </c>
       <c r="F129">
-        <v>36.5</v>
+        <v>30.7</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>Taskeen Wowie</v>
+        <v>Ateej Sii</v>
       </c>
       <c r="B130">
-        <v>3.2</v>
+        <v>2.15</v>
       </c>
       <c r="C130">
-        <v>217.888</v>
+        <v>649.128</v>
       </c>
       <c r="D130">
-        <v>123.2</v>
+        <v>486.975</v>
       </c>
       <c r="E130">
-        <v>94.688</v>
+        <v>150.1651</v>
       </c>
       <c r="F130">
-        <v>43.5</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>Arrogate Girl Assaf 200ml</v>
+        <v>Legacy Maison Asrar</v>
       </c>
       <c r="B131">
-        <v>1.6</v>
+        <v>4.5</v>
       </c>
       <c r="C131">
-        <v>245.5926</v>
+        <v>644.13</v>
       </c>
       <c r="D131">
-        <v>151.44</v>
+        <v>463.5</v>
       </c>
       <c r="E131">
-        <v>94.1526</v>
+        <v>148.4235</v>
       </c>
       <c r="F131">
-        <v>38.3</v>
+        <v>23</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>Opulent Dubai Lattafa</v>
+        <v>Mawj Moscow Mule</v>
       </c>
       <c r="B132">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C132">
-        <v>296.35</v>
+        <v>547.668</v>
       </c>
       <c r="D132">
-        <v>202.5</v>
+        <v>375</v>
       </c>
       <c r="E132">
-        <v>93.85</v>
+        <v>146.5009</v>
       </c>
       <c r="F132">
-        <v>31.7</v>
+        <v>26.7</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>Rose noir hair mist</v>
+        <v>Marj</v>
       </c>
       <c r="B133">
-        <v>5</v>
+        <v>4.167</v>
       </c>
       <c r="C133">
-        <v>248.25</v>
+        <v>814.5652</v>
       </c>
       <c r="D133">
-        <v>155</v>
+        <v>654.219</v>
       </c>
       <c r="E133">
-        <v>93.25</v>
+        <v>145.3031</v>
       </c>
       <c r="F133">
-        <v>37.6</v>
+        <v>17.8</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>Montale Vanilla Cake</v>
+        <v>Angham Lattafa</v>
       </c>
       <c r="B134">
-        <v>1.5</v>
+        <v>6.1</v>
       </c>
       <c r="C134">
-        <v>385.635</v>
+        <v>550.4678</v>
       </c>
       <c r="D134">
-        <v>292.5</v>
+        <v>393.224</v>
       </c>
       <c r="E134">
-        <v>93.135</v>
+        <v>144.00300000000001</v>
       </c>
       <c r="F134">
-        <v>24.2</v>
+        <v>26.2</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>Rayhaan Tonquin Giza</v>
+        <v>Aristo Arabiyat Prestige</v>
       </c>
       <c r="B135">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="C135">
-        <v>202.122</v>
+        <v>634.32</v>
       </c>
       <c r="D135">
-        <v>109.8</v>
+        <v>480</v>
       </c>
       <c r="E135">
-        <v>92.322</v>
+        <v>142.6056</v>
       </c>
       <c r="F135">
-        <v>45.7</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>Vintage Radio</v>
+        <v>Yara Lattafa</v>
       </c>
       <c r="B136">
-        <v>2.5</v>
+        <v>6</v>
       </c>
       <c r="C136">
-        <v>294.625</v>
+        <v>495.496</v>
       </c>
       <c r="D136">
-        <v>202.5</v>
+        <v>339.2223</v>
       </c>
       <c r="E136">
-        <v>92.125</v>
+        <v>141.3423</v>
       </c>
       <c r="F136">
-        <v>31.3</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>Fig Hug</v>
+        <v>Marmara French Avenue</v>
       </c>
       <c r="B137">
-        <v>4.3</v>
+        <v>3.4</v>
       </c>
       <c r="C137">
-        <v>336.776</v>
+        <v>496.056</v>
       </c>
       <c r="D137">
-        <v>245.1</v>
+        <v>346.1586</v>
       </c>
       <c r="E137">
-        <v>91.676</v>
+        <v>138.9474</v>
       </c>
       <c r="F137">
-        <v>27.2</v>
+        <v>28</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>Ignite Oud Ahmed Al Maghribi</v>
+        <v>Fig Hug</v>
       </c>
       <c r="B138">
-        <v>2</v>
+        <v>7.1</v>
       </c>
       <c r="C138">
-        <v>461</v>
+        <v>564.668</v>
       </c>
       <c r="D138">
-        <v>372</v>
+        <v>404.7</v>
       </c>
       <c r="E138">
-        <v>89</v>
+        <v>138.92059999999998</v>
       </c>
       <c r="F138">
-        <v>19.3</v>
+        <v>24.6</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>French Riviera Mancera 120ml</v>
+        <v>Al Nashama Caprice</v>
       </c>
       <c r="B139">
-        <v>1.17</v>
+        <v>5.5</v>
       </c>
       <c r="C139">
-        <v>381.9348</v>
+        <v>508.43039999999996</v>
       </c>
       <c r="D139">
-        <v>293.67</v>
+        <v>353.375</v>
       </c>
       <c r="E139">
-        <v>88.2648</v>
+        <v>138.107</v>
       </c>
       <c r="F139">
-        <v>23.1</v>
+        <v>27.2</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>Hawas Pink Rasasi</v>
+        <v>Rayhaan Corium</v>
       </c>
       <c r="B140">
-        <v>2.3</v>
+        <v>4.4</v>
       </c>
       <c r="C140">
-        <v>301.783</v>
+        <v>393.426</v>
       </c>
       <c r="D140">
-        <v>213.9</v>
+        <v>242</v>
       </c>
       <c r="E140">
-        <v>87.883</v>
+        <v>137.8871</v>
       </c>
       <c r="F140">
-        <v>29.1</v>
+        <v>35</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>Dusky Vanilla</v>
+        <v>Shiyaaka Snow</v>
       </c>
       <c r="B141">
-        <v>3</v>
+        <v>3.8</v>
       </c>
       <c r="C141">
-        <v>213.96</v>
+        <v>402.31899999999996</v>
       </c>
       <c r="D141">
-        <v>127.5</v>
+        <v>247</v>
       </c>
       <c r="E141">
-        <v>86.46</v>
+        <v>136.23919999999998</v>
       </c>
       <c r="F141">
-        <v>40.4</v>
+        <v>33.9</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>Osma Rouge</v>
+        <v>Ignite Oud Ahmed Al Maghribi</v>
       </c>
       <c r="B142">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C142">
-        <v>248.22</v>
+        <v>911</v>
       </c>
       <c r="D142">
-        <v>164</v>
+        <v>744</v>
       </c>
       <c r="E142">
-        <v>84.22</v>
+        <v>135.6396</v>
       </c>
       <c r="F142">
-        <v>33.9</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>Frankel Black Elixir</v>
+        <v>Miss Arrogate Diva</v>
       </c>
       <c r="B143">
-        <v>1.25</v>
+        <v>3.067</v>
       </c>
       <c r="C143">
-        <v>227.9125</v>
+        <v>469.3123</v>
       </c>
       <c r="D143">
-        <v>143.75</v>
+        <v>325.102</v>
       </c>
       <c r="E143">
-        <v>84.1625</v>
+        <v>135.5433</v>
       </c>
       <c r="F143">
-        <v>36.9</v>
+        <v>28.9</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>Gissah La Luna 200ml</v>
+        <v>Klikat Monaya</v>
       </c>
       <c r="B144">
-        <v>0.6</v>
+        <v>2.7</v>
       </c>
       <c r="C144">
-        <v>238.296</v>
+        <v>411.2605</v>
       </c>
       <c r="D144">
-        <v>156</v>
+        <v>261.9</v>
       </c>
       <c r="E144">
-        <v>82.296</v>
+        <v>134.8277</v>
       </c>
       <c r="F144">
-        <v>34.5</v>
+        <v>32.8</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>Gissah Gala 50ml</v>
+        <v>Ravine Ginger</v>
       </c>
       <c r="B145">
-        <v>2</v>
+        <v>2.7</v>
       </c>
       <c r="C145">
-        <v>269.5</v>
+        <v>417.342</v>
       </c>
       <c r="D145">
-        <v>188</v>
+        <v>266.2374</v>
       </c>
       <c r="E145">
-        <v>81.5</v>
+        <v>134.6296</v>
       </c>
       <c r="F145">
-        <v>30.2</v>
+        <v>32.3</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>Mohra Silky Rose Lattafa</v>
+        <v>Daiman Eclipse</v>
       </c>
       <c r="B146">
-        <v>4.3</v>
+        <v>5.1</v>
       </c>
       <c r="C146">
-        <v>263.59</v>
+        <v>469.06899999999996</v>
       </c>
       <c r="D146">
-        <v>183.18</v>
+        <v>313.14</v>
       </c>
       <c r="E146">
-        <v>80.41</v>
+        <v>133.9959</v>
       </c>
       <c r="F146">
-        <v>30.5</v>
+        <v>28.6</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>Arrogate Addict Elixir</v>
+        <v>Rayhaan Elixir</v>
       </c>
       <c r="B147">
-        <v>1.934</v>
+        <v>5</v>
       </c>
       <c r="C147">
-        <v>373.4577</v>
+        <v>445.17</v>
       </c>
       <c r="D147">
-        <v>293.968</v>
+        <v>300</v>
       </c>
       <c r="E147">
-        <v>79.4897</v>
+        <v>131.3581</v>
       </c>
       <c r="F147">
-        <v>21.3</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>Klikat Monaya</v>
+        <v>Giftset Art Of Universe</v>
       </c>
       <c r="B148">
-        <v>1.45</v>
+        <v>2</v>
       </c>
       <c r="C148">
-        <v>220.023</v>
+        <v>314.3</v>
       </c>
       <c r="D148">
-        <v>140.65</v>
+        <v>178</v>
       </c>
       <c r="E148">
-        <v>79.373</v>
+        <v>130.4956</v>
       </c>
       <c r="F148">
-        <v>36.1</v>
+        <v>41.5</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>Rayhaan Corium</v>
+        <v>Mazaaj Rhythm</v>
       </c>
       <c r="B149">
-        <v>2.2</v>
+        <v>4.6000000000000005</v>
       </c>
       <c r="C149">
-        <v>198.946</v>
+        <v>457.106</v>
       </c>
       <c r="D149">
-        <v>121</v>
+        <v>305.90000000000003</v>
       </c>
       <c r="E149">
-        <v>77.946</v>
+        <v>129.6571</v>
       </c>
       <c r="F149">
-        <v>39.2</v>
+        <v>28.4</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>Aura Vanilla Milk</v>
+        <v>Zenith Deep</v>
       </c>
       <c r="B150">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="C150">
-        <v>226.722</v>
+        <v>467.767</v>
       </c>
       <c r="D150">
-        <v>149.35</v>
+        <v>325.6</v>
       </c>
       <c r="E150">
-        <v>77.372</v>
+        <v>128.6979</v>
       </c>
       <c r="F150">
-        <v>34.1</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>Zodiac Solmaris</v>
+        <v>Cocoa Morado French Avenue</v>
       </c>
       <c r="B151">
-        <v>2.7</v>
+        <v>5.300000000000001</v>
       </c>
       <c r="C151">
-        <v>201.069</v>
+        <v>622.154</v>
       </c>
       <c r="D151">
-        <v>124.2</v>
+        <v>466.40000000000003</v>
       </c>
       <c r="E151">
-        <v>76.869</v>
+        <v>128.67260000000002</v>
       </c>
       <c r="F151">
-        <v>38.2</v>
+        <v>20.7</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>Obsidian French Avenue</v>
+        <v>Aura Assaf</v>
       </c>
       <c r="B152">
-        <v>1.5</v>
+        <v>3.33</v>
       </c>
       <c r="C152">
-        <v>226.065</v>
+        <v>473.9742</v>
       </c>
       <c r="D152">
-        <v>150</v>
+        <v>333</v>
       </c>
       <c r="E152">
-        <v>76.065</v>
+        <v>128.0762</v>
       </c>
       <c r="F152">
-        <v>33.6</v>
+        <v>27</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>Asad Bourbon Lattafa</v>
+        <v>Nebras Elixir</v>
       </c>
       <c r="B153">
-        <v>1</v>
+        <v>4.5</v>
       </c>
       <c r="C153">
-        <v>74.47</v>
+        <v>507.58000000000004</v>
       </c>
       <c r="D153">
-        <v>0</v>
+        <v>364.5</v>
       </c>
       <c r="E153">
-        <v>74.47</v>
+        <v>128.0707</v>
       </c>
       <c r="F153">
-        <v>100</v>
+        <v>25.2</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>Musk Al Lail</v>
+        <v>Imperial Ocean</v>
       </c>
       <c r="B154">
-        <v>2</v>
+        <v>3.6</v>
       </c>
       <c r="C154">
-        <v>163.12</v>
+        <v>514.296</v>
       </c>
       <c r="D154">
-        <v>90</v>
+        <v>378</v>
       </c>
       <c r="E154">
-        <v>73.12</v>
+        <v>126.7982</v>
       </c>
       <c r="F154">
-        <v>44.8</v>
+        <v>24.7</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>Al Nashama Caprice</v>
+        <v>Xplicit Vanilla Mancera 120ml</v>
       </c>
       <c r="B155">
-        <v>2.6</v>
+        <v>3.367</v>
       </c>
       <c r="C155">
-        <v>239.7164</v>
+        <v>1006.8607999999999</v>
       </c>
       <c r="D155">
-        <v>167.05</v>
+        <v>851.0092999999999</v>
       </c>
       <c r="E155">
-        <v>72.6664</v>
+        <v>122.3486</v>
       </c>
       <c r="F155">
-        <v>30.3</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>Musk Amiri Ahmed Al Maghribi</v>
+        <v>Royal Blend Nero French Avenue</v>
       </c>
       <c r="B156">
-        <v>2.3</v>
+        <v>4</v>
       </c>
       <c r="C156">
-        <v>234.899</v>
+        <v>438.336</v>
       </c>
       <c r="D156">
-        <v>163.3</v>
+        <v>304</v>
       </c>
       <c r="E156">
-        <v>71.599</v>
+        <v>122.0367</v>
       </c>
       <c r="F156">
-        <v>30.5</v>
+        <v>27.8</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>Sweet paradise</v>
+        <v>Rose noir hair mist</v>
       </c>
       <c r="B157">
-        <v>1.7</v>
+        <v>8</v>
       </c>
       <c r="C157">
-        <v>201.943</v>
+        <v>383.25</v>
       </c>
       <c r="D157">
-        <v>130.56</v>
+        <v>248</v>
       </c>
       <c r="E157">
-        <v>71.383</v>
+        <v>120.34440000000001</v>
       </c>
       <c r="F157">
-        <v>35.3</v>
+        <v>31.4</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>Queen rose laverne</v>
+        <v>Mohra Silky Rose Lattafa</v>
       </c>
       <c r="B158">
-        <v>1</v>
+        <v>6.8</v>
       </c>
       <c r="C158">
-        <v>162.45</v>
+        <v>425.59</v>
       </c>
       <c r="D158">
-        <v>93</v>
+        <v>289.68</v>
       </c>
       <c r="E158">
-        <v>69.45</v>
+        <v>119.73870000000001</v>
       </c>
       <c r="F158">
-        <v>42.8</v>
+        <v>28.1</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>Hawas Elixir Rasasi</v>
+        <v>Powder Musk 75ml Ibrahim Al Qurashi</v>
       </c>
       <c r="B159">
-        <v>1.8</v>
+        <v>4.797000000000001</v>
       </c>
       <c r="C159">
-        <v>209.358</v>
+        <v>423.85060000000004</v>
       </c>
       <c r="D159">
-        <v>140.4</v>
+        <v>295.0155</v>
       </c>
       <c r="E159">
-        <v>68.958</v>
+        <v>119.49629999999999</v>
       </c>
       <c r="F159">
-        <v>32.9</v>
+        <v>28.2</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>Klikat Times</v>
+        <v>Keep On Iven</v>
       </c>
       <c r="B160">
-        <v>2.05</v>
+        <v>1.4000000000000001</v>
       </c>
       <c r="C160">
-        <v>247.1685</v>
+        <v>299.531</v>
       </c>
       <c r="D160">
-        <v>178.35</v>
+        <v>167.006</v>
       </c>
       <c r="E160">
-        <v>68.8185</v>
+        <v>118.2355</v>
       </c>
       <c r="F160">
-        <v>27.8</v>
+        <v>39.5</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>Eclaire Lattafa</v>
+        <v>Hersh Zero Degree</v>
       </c>
       <c r="B161">
-        <v>4.5</v>
+        <v>2.2</v>
       </c>
       <c r="C161">
-        <v>410.22</v>
+        <v>471.988</v>
       </c>
       <c r="D161">
-        <v>342</v>
+        <v>331.1</v>
       </c>
       <c r="E161">
-        <v>68.22</v>
+        <v>117.2886</v>
       </c>
       <c r="F161">
-        <v>16.6</v>
+        <v>24.8</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>Spanish Tobacco Ibrahim Al Qurashi</v>
+        <v>Ria Khadlaj</v>
       </c>
       <c r="B162">
-        <v>1.3</v>
+        <v>6.4</v>
       </c>
       <c r="C162">
-        <v>165.958</v>
+        <v>716.674</v>
       </c>
       <c r="D162">
-        <v>100.1</v>
+        <v>576</v>
       </c>
       <c r="E162">
-        <v>65.858</v>
+        <v>116.9508</v>
       </c>
       <c r="F162">
-        <v>39.7</v>
+        <v>16.3</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>Aromatix Carnal Desire</v>
+        <v>Arabian Tobacco 100ml</v>
       </c>
       <c r="B163">
-        <v>1.2</v>
+        <v>5.7</v>
       </c>
       <c r="C163">
-        <v>192.9078</v>
+        <v>665.8477</v>
       </c>
       <c r="D163">
-        <v>127.2</v>
+        <v>524.4</v>
       </c>
       <c r="E163">
-        <v>65.7078</v>
+        <v>113.2432</v>
       </c>
       <c r="F163">
-        <v>34.1</v>
+        <v>17</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>Intoxicate Mystique</v>
+        <v>Kenzo Homme EDP For Men</v>
       </c>
       <c r="B164">
-        <v>1.5</v>
+        <v>2.6</v>
       </c>
       <c r="C164">
-        <v>178.095</v>
+        <v>609.544</v>
       </c>
       <c r="D164">
-        <v>112.5</v>
+        <v>466.05</v>
       </c>
       <c r="E164">
-        <v>65.595</v>
+        <v>113.0168</v>
       </c>
       <c r="F164">
-        <v>36.8</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>Bentley Silver Lake</v>
+        <v>Taskeen Wowie</v>
       </c>
       <c r="B165">
-        <v>2.4</v>
+        <v>3.5500000000000003</v>
       </c>
       <c r="C165">
-        <v>326.232</v>
+        <v>261.015</v>
       </c>
       <c r="D165">
-        <v>261.36</v>
+        <v>136.675</v>
       </c>
       <c r="E165">
-        <v>64.872</v>
+        <v>112.6491</v>
       </c>
       <c r="F165">
-        <v>19.9</v>
+        <v>43.2</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>Aromatix Naughty Dates</v>
+        <v>Sawaar Vanille Blanc</v>
       </c>
       <c r="B166">
-        <v>1.3</v>
+        <v>4</v>
       </c>
       <c r="C166">
-        <v>214.3617</v>
+        <v>488.36</v>
       </c>
       <c r="D166">
-        <v>149.5</v>
+        <v>352</v>
       </c>
       <c r="E166">
-        <v>64.8617</v>
+        <v>111.942</v>
       </c>
       <c r="F166">
-        <v>30.3</v>
+        <v>22.9</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>Odyssey Mega</v>
+        <v>Greek Tobacco</v>
       </c>
       <c r="B167">
-        <v>3.2</v>
+        <v>2.5</v>
       </c>
       <c r="C167">
-        <v>328.512</v>
+        <v>323.225</v>
       </c>
       <c r="D167">
-        <v>264</v>
+        <v>205.375</v>
       </c>
       <c r="E167">
-        <v>64.512</v>
+        <v>111.8808</v>
       </c>
       <c r="F167">
-        <v>19.6</v>
+        <v>34.6</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>Hawas Eclat Rasasi</v>
+        <v>Sweet paradise</v>
       </c>
       <c r="B168">
-        <v>1.5</v>
+        <v>3.0999999999999996</v>
       </c>
       <c r="C168">
-        <v>178.185</v>
+        <v>377.783</v>
       </c>
       <c r="D168">
-        <v>114</v>
+        <v>253.3819</v>
       </c>
       <c r="E168">
-        <v>64.185</v>
+        <v>111.0567</v>
       </c>
       <c r="F168">
-        <v>36</v>
+        <v>29.4</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>Ria Khadlaj</v>
+        <v>Kayaan Terra</v>
       </c>
       <c r="B169">
-        <v>3</v>
+        <v>3.4000000000000004</v>
       </c>
       <c r="C169">
-        <v>332.61</v>
+        <v>355.714</v>
       </c>
       <c r="D169">
-        <v>270</v>
+        <v>238</v>
       </c>
       <c r="E169">
-        <v>62.61</v>
+        <v>110.45150000000001</v>
       </c>
       <c r="F169">
-        <v>18.8</v>
+        <v>31.1</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>Opulence Of Dubai</v>
+        <v>Musk Special 75ML</v>
       </c>
       <c r="B170">
-        <v>0.6</v>
+        <v>6.337</v>
       </c>
       <c r="C170">
-        <v>173.406</v>
+        <v>488.6898</v>
       </c>
       <c r="D170">
-        <v>111.72</v>
+        <v>364.3775</v>
       </c>
       <c r="E170">
-        <v>61.686</v>
+        <v>108.7836</v>
       </c>
       <c r="F170">
-        <v>35.6</v>
+        <v>22.3</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>Badee Al Oud – Oud for glory</v>
+        <v>Honey Musk - Confidence Dose</v>
       </c>
       <c r="B171">
-        <v>2.2</v>
+        <v>4.197</v>
       </c>
       <c r="C171">
-        <v>202.84</v>
+        <v>468.20169999999996</v>
       </c>
       <c r="D171">
-        <v>143</v>
+        <v>345.9587</v>
       </c>
       <c r="E171">
-        <v>59.84</v>
+        <v>108.1559</v>
       </c>
       <c r="F171">
-        <v>29.5</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>Bidun esam hair mist</v>
+        <v>Musk Al Fajr</v>
       </c>
       <c r="B172">
         <v>3</v>
       </c>
       <c r="C172">
-        <v>148.95</v>
+        <v>255.33</v>
       </c>
       <c r="D172">
-        <v>90.6</v>
+        <v>135</v>
       </c>
       <c r="E172">
-        <v>58.35</v>
+        <v>107.5635</v>
       </c>
       <c r="F172">
-        <v>39.2</v>
+        <v>42.1</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>Blue Diamond Aqua</v>
+        <v>Spectrum Chill</v>
       </c>
       <c r="B173">
-        <v>2.4</v>
+        <v>4</v>
       </c>
       <c r="C173">
-        <v>314.184</v>
+        <v>489.32</v>
       </c>
       <c r="D173">
-        <v>256.8</v>
+        <v>372.8668</v>
       </c>
       <c r="E173">
-        <v>57.384</v>
+        <v>107.4166</v>
       </c>
       <c r="F173">
-        <v>18.3</v>
+        <v>22</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>Yara Lattafa</v>
+        <v>Illusion Matin Martin</v>
       </c>
       <c r="B174">
-        <v>2.2</v>
+        <v>2.7</v>
       </c>
       <c r="C174">
-        <v>183.326</v>
+        <v>543.456</v>
       </c>
       <c r="D174">
-        <v>125.95</v>
+        <v>409.86</v>
       </c>
       <c r="E174">
-        <v>57.376</v>
+        <v>106.4232</v>
       </c>
       <c r="F174">
-        <v>31.3</v>
+        <v>19.6</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>Rayhaan Elixir</v>
+        <v>Mystique Bouquet</v>
       </c>
       <c r="B175">
-        <v>2</v>
+        <v>3.375</v>
       </c>
       <c r="C175">
-        <v>177.3</v>
+        <v>514.9538</v>
       </c>
       <c r="D175">
-        <v>120</v>
+        <v>398.25</v>
       </c>
       <c r="E175">
-        <v>57.3</v>
+        <v>105.9861</v>
       </c>
       <c r="F175">
-        <v>32.3</v>
+        <v>20.6</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>Detour noir</v>
+        <v>La bella dkhoon</v>
       </c>
       <c r="B176">
-        <v>1.8</v>
+        <v>2</v>
       </c>
       <c r="C176">
-        <v>159.57</v>
+        <v>276.992</v>
       </c>
       <c r="D176">
-        <v>102.6</v>
+        <v>164.3</v>
       </c>
       <c r="E176">
-        <v>56.97</v>
+        <v>104.9601</v>
       </c>
       <c r="F176">
-        <v>35.7</v>
+        <v>37.9</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>Osma Amber S</v>
+        <v>Plum Liquor</v>
       </c>
       <c r="B177">
-        <v>1.13</v>
+        <v>3.4</v>
       </c>
       <c r="C177">
-        <v>145.2615</v>
+        <v>276.864</v>
       </c>
       <c r="D177">
-        <v>90.2418</v>
+        <v>159.79999999999998</v>
       </c>
       <c r="E177">
-        <v>55.0197</v>
+        <v>104.0655</v>
       </c>
       <c r="F177">
-        <v>37.9</v>
+        <v>37.6</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>Osma Verda</v>
+        <v>Obsidian French Avenue</v>
       </c>
       <c r="B178">
-        <v>1.13</v>
+        <v>2.45</v>
       </c>
       <c r="C178">
-        <v>145.2615</v>
+        <v>361.78200000000004</v>
       </c>
       <c r="D178">
-        <v>90.2418</v>
+        <v>245</v>
       </c>
       <c r="E178">
-        <v>55.0197</v>
+        <v>102.9724</v>
       </c>
       <c r="F178">
-        <v>37.9</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>Royal Cherry</v>
+        <v>Sharaf Divine</v>
       </c>
       <c r="B179">
-        <v>1.3</v>
+        <v>5.4</v>
       </c>
       <c r="C179">
-        <v>111.787</v>
+        <v>492.496</v>
       </c>
       <c r="D179">
-        <v>57.2</v>
+        <v>373.842</v>
       </c>
       <c r="E179">
-        <v>54.587</v>
+        <v>102.9236</v>
       </c>
       <c r="F179">
-        <v>48.8</v>
+        <v>20.9</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>Gissah Hudson II</v>
+        <v>Blueberry Musk 75ml Ibrahim Al Qurashi</v>
       </c>
       <c r="B180">
-        <v>0.55</v>
+        <v>5.397</v>
       </c>
       <c r="C180">
-        <v>194.062</v>
+        <v>490.04139999999995</v>
       </c>
       <c r="D180">
-        <v>140.25</v>
+        <v>375.0915</v>
       </c>
       <c r="E180">
-        <v>53.812</v>
+        <v>102.66210000000001</v>
       </c>
       <c r="F180">
-        <v>27.7</v>
+        <v>20.9</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>Oud Pour Klassik</v>
+        <v>Klikat blue</v>
       </c>
       <c r="B181">
-        <v>1</v>
+        <v>2.7</v>
       </c>
       <c r="C181">
-        <v>141.84</v>
+        <v>353.65500000000003</v>
       </c>
       <c r="D181">
-        <v>88.6</v>
+        <v>234.9</v>
       </c>
       <c r="E181">
-        <v>53.24</v>
+        <v>102.1422</v>
       </c>
       <c r="F181">
-        <v>37.5</v>
+        <v>28.9</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>ODYSSEY SPRAY MARSHMALLOW</v>
+        <v>Hawas Verde</v>
       </c>
       <c r="B182">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C182">
-        <v>53.22</v>
+        <v>435.726</v>
       </c>
       <c r="D182">
-        <v>0</v>
+        <v>315</v>
       </c>
       <c r="E182">
-        <v>53.22</v>
+        <v>101.6764</v>
       </c>
       <c r="F182">
-        <v>100</v>
+        <v>23.3</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>Musk Special 75ML</v>
+        <v>Abaq Pomegranate Musk 75ML</v>
       </c>
       <c r="B183">
-        <v>2.67</v>
+        <v>3.4669999999999996</v>
       </c>
       <c r="C183">
-        <v>206.2575</v>
+        <v>308.4499</v>
       </c>
       <c r="D183">
-        <v>153.525</v>
+        <v>199.3525</v>
       </c>
       <c r="E183">
-        <v>52.7325</v>
+        <v>101.12</v>
       </c>
       <c r="F183">
-        <v>25.6</v>
+        <v>32.8</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>Osma Rosa</v>
+        <v>Royal Cherry</v>
       </c>
       <c r="B184">
-        <v>1.13</v>
+        <v>2.7</v>
       </c>
       <c r="C184">
-        <v>145.2615</v>
+        <v>227.357</v>
       </c>
       <c r="D184">
-        <v>92.66</v>
+        <v>118.80000000000001</v>
       </c>
       <c r="E184">
-        <v>52.6015</v>
+        <v>100.83340000000001</v>
       </c>
       <c r="F184">
-        <v>36.2</v>
+        <v>44.4</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>Kingdom Men</v>
+        <v>Gissah Siena Valley</v>
       </c>
       <c r="B185">
-        <v>2.2</v>
+        <v>1.05</v>
       </c>
       <c r="C185">
-        <v>195.03</v>
+        <v>396.543</v>
       </c>
       <c r="D185">
-        <v>143</v>
+        <v>276.15</v>
       </c>
       <c r="E185">
-        <v>52.03</v>
+        <v>100.5658</v>
       </c>
       <c r="F185">
-        <v>26.7</v>
+        <v>25.4</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>Onyx Silver</v>
+        <v>Black Vanilla Mancera 120ml</v>
       </c>
       <c r="B186">
-        <v>1.6</v>
+        <v>2.55</v>
       </c>
       <c r="C186">
-        <v>162.272</v>
+        <v>701.509</v>
       </c>
       <c r="D186">
-        <v>110.4</v>
+        <v>577.575</v>
       </c>
       <c r="E186">
-        <v>51.872</v>
+        <v>100.41600000000001</v>
       </c>
       <c r="F186">
-        <v>32</v>
+        <v>14.3</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>Hawas London</v>
+        <v>Assaf Samples 6x3ml</v>
       </c>
       <c r="B187">
-        <v>1.5</v>
+        <v>5</v>
       </c>
       <c r="C187">
-        <v>186.165</v>
+        <v>178.6</v>
       </c>
       <c r="D187">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="E187">
-        <v>51.165</v>
+        <v>100.3017</v>
       </c>
       <c r="F187">
-        <v>27.5</v>
+        <v>56.2</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>Miss Flora 100ml</v>
+        <v>Arrogate Girl Assaf 200ml</v>
       </c>
       <c r="B188">
-        <v>3.2</v>
+        <v>1.9000000000000001</v>
       </c>
       <c r="C188">
-        <v>231.488</v>
+        <v>292.5606</v>
       </c>
       <c r="D188">
-        <v>180.8</v>
+        <v>179.835</v>
       </c>
       <c r="E188">
-        <v>50.688</v>
+        <v>99.57860000000001</v>
       </c>
       <c r="F188">
-        <v>21.9</v>
+        <v>34</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>Assaf Bakhur Collection</v>
+        <v>Storia La Victor</v>
       </c>
       <c r="B189">
-        <v>1</v>
+        <v>1.4</v>
       </c>
       <c r="C189">
-        <v>269.5</v>
+        <v>300.636</v>
       </c>
       <c r="D189">
-        <v>220</v>
+        <v>186.2</v>
       </c>
       <c r="E189">
-        <v>49.5</v>
+        <v>99.4042</v>
       </c>
       <c r="F189">
-        <v>18.4</v>
+        <v>33.1</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>Nebras Elixir</v>
+        <v>Montale Vanilla Cake</v>
       </c>
       <c r="B190">
-        <v>1.6</v>
+        <v>2</v>
       </c>
       <c r="C190">
-        <v>178.72</v>
+        <v>510.635</v>
       </c>
       <c r="D190">
-        <v>129.6</v>
+        <v>390</v>
       </c>
       <c r="E190">
-        <v>49.12</v>
+        <v>99.04480000000001</v>
       </c>
       <c r="F190">
-        <v>27.5</v>
+        <v>19.4</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>Cream Velvet Khadlaj</v>
+        <v>Ravine Ice</v>
       </c>
       <c r="B191">
-        <v>1.2</v>
+        <v>2.2</v>
       </c>
       <c r="C191">
-        <v>134.988</v>
+        <v>352.15200000000004</v>
       </c>
       <c r="D191">
-        <v>86.4</v>
+        <v>243.584</v>
       </c>
       <c r="E191">
-        <v>48.588</v>
+        <v>97.47569999999999</v>
       </c>
       <c r="F191">
-        <v>36</v>
+        <v>27.7</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>Grecia Rosa French Avenue</v>
+        <v>Rayhaan Lion</v>
       </c>
       <c r="B192">
-        <v>1.3</v>
+        <v>3.8</v>
       </c>
       <c r="C192">
-        <v>181.519</v>
+        <v>340.746</v>
       </c>
       <c r="D192">
-        <v>133.9</v>
+        <v>228</v>
       </c>
       <c r="E192">
-        <v>47.619</v>
+        <v>95.7087</v>
       </c>
       <c r="F192">
-        <v>26.2</v>
+        <v>28.1</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>Zenith Deep</v>
+        <v>Oud Lavender</v>
       </c>
       <c r="B193">
-        <v>1.2</v>
+        <v>2</v>
       </c>
       <c r="C193">
-        <v>153.192</v>
+        <v>368.8</v>
       </c>
       <c r="D193">
-        <v>105.6</v>
+        <v>255</v>
       </c>
       <c r="E193">
-        <v>47.592</v>
+        <v>95.36</v>
       </c>
       <c r="F193">
-        <v>31.1</v>
+        <v>25.9</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>Miss Laverne Extreme Collection</v>
+        <v>Frankel Black Elixir</v>
       </c>
       <c r="B194">
-        <v>1</v>
+        <v>1.55</v>
       </c>
       <c r="C194">
-        <v>241.13</v>
+        <v>285.9505</v>
       </c>
       <c r="D194">
-        <v>194</v>
+        <v>178.25</v>
       </c>
       <c r="E194">
-        <v>47.13</v>
+        <v>95.23310000000001</v>
       </c>
       <c r="F194">
-        <v>19.5</v>
+        <v>33.3</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>Honey Musk - Confidence Dose</v>
+        <v>Vanilla 01 Swiss Arabian</v>
       </c>
       <c r="B195">
-        <v>1.53</v>
+        <v>2</v>
       </c>
       <c r="C195">
-        <v>172.5381</v>
+        <v>482.26</v>
       </c>
       <c r="D195">
-        <v>126.1179</v>
+        <v>363.2</v>
       </c>
       <c r="E195">
-        <v>46.4202</v>
+        <v>94.947</v>
       </c>
       <c r="F195">
-        <v>26.9</v>
+        <v>19.7</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>Dubai Nights Midnight Armaf</v>
+        <v>Fursan White Khadlaj</v>
       </c>
       <c r="B196">
-        <v>2</v>
+        <v>2.7</v>
       </c>
       <c r="C196">
-        <v>248.22</v>
+        <v>215.946</v>
       </c>
       <c r="D196">
-        <v>202.04</v>
+        <v>110.7</v>
       </c>
       <c r="E196">
-        <v>46.18</v>
+        <v>94.4487</v>
       </c>
       <c r="F196">
-        <v>18.6</v>
+        <v>43.7</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>Ravine Ice</v>
+        <v>Aromatix Carnal Desire</v>
       </c>
       <c r="B197">
-        <v>0.9</v>
+        <v>1.9</v>
       </c>
       <c r="C197">
-        <v>145.53</v>
+        <v>307.6028</v>
       </c>
       <c r="D197">
-        <v>99.648</v>
+        <v>201.4</v>
       </c>
       <c r="E197">
-        <v>45.882</v>
+        <v>94.4393</v>
       </c>
       <c r="F197">
-        <v>31.5</v>
+        <v>30.7</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>Cant Forget Me</v>
+        <v>Klikat Times</v>
       </c>
       <c r="B198">
-        <v>1.5</v>
+        <v>3.0999999999999996</v>
       </c>
       <c r="C198">
-        <v>210.555</v>
+        <v>378.429</v>
       </c>
       <c r="D198">
-        <v>165</v>
+        <v>269.7</v>
       </c>
       <c r="E198">
-        <v>45.555</v>
+        <v>93.9465</v>
       </c>
       <c r="F198">
-        <v>21.6</v>
+        <v>24.8</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>Arrogate Comete Assaf 200ml</v>
+        <v>Tobacco Collection Ibraq</v>
       </c>
       <c r="B199">
-        <v>0.45</v>
+        <v>3</v>
       </c>
       <c r="C199">
-        <v>86.5957</v>
+        <v>589.26</v>
       </c>
       <c r="D199">
-        <v>41.85</v>
+        <v>468</v>
       </c>
       <c r="E199">
-        <v>44.7457</v>
+        <v>91.797</v>
       </c>
       <c r="F199">
-        <v>51.7</v>
+        <v>15.6</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>Gardenia Ahmed Al Maghribi</v>
+        <v>Axis French Avenue</v>
       </c>
       <c r="B200">
-        <v>2.13</v>
+        <v>2.8</v>
       </c>
       <c r="C200">
-        <v>289.5309</v>
+        <v>382.536</v>
       </c>
       <c r="D200">
-        <v>244.95</v>
+        <v>287</v>
       </c>
       <c r="E200">
-        <v>44.5809</v>
+        <v>88.4715</v>
       </c>
       <c r="F200">
-        <v>15.4</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>Exotic Oud</v>
+        <v>Nautica Voyage</v>
       </c>
       <c r="B201">
-        <v>1.2</v>
+        <v>4.4</v>
       </c>
       <c r="C201">
-        <v>127.656</v>
+        <v>399.762</v>
       </c>
       <c r="D201">
-        <v>84</v>
+        <v>303.6</v>
       </c>
       <c r="E201">
-        <v>43.656</v>
+        <v>88.2203</v>
       </c>
       <c r="F201">
-        <v>34.2</v>
+        <v>22.1</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>Xplicit Vanilla Mancera 120ml</v>
+        <v>Reef Arab Obaya</v>
       </c>
       <c r="B202">
-        <v>1.7</v>
+        <v>2.1</v>
       </c>
       <c r="C202">
-        <v>472.804</v>
+        <v>308.817</v>
       </c>
       <c r="D202">
-        <v>429.675</v>
+        <v>214.51500000000001</v>
       </c>
       <c r="E202">
-        <v>43.129</v>
+        <v>88.0958</v>
       </c>
       <c r="F202">
-        <v>9.1</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>Montale Sensual Instinct</v>
+        <v>MISS ARMAF CATWALK</v>
       </c>
       <c r="B203">
-        <v>1</v>
+        <v>4.9</v>
       </c>
       <c r="C203">
-        <v>248.23</v>
+        <v>685.109</v>
       </c>
       <c r="D203">
-        <v>205.5</v>
+        <v>578.2</v>
       </c>
       <c r="E203">
-        <v>42.73</v>
+        <v>86.6721</v>
       </c>
       <c r="F203">
-        <v>17.2</v>
+        <v>12.7</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>Gissah Tango</v>
+        <v>Miss Gris</v>
       </c>
       <c r="B204">
-        <v>0.5</v>
+        <v>2.2</v>
       </c>
       <c r="C204">
-        <v>170.215</v>
+        <v>335.923</v>
       </c>
       <c r="D204">
-        <v>127.5</v>
+        <v>233.046</v>
       </c>
       <c r="E204">
-        <v>42.715</v>
+        <v>86.5764</v>
       </c>
       <c r="F204">
-        <v>25.1</v>
+        <v>25.8</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>Tonka Cola Mancera 120ml</v>
+        <v>Asad Bourbon Lattafa</v>
       </c>
       <c r="B205">
-        <v>0.58</v>
+        <v>5.3</v>
       </c>
       <c r="C205">
-        <v>167.5562</v>
+        <v>402.13</v>
       </c>
       <c r="D205">
-        <v>125.28</v>
+        <v>305.9136</v>
       </c>
       <c r="E205">
-        <v>42.2762</v>
+        <v>86.4418</v>
       </c>
       <c r="F205">
-        <v>25.2</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>Royal Blend Nero French Avenue</v>
+        <v>Eclaire Lattafa</v>
       </c>
       <c r="B206">
-        <v>1.2</v>
+        <v>7.2</v>
       </c>
       <c r="C206">
-        <v>133.332</v>
+        <v>658.701</v>
       </c>
       <c r="D206">
-        <v>91.2</v>
+        <v>547.2</v>
       </c>
       <c r="E206">
-        <v>42.132</v>
+        <v>86.40110000000001</v>
       </c>
       <c r="F206">
-        <v>31.6</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>Atheeri Lattafa</v>
+        <v>Blanc Ash Reef</v>
       </c>
       <c r="B207">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
       <c r="C207">
-        <v>167.55</v>
+        <v>240.282</v>
       </c>
       <c r="D207">
-        <v>126</v>
+        <v>142.1</v>
       </c>
       <c r="E207">
-        <v>41.55</v>
+        <v>86.1679</v>
       </c>
       <c r="F207">
-        <v>24.8</v>
+        <v>35.9</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>Miss Gris Dance</v>
+        <v>Tobacco 01 Swiss Arabian</v>
       </c>
       <c r="B208">
         <v>1</v>
       </c>
       <c r="C208">
-        <v>145.39</v>
+        <v>234.04</v>
       </c>
       <c r="D208">
-        <v>104</v>
+        <v>136.55</v>
       </c>
       <c r="E208">
-        <v>41.39</v>
+        <v>85.788</v>
       </c>
       <c r="F208">
-        <v>28.5</v>
+        <v>36.7</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>Veneno Bianco French Avenue</v>
+        <v>Frankel Storm 100ml</v>
       </c>
       <c r="B209">
-        <v>1.2</v>
+        <v>4.3</v>
       </c>
       <c r="C209">
-        <v>164.544</v>
+        <v>366.463</v>
       </c>
       <c r="D209">
-        <v>123.6</v>
+        <v>270.9</v>
       </c>
       <c r="E209">
-        <v>40.944</v>
+        <v>85.1251</v>
       </c>
       <c r="F209">
-        <v>24.9</v>
+        <v>23.2</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>Nomad French Avenue</v>
+        <v>9PM Rebel Afnan</v>
       </c>
       <c r="B210">
-        <v>1.8</v>
+        <v>3.8</v>
       </c>
       <c r="C210">
-        <v>227.232</v>
+        <v>466.47130000000004</v>
       </c>
       <c r="D210">
-        <v>186.426</v>
+        <v>368.6</v>
       </c>
       <c r="E210">
-        <v>40.806</v>
+        <v>84.6498</v>
       </c>
       <c r="F210">
-        <v>18</v>
+        <v>18.1</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>Gissah Flair 50ml</v>
+        <v>Dubai Nights Midnight Armaf</v>
       </c>
       <c r="B211">
-        <v>1</v>
+        <v>3.8</v>
       </c>
       <c r="C211">
-        <v>134.75</v>
+        <v>484.812</v>
       </c>
       <c r="D211">
-        <v>94</v>
+        <v>383.876</v>
       </c>
       <c r="E211">
-        <v>40.75</v>
+        <v>84.1557</v>
       </c>
       <c r="F211">
-        <v>30.2</v>
+        <v>17.4</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>Gissah Imperial 50ml</v>
+        <v>Hawas Pink Rasasi</v>
       </c>
       <c r="B212">
-        <v>1</v>
+        <v>2.5999999999999996</v>
       </c>
       <c r="C212">
-        <v>134.75</v>
+        <v>341.428</v>
       </c>
       <c r="D212">
-        <v>94</v>
+        <v>241.8</v>
       </c>
       <c r="E212">
-        <v>40.75</v>
+        <v>83.8068</v>
       </c>
       <c r="F212">
-        <v>30.2</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>Gissah La Luna 50ml</v>
+        <v>Opulence Of Dubai</v>
       </c>
       <c r="B213">
-        <v>1</v>
+        <v>0.8999999999999999</v>
       </c>
       <c r="C213">
-        <v>134.75</v>
+        <v>261.621</v>
       </c>
       <c r="D213">
-        <v>94</v>
+        <v>167.57999999999998</v>
       </c>
       <c r="E213">
-        <v>40.75</v>
+        <v>83.7416</v>
       </c>
       <c r="F213">
-        <v>30.2</v>
+        <v>32</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>Rayhaan Italia</v>
+        <v>Hibiscus Magic Fragrance World</v>
       </c>
       <c r="B214">
-        <v>1</v>
+        <v>3.88</v>
       </c>
       <c r="C214">
-        <v>95.74</v>
+        <v>289.75239999999997</v>
       </c>
       <c r="D214">
-        <v>55</v>
+        <v>197.88</v>
       </c>
       <c r="E214">
-        <v>40.74</v>
+        <v>83.2695</v>
       </c>
       <c r="F214">
-        <v>42.6</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>Black Vanilla Mancera 120ml</v>
+        <v>Gissah Beyond Me</v>
       </c>
       <c r="B215">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
       <c r="C215">
-        <v>334.984</v>
+        <v>563.836</v>
       </c>
       <c r="D215">
-        <v>294.45</v>
+        <v>452.508</v>
       </c>
       <c r="E215">
-        <v>40.534</v>
+        <v>83.1362</v>
       </c>
       <c r="F215">
-        <v>12.1</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>Black Secret Al Majed Oud</v>
+        <v>Enteash Rasasi</v>
       </c>
       <c r="B216">
-        <v>1.1</v>
+        <v>2.9</v>
       </c>
       <c r="C216">
-        <v>130.669</v>
+        <v>274.377</v>
       </c>
       <c r="D216">
-        <v>90.2</v>
+        <v>182.7</v>
       </c>
       <c r="E216">
-        <v>40.469</v>
+        <v>83.03190000000001</v>
       </c>
       <c r="F216">
-        <v>31</v>
+        <v>30.3</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>MISS ARMAF CATWALK</v>
+        <v>Osma Rouge</v>
       </c>
       <c r="B217">
-        <v>1.7</v>
+        <v>2.2</v>
       </c>
       <c r="C217">
-        <v>240.533</v>
+        <v>276.078</v>
       </c>
       <c r="D217">
-        <v>200.6</v>
+        <v>180.4</v>
       </c>
       <c r="E217">
-        <v>39.933</v>
+        <v>82.7525</v>
       </c>
       <c r="F217">
-        <v>16.6</v>
+        <v>30</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>Emerald Soul Diamond 150ml</v>
+        <v>Bentley Silver Lake</v>
       </c>
       <c r="B218">
-        <v>1.07</v>
+        <v>3.7</v>
       </c>
       <c r="C218">
-        <v>139.4424</v>
+        <v>504.995</v>
       </c>
       <c r="D218">
-        <v>99.7454</v>
+        <v>402.93</v>
       </c>
       <c r="E218">
-        <v>39.697</v>
+        <v>82.4521</v>
       </c>
       <c r="F218">
-        <v>28.5</v>
+        <v>16.3</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>Club de nuit intense edt</v>
+        <v>Assaf Bakhur Collection</v>
       </c>
       <c r="B219">
-        <v>1.3</v>
+        <v>2</v>
       </c>
       <c r="C219">
-        <v>157.885</v>
+        <v>540.9300000000001</v>
       </c>
       <c r="D219">
-        <v>118.3</v>
+        <v>440</v>
       </c>
       <c r="E219">
-        <v>39.585</v>
+        <v>82.44229999999999</v>
       </c>
       <c r="F219">
-        <v>25.1</v>
+        <v>15.2</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>Copacabana</v>
+        <v>Faris Al Arab</v>
       </c>
       <c r="B220">
-        <v>1.2</v>
+        <v>2.2</v>
       </c>
       <c r="C220">
-        <v>161.7</v>
+        <v>341.792</v>
       </c>
       <c r="D220">
-        <v>122.4</v>
+        <v>253.22</v>
       </c>
       <c r="E220">
-        <v>39.3</v>
+        <v>82.2599</v>
       </c>
       <c r="F220">
-        <v>24.3</v>
+        <v>24.1</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>Shield Iven</v>
+        <v>Cream Velvet Khadlaj</v>
       </c>
       <c r="B221">
-        <v>0.4</v>
+        <v>2.2</v>
       </c>
       <c r="C221">
-        <v>86.288</v>
+        <v>249.428</v>
       </c>
       <c r="D221">
-        <v>47</v>
+        <v>158.4</v>
       </c>
       <c r="E221">
-        <v>39.288</v>
+        <v>82.1652</v>
       </c>
       <c r="F221">
-        <v>45.5</v>
+        <v>32.9</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>Aura Fresh</v>
+        <v>Gissah La Luna 200ml</v>
       </c>
       <c r="B222">
-        <v>1.4</v>
+        <v>0.7</v>
       </c>
       <c r="C222">
-        <v>139.622</v>
+        <v>279.01099999999997</v>
       </c>
       <c r="D222">
-        <v>100.408</v>
+        <v>185.0493</v>
       </c>
       <c r="E222">
-        <v>39.214</v>
+        <v>81.295</v>
       </c>
       <c r="F222">
-        <v>28.1</v>
+        <v>29.1</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>Essence De Blanc French Avenue</v>
+        <v>Silk Musk</v>
       </c>
       <c r="B223">
-        <v>1.4</v>
+        <v>2.8</v>
       </c>
       <c r="C223">
-        <v>131.558</v>
+        <v>206.606</v>
       </c>
       <c r="D223">
-        <v>92.4</v>
+        <v>120.4</v>
       </c>
       <c r="E223">
-        <v>39.158</v>
+        <v>81.1606</v>
       </c>
       <c r="F223">
-        <v>29.8</v>
+        <v>39.3</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>Dkhoon Gold Tears</v>
+        <v>Sugar Musk 75ml Ibrahim Al Qurashi</v>
       </c>
       <c r="B224">
-        <v>1</v>
+        <v>4.466</v>
       </c>
       <c r="C224">
-        <v>109.93</v>
+        <v>414.8454</v>
       </c>
       <c r="D224">
-        <v>71.25</v>
+        <v>326.018</v>
       </c>
       <c r="E224">
-        <v>38.68</v>
+        <v>79.9921</v>
       </c>
       <c r="F224">
-        <v>35.2</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>Dkhoon Signature Rose Gold</v>
+        <v>Bella Laverne 100ml</v>
       </c>
       <c r="B225">
-        <v>0.8</v>
+        <v>2.1</v>
       </c>
       <c r="C225">
-        <v>106.664</v>
+        <v>270.439</v>
       </c>
       <c r="D225">
-        <v>68</v>
+        <v>182.7</v>
       </c>
       <c r="E225">
-        <v>38.664</v>
+        <v>79.5243</v>
       </c>
       <c r="F225">
-        <v>36.2</v>
+        <v>29.4</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>Aura Assaf</v>
+        <v>velvet rouge</v>
       </c>
       <c r="B226">
-        <v>0.93</v>
+        <v>3.7</v>
       </c>
       <c r="C226">
-        <v>131.4462</v>
+        <v>288.008</v>
       </c>
       <c r="D226">
-        <v>93</v>
+        <v>203.5</v>
       </c>
       <c r="E226">
-        <v>38.4462</v>
+        <v>79.1892</v>
       </c>
       <c r="F226">
-        <v>29.2</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>Enteash Rasasi</v>
+        <v>Arrogate Addict Elixir</v>
       </c>
       <c r="B227">
-        <v>1.2</v>
+        <v>2.334</v>
       </c>
       <c r="C227">
-        <v>113.472</v>
+        <v>452.7457</v>
       </c>
       <c r="D227">
-        <v>75.6</v>
+        <v>354.76800000000003</v>
       </c>
       <c r="E227">
-        <v>37.872</v>
+        <v>77.8405</v>
       </c>
       <c r="F227">
-        <v>33.4</v>
+        <v>17.2</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>Mayar Cherry Intense Lattafa</v>
+        <v>Vanguard Maison Asrar</v>
       </c>
       <c r="B228">
-        <v>1.7</v>
+        <v>2.2</v>
       </c>
       <c r="C228">
-        <v>140.658</v>
+        <v>317.85799999999995</v>
       </c>
       <c r="D228">
-        <v>103.207</v>
+        <v>233.64000000000001</v>
       </c>
       <c r="E228">
-        <v>37.451</v>
+        <v>77.431</v>
       </c>
       <c r="F228">
-        <v>26.6</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>Punto Alexandria</v>
+        <v>Azure Royal Ahmed Al Maghribi</v>
       </c>
       <c r="B229">
-        <v>1</v>
+        <v>3.5</v>
       </c>
       <c r="C229">
-        <v>106.38</v>
+        <v>356.90299999999996</v>
       </c>
       <c r="D229">
-        <v>69.54</v>
+        <v>262.85</v>
       </c>
       <c r="E229">
-        <v>36.84</v>
+        <v>76.5457</v>
       </c>
       <c r="F229">
-        <v>34.6</v>
+        <v>21.4</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>Molten Caramel</v>
+        <v>Aromatix Naughty Dates</v>
       </c>
       <c r="B230">
-        <v>2.6</v>
+        <v>1.8</v>
       </c>
       <c r="C230">
-        <v>177.736</v>
+        <v>294.7217</v>
       </c>
       <c r="D230">
-        <v>141.05</v>
+        <v>207</v>
       </c>
       <c r="E230">
-        <v>36.686</v>
+        <v>75.5195</v>
       </c>
       <c r="F230">
-        <v>20.6</v>
+        <v>25.6</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>Musk Al Qamar</v>
+        <v>French Riviera Mancera 120ml</v>
       </c>
       <c r="B231">
-        <v>1</v>
+        <v>1.253</v>
       </c>
       <c r="C231">
-        <v>81.56</v>
+        <v>409.3256</v>
       </c>
       <c r="D231">
-        <v>45</v>
+        <v>314.50300000000004</v>
       </c>
       <c r="E231">
-        <v>36.56</v>
+        <v>75.2201</v>
       </c>
       <c r="F231">
-        <v>44.8</v>
+        <v>18.4</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>Gissah Martinique Osmanthus</v>
+        <v>Blue Laverne Bakhur 200ml</v>
       </c>
       <c r="B232">
-        <v>0.25</v>
+        <v>1.3499999999999999</v>
       </c>
       <c r="C232">
-        <v>100.275</v>
+        <v>223.79199999999997</v>
       </c>
       <c r="D232">
-        <v>63.75</v>
+        <v>144.315</v>
       </c>
       <c r="E232">
-        <v>36.525</v>
+        <v>74.3098</v>
       </c>
       <c r="F232">
-        <v>36.4</v>
+        <v>33.2</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>Aromatix Teas Me</v>
+        <v>Orchid Valley Laverne</v>
       </c>
       <c r="B233">
         <v>1.1</v>
       </c>
       <c r="C233">
-        <v>173.5815</v>
+        <v>187.707</v>
       </c>
       <c r="D233">
-        <v>137.5</v>
+        <v>110</v>
       </c>
       <c r="E233">
-        <v>36.0815</v>
+        <v>73.9386</v>
       </c>
       <c r="F233">
-        <v>20.8</v>
+        <v>39.4</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>Yara Candy Lattafa</v>
+        <v>Gissah Flair 50ml</v>
       </c>
       <c r="B234">
-        <v>2.3</v>
+        <v>2</v>
       </c>
       <c r="C234">
-        <v>171.281</v>
+        <v>270.47</v>
       </c>
       <c r="D234">
-        <v>135.539</v>
+        <v>188</v>
       </c>
       <c r="E234">
-        <v>35.742</v>
+        <v>73.2261</v>
       </c>
       <c r="F234">
-        <v>20.9</v>
+        <v>27.1</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>French Tobacco 100ml</v>
+        <v>Eternal Vanille</v>
       </c>
       <c r="B235">
-        <v>1.2</v>
+        <v>1.5999999999999999</v>
       </c>
       <c r="C235">
-        <v>146.1</v>
+        <v>225.376</v>
       </c>
       <c r="D235">
-        <v>110.4</v>
+        <v>147.20000000000002</v>
       </c>
       <c r="E235">
-        <v>35.7</v>
+        <v>73.1193</v>
       </c>
       <c r="F235">
-        <v>24.4</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>Empire Victor Khadlaj</v>
+        <v>Hawas Eclat Rasasi</v>
       </c>
       <c r="B236">
-        <v>1</v>
+        <v>1.9</v>
       </c>
       <c r="C236">
-        <v>127.51</v>
+        <v>226.757</v>
       </c>
       <c r="D236">
-        <v>93</v>
+        <v>144.4</v>
       </c>
       <c r="E236">
-        <v>34.51</v>
+        <v>72.5508</v>
       </c>
       <c r="F236">
-        <v>27.1</v>
+        <v>32</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>Gissah Imperial Valley</v>
+        <v>Serious Al Majed Oud</v>
       </c>
       <c r="B237">
-        <v>0.35</v>
+        <v>1.3</v>
       </c>
       <c r="C237">
-        <v>142.4815</v>
+        <v>265.811</v>
       </c>
       <c r="D237">
-        <v>108.15</v>
+        <v>188.5</v>
       </c>
       <c r="E237">
-        <v>34.3315</v>
+        <v>72.4021</v>
       </c>
       <c r="F237">
-        <v>24.1</v>
+        <v>27.2</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>Lador Bakhur Valley</v>
+        <v>Odyssey Mega</v>
       </c>
       <c r="B238">
-        <v>0.6</v>
+        <v>4.4</v>
       </c>
       <c r="C238">
-        <v>110.64</v>
+        <v>453.528</v>
       </c>
       <c r="D238">
-        <v>76.554</v>
+        <v>363</v>
       </c>
       <c r="E238">
-        <v>34.086</v>
+        <v>71.7937</v>
       </c>
       <c r="F238">
-        <v>30.8</v>
+        <v>15.8</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>La bella dkhoon</v>
+        <v>Atralia Absolute noir</v>
       </c>
       <c r="B239">
-        <v>0.6</v>
+        <v>2.4</v>
       </c>
       <c r="C239">
-        <v>82.98</v>
+        <v>221.519</v>
       </c>
       <c r="D239">
-        <v>49.29</v>
+        <v>145.44</v>
       </c>
       <c r="E239">
-        <v>33.69</v>
+        <v>71.6862</v>
       </c>
       <c r="F239">
-        <v>40.6</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>Check Mate King Black</v>
+        <v>Dkhoon Gold Tears</v>
       </c>
       <c r="B240">
-        <v>1.2</v>
+        <v>2</v>
       </c>
       <c r="C240">
-        <v>169.5</v>
+        <v>220.65</v>
       </c>
       <c r="D240">
-        <v>136.512</v>
+        <v>142.5</v>
       </c>
       <c r="E240">
-        <v>32.988</v>
+        <v>70.6088</v>
       </c>
       <c r="F240">
-        <v>19.5</v>
+        <v>32</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>Blue Star - Him</v>
+        <v>Gardenia Ahmed Al Maghribi</v>
       </c>
       <c r="B241">
-        <v>0.5</v>
+        <v>4.397</v>
       </c>
       <c r="C241">
-        <v>106.385</v>
+        <v>595.1904999999999</v>
       </c>
       <c r="D241">
-        <v>73.5</v>
+        <v>505.655</v>
       </c>
       <c r="E241">
-        <v>32.885</v>
+        <v>69.4142</v>
       </c>
       <c r="F241">
-        <v>30.9</v>
+        <v>11.7</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>Siada Nova</v>
+        <v>Khair Fusion</v>
       </c>
       <c r="B242">
-        <v>1.1</v>
+        <v>3.5999999999999996</v>
       </c>
       <c r="C242">
-        <v>111.166</v>
+        <v>234.803</v>
       </c>
       <c r="D242">
-        <v>78.32</v>
+        <v>158.4</v>
       </c>
       <c r="E242">
-        <v>32.846</v>
+        <v>69.3777</v>
       </c>
       <c r="F242">
         <v>29.5</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>Mango Ice</v>
+        <v>Badee Al Oud – Oud for glory</v>
       </c>
       <c r="B243">
-        <v>1</v>
+        <v>3.2</v>
       </c>
       <c r="C243">
-        <v>102.84</v>
+        <v>288.56</v>
       </c>
       <c r="D243">
-        <v>70</v>
+        <v>208</v>
       </c>
       <c r="E243">
-        <v>32.84</v>
+        <v>68.83500000000001</v>
       </c>
       <c r="F243">
-        <v>31.9</v>
+        <v>23.9</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>Hirfah Body Gel</v>
+        <v>Risk Comete Assaf</v>
       </c>
       <c r="B244">
-        <v>2</v>
+        <v>1.87</v>
       </c>
       <c r="C244">
-        <v>85.1</v>
+        <v>337.5298</v>
       </c>
       <c r="D244">
-        <v>52.32</v>
+        <v>259.369</v>
       </c>
       <c r="E244">
-        <v>32.78</v>
+        <v>68.1301</v>
       </c>
       <c r="F244">
-        <v>38.5</v>
+        <v>20.2</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>Hibiscus Magic Fragrance World</v>
+        <v>Gissah Gala 50ml</v>
       </c>
       <c r="B245">
-        <v>1.38</v>
+        <v>2</v>
       </c>
       <c r="C245">
-        <v>103.1274</v>
+        <v>269.5</v>
       </c>
       <c r="D245">
-        <v>70.38</v>
+        <v>188</v>
       </c>
       <c r="E245">
-        <v>32.7474</v>
+        <v>68.025</v>
       </c>
       <c r="F245">
-        <v>31.8</v>
+        <v>25.2</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>Bella Laverne 100ml</v>
+        <v>Kingdom Men</v>
       </c>
       <c r="B246">
-        <v>0.8</v>
+        <v>3.1500000000000004</v>
       </c>
       <c r="C246">
-        <v>102.128</v>
+        <v>283.76</v>
       </c>
       <c r="D246">
-        <v>69.6</v>
+        <v>204.75</v>
       </c>
       <c r="E246">
-        <v>32.528</v>
+        <v>67.6199</v>
       </c>
       <c r="F246">
-        <v>31.9</v>
+        <v>23.8</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>Khamrah Qahwa Lattafa</v>
+        <v>Hayaatim</v>
       </c>
       <c r="B247">
         <v>3.3</v>
       </c>
       <c r="C247">
-        <v>299.376</v>
+        <v>182.688</v>
       </c>
       <c r="D247">
-        <v>267.3</v>
+        <v>112.2</v>
       </c>
       <c r="E247">
-        <v>32.076</v>
+        <v>67.1142</v>
       </c>
       <c r="F247">
-        <v>10.7</v>
+        <v>36.7</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>Kingdom Women</v>
+        <v>Zodiac Solmaris</v>
       </c>
       <c r="B248">
-        <v>1.2</v>
+        <v>2.7</v>
       </c>
       <c r="C248">
-        <v>110.64</v>
+        <v>201.069</v>
       </c>
       <c r="D248">
-        <v>79.2</v>
+        <v>124.2</v>
       </c>
       <c r="E248">
-        <v>31.44</v>
+        <v>66.8155</v>
       </c>
       <c r="F248">
-        <v>28.4</v>
+        <v>33.2</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>ODYSSEY MANDARIN SKY ELIXIR</v>
+        <v>Musk Al Lail</v>
       </c>
       <c r="B249">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="C249">
-        <v>154.92</v>
+        <v>163.12</v>
       </c>
       <c r="D249">
-        <v>123.75</v>
+        <v>90</v>
       </c>
       <c r="E249">
-        <v>31.17</v>
+        <v>64.964</v>
       </c>
       <c r="F249">
-        <v>20.1</v>
+        <v>39.8</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>Search Assaf</v>
+        <v>Gissah One And Only</v>
       </c>
       <c r="B250">
-        <v>1</v>
+        <v>0.7</v>
       </c>
       <c r="C250">
-        <v>131.21</v>
+        <v>285.838</v>
       </c>
       <c r="D250">
-        <v>100.2</v>
+        <v>216.3</v>
       </c>
       <c r="E250">
-        <v>31.01</v>
+        <v>64.2593</v>
       </c>
       <c r="F250">
-        <v>23.6</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>Kayaan Classic</v>
+        <v>Notes Jazz</v>
       </c>
       <c r="B251">
-        <v>1</v>
+        <v>2.2</v>
       </c>
       <c r="C251">
-        <v>92.2</v>
+        <v>202.08100000000002</v>
       </c>
       <c r="D251">
-        <v>62</v>
+        <v>134.2</v>
       </c>
       <c r="E251">
-        <v>30.2</v>
+        <v>63.8472</v>
       </c>
       <c r="F251">
-        <v>32.8</v>
+        <v>31.6</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>Angham Lattafa</v>
+        <v>Extradose Femme</v>
       </c>
       <c r="B252">
-        <v>1.1</v>
+        <v>2.125</v>
       </c>
       <c r="C252">
-        <v>97.5178</v>
+        <v>279.1538</v>
       </c>
       <c r="D252">
-        <v>67.782</v>
+        <v>207.4425</v>
       </c>
       <c r="E252">
-        <v>29.7358</v>
+        <v>63.4754</v>
       </c>
       <c r="F252">
-        <v>30.5</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>9PM Rebel Afnan</v>
+        <v>Aromatix Sun Kissed</v>
       </c>
       <c r="B253">
-        <v>1.2</v>
+        <v>2.1</v>
       </c>
       <c r="C253">
-        <v>146.0993</v>
+        <v>332.8694</v>
       </c>
       <c r="D253">
-        <v>116.4</v>
+        <v>262.5</v>
       </c>
       <c r="E253">
-        <v>29.6993</v>
+        <v>61.5944</v>
       </c>
       <c r="F253">
-        <v>20.3</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>Aromatix Royal Taboo</v>
+        <v>Queen rose laverne</v>
       </c>
       <c r="B254">
-        <v>0.7</v>
+        <v>1</v>
       </c>
       <c r="C254">
-        <v>109.2199</v>
+        <v>162.45</v>
       </c>
       <c r="D254">
-        <v>79.8</v>
+        <v>93</v>
       </c>
       <c r="E254">
-        <v>29.4199</v>
+        <v>61.3275</v>
       </c>
       <c r="F254">
-        <v>26.9</v>
+        <v>37.8</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>Vanilla Seduction</v>
+        <v>Hawas London</v>
       </c>
       <c r="B255">
-        <v>0.7</v>
+        <v>1.9</v>
       </c>
       <c r="C255">
-        <v>88.123</v>
+        <v>241.881</v>
       </c>
       <c r="D255">
-        <v>58.8</v>
+        <v>171</v>
       </c>
       <c r="E255">
-        <v>29.323</v>
+        <v>60.5439</v>
       </c>
       <c r="F255">
-        <v>33.3</v>
+        <v>25</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>Khamrah Lattafa</v>
+        <v>Musk Amiri Ahmed Al Maghribi</v>
       </c>
       <c r="B256">
-        <v>2</v>
+        <v>2.3</v>
       </c>
       <c r="C256">
-        <v>177.3</v>
+        <v>234.899</v>
       </c>
       <c r="D256">
-        <v>148</v>
+        <v>163.3</v>
       </c>
       <c r="E256">
-        <v>29.3</v>
+        <v>59.8541</v>
       </c>
       <c r="F256">
-        <v>16.5</v>
+        <v>25.5</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>Heavenly Lychee Gulf Orchid</v>
+        <v>Aromatix X Xandal</v>
       </c>
       <c r="B257">
         <v>1.3</v>
       </c>
       <c r="C257">
-        <v>109.486</v>
+        <v>215.202</v>
       </c>
       <c r="D257">
-        <v>80.6</v>
+        <v>151.8698</v>
       </c>
       <c r="E257">
-        <v>28.886</v>
+        <v>59.358</v>
       </c>
       <c r="F257">
-        <v>26.4</v>
+        <v>27.6</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>Punto Monte</v>
+        <v>Freeze Riffs</v>
       </c>
       <c r="B258">
-        <v>1</v>
+        <v>1.5</v>
       </c>
       <c r="C258">
-        <v>106.38</v>
+        <v>225.015</v>
       </c>
       <c r="D258">
-        <v>77.7</v>
+        <v>162</v>
       </c>
       <c r="E258">
-        <v>28.68</v>
+        <v>58.8595</v>
       </c>
       <c r="F258">
-        <v>27</v>
+        <v>26.2</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>Provence Dor</v>
+        <v>Karus Blu Spice</v>
       </c>
       <c r="B259">
-        <v>0.6</v>
+        <v>3.1</v>
       </c>
       <c r="C259">
-        <v>63.828</v>
+        <v>293.245</v>
       </c>
       <c r="D259">
-        <v>35.19</v>
+        <v>226.3</v>
       </c>
       <c r="E259">
-        <v>28.638</v>
+        <v>58.5106</v>
       </c>
       <c r="F259">
-        <v>44.9</v>
+        <v>20</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>Gissah Capri 200ml</v>
+        <v>Swiss Arabian Musk 74 Poudree</v>
       </c>
       <c r="B260">
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="C260">
-        <v>80.852</v>
+        <v>242.86</v>
       </c>
       <c r="D260">
-        <v>52.6</v>
+        <v>180</v>
       </c>
       <c r="E260">
-        <v>28.252</v>
+        <v>58.375</v>
       </c>
       <c r="F260">
-        <v>34.9</v>
+        <v>24</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>Frankel Storm 100ml</v>
+        <v>Swiss Arabian Patchouli 01</v>
       </c>
       <c r="B261">
-        <v>1.4</v>
+        <v>1</v>
       </c>
       <c r="C261">
-        <v>116.396</v>
+        <v>242.86</v>
       </c>
       <c r="D261">
-        <v>88.2</v>
+        <v>180</v>
       </c>
       <c r="E261">
-        <v>28.196</v>
+        <v>58.375</v>
       </c>
       <c r="F261">
-        <v>24.2</v>
+        <v>24</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>Khair Fusion</v>
+        <v>Raad Matin Martin</v>
       </c>
       <c r="B262">
-        <v>1.3</v>
+        <v>1.6</v>
       </c>
       <c r="C262">
-        <v>85.28</v>
+        <v>306.672</v>
       </c>
       <c r="D262">
-        <v>57.2</v>
+        <v>242.88</v>
       </c>
       <c r="E262">
-        <v>28.08</v>
+        <v>58.1285</v>
       </c>
       <c r="F262">
-        <v>32.9</v>
+        <v>19</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>Risk Comete Assaf</v>
+        <v>Spanish Tobacco Ibrahim Al Qurashi</v>
       </c>
       <c r="B263">
-        <v>0.67</v>
+        <v>1.3</v>
       </c>
       <c r="C263">
-        <v>120.4258</v>
+        <v>165.958</v>
       </c>
       <c r="D263">
-        <v>92.929</v>
+        <v>100.1</v>
       </c>
       <c r="E263">
-        <v>27.4968</v>
+        <v>57.5601</v>
       </c>
       <c r="F263">
-        <v>22.8</v>
+        <v>34.7</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>Dulzura Paris Corner</v>
+        <v>Vintage Tobacco</v>
       </c>
       <c r="B264">
-        <v>0.8</v>
+        <v>1.1</v>
       </c>
       <c r="C264">
-        <v>74.472</v>
+        <v>190.542</v>
       </c>
       <c r="D264">
-        <v>47.2</v>
+        <v>129.8</v>
       </c>
       <c r="E264">
-        <v>27.272</v>
+        <v>57.2231</v>
       </c>
       <c r="F264">
-        <v>36.6</v>
+        <v>30</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>ODYSSEY SPRAY MANDARIN SKY ELIXIR</v>
+        <v>Atralia Absolute Chill</v>
       </c>
       <c r="B265">
-        <v>3</v>
+        <v>1.8</v>
       </c>
       <c r="C265">
-        <v>26.61</v>
+        <v>170.157</v>
       </c>
       <c r="D265">
-        <v>0</v>
+        <v>109.08000000000001</v>
       </c>
       <c r="E265">
-        <v>26.61</v>
+        <v>57.0289</v>
       </c>
       <c r="F265">
-        <v>100</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>Abaq Pomegranate Musk 75ML</v>
+        <v>Reef Arab Tuwaiq</v>
       </c>
       <c r="B266">
-        <v>0.8</v>
+        <v>2.5</v>
       </c>
       <c r="C266">
-        <v>72.3404</v>
+        <v>357.15</v>
       </c>
       <c r="D266">
-        <v>46</v>
+        <v>295</v>
       </c>
       <c r="E266">
-        <v>26.3404</v>
+        <v>55.5543</v>
       </c>
       <c r="F266">
-        <v>36.4</v>
+        <v>15.6</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>9AM Dive Perfume Spray 250ml</v>
+        <v>Milky Way Maison Asrar</v>
       </c>
       <c r="B267">
-        <v>6</v>
+        <v>1.4000000000000001</v>
       </c>
       <c r="C267">
-        <v>117.021</v>
+        <v>168.848</v>
       </c>
       <c r="D267">
-        <v>91.2</v>
+        <v>109.19999999999999</v>
       </c>
       <c r="E267">
-        <v>25.821</v>
+        <v>55.3558</v>
       </c>
       <c r="F267">
-        <v>22.1</v>
+        <v>32.8</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>Azm Paris Corner</v>
+        <v>Osma Amber S</v>
       </c>
       <c r="B268">
-        <v>0.6</v>
+        <v>1.263</v>
       </c>
       <c r="C268">
-        <v>57.444</v>
+        <v>163.07420000000002</v>
       </c>
       <c r="D268">
-        <v>31.8</v>
+        <v>100.86319999999999</v>
       </c>
       <c r="E268">
-        <v>25.644</v>
+        <v>54.619</v>
       </c>
       <c r="F268">
-        <v>44.6</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>Khair Peach Delulu</v>
+        <v>Osma Verda</v>
       </c>
       <c r="B269">
-        <v>0.9</v>
+        <v>1.263</v>
       </c>
       <c r="C269">
-        <v>60.003</v>
+        <v>163.07420000000002</v>
       </c>
       <c r="D269">
-        <v>35.1</v>
+        <v>100.86319999999999</v>
       </c>
       <c r="E269">
-        <v>24.903</v>
+        <v>54.619</v>
       </c>
       <c r="F269">
-        <v>41.5</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>Desert Rose Khadlaj</v>
+        <v>Aromatix Teas Me</v>
       </c>
       <c r="B270">
-        <v>1.1</v>
+        <v>1.7000000000000002</v>
       </c>
       <c r="C270">
-        <v>91.663</v>
+        <v>272.5155</v>
       </c>
       <c r="D270">
-        <v>66.792</v>
+        <v>208.4943</v>
       </c>
       <c r="E270">
-        <v>24.871</v>
+        <v>53.515100000000004</v>
       </c>
       <c r="F270">
-        <v>27.1</v>
+        <v>19.6</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>Eclaire Banoffi</v>
+        <v>Dkhoon amber</v>
       </c>
       <c r="B271">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="C271">
-        <v>94.86</v>
+        <v>167.67999999999998</v>
       </c>
       <c r="D271">
-        <v>70</v>
+        <v>110.5</v>
       </c>
       <c r="E271">
-        <v>24.86</v>
+        <v>53.2559</v>
       </c>
       <c r="F271">
-        <v>26.2</v>
+        <v>31.8</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>Ramad Oriental</v>
+        <v>Body musk 1 tola + spray 30 ml</v>
       </c>
       <c r="B272">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="C272">
-        <v>72.695</v>
+        <v>203.58</v>
       </c>
       <c r="D272">
-        <v>48.075</v>
+        <v>147</v>
       </c>
       <c r="E272">
-        <v>24.62</v>
+        <v>52.8204</v>
       </c>
       <c r="F272">
-        <v>33.9</v>
+        <v>25.9</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>Tiramisu Coco</v>
+        <v>ODYSSEY MANDARIN SKY ELIXIR</v>
       </c>
       <c r="B273">
-        <v>1</v>
+        <v>2.9</v>
       </c>
       <c r="C273">
-        <v>95.74</v>
+        <v>302.438</v>
       </c>
       <c r="D273">
-        <v>71.2</v>
+        <v>239.25</v>
       </c>
       <c r="E273">
-        <v>24.54</v>
+        <v>52.7177</v>
       </c>
       <c r="F273">
-        <v>25.6</v>
+        <v>17.4</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>Extradose Femme</v>
+        <v>Champion Black 150ml</v>
       </c>
       <c r="B274">
-        <v>0.75</v>
+        <v>1.397</v>
       </c>
       <c r="C274">
-        <v>97.695</v>
+        <v>216.5591</v>
       </c>
       <c r="D274">
-        <v>73.215</v>
+        <v>153.67000000000002</v>
       </c>
       <c r="E274">
-        <v>24.48</v>
+        <v>52.389399999999995</v>
       </c>
       <c r="F274">
-        <v>25.1</v>
+        <v>24.2</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>Blueberry Musk 75ml Ibrahim Al Qurashi</v>
+        <v>Champion Red 150ml</v>
       </c>
       <c r="B275">
-        <v>1.13</v>
+        <v>1.397</v>
       </c>
       <c r="C275">
-        <v>102.6831</v>
+        <v>216.5591</v>
       </c>
       <c r="D275">
-        <v>78.535</v>
+        <v>153.67000000000002</v>
       </c>
       <c r="E275">
-        <v>24.1481</v>
+        <v>52.389399999999995</v>
       </c>
       <c r="F275">
-        <v>23.5</v>
+        <v>24.2</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>Venti Carisma</v>
+        <v>Mayar Cherry Intense Lattafa</v>
       </c>
       <c r="B276">
-        <v>1.1</v>
+        <v>2.8</v>
       </c>
       <c r="C276">
-        <v>62.414</v>
+        <v>231.02299999999997</v>
       </c>
       <c r="D276">
-        <v>38.5</v>
+        <v>169.988</v>
       </c>
       <c r="E276">
-        <v>23.914</v>
+        <v>52.333299999999994</v>
       </c>
       <c r="F276">
-        <v>38.3</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>Sweet Cherry Kiss</v>
+        <v>Gissah Oraneo</v>
       </c>
       <c r="B277">
-        <v>1.1</v>
+        <v>1</v>
       </c>
       <c r="C277">
-        <v>97.515</v>
+        <v>355.72</v>
       </c>
       <c r="D277">
-        <v>73.612</v>
+        <v>297</v>
       </c>
       <c r="E277">
-        <v>23.903</v>
+        <v>52.1507</v>
       </c>
       <c r="F277">
-        <v>24.5</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>Asad Elixir</v>
+        <v>Gissah Yelloneo</v>
       </c>
       <c r="B278">
-        <v>1.3</v>
+        <v>1</v>
       </c>
       <c r="C278">
-        <v>103.974</v>
+        <v>355.72</v>
       </c>
       <c r="D278">
-        <v>80.106</v>
+        <v>297</v>
       </c>
       <c r="E278">
-        <v>23.868</v>
+        <v>52.1507</v>
       </c>
       <c r="F278">
-        <v>23</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>Jameela Matin Martin</v>
+        <v>Osma Rosa</v>
       </c>
       <c r="B279">
-        <v>0.7</v>
+        <v>1.263</v>
       </c>
       <c r="C279">
-        <v>91.014</v>
+        <v>163.07420000000002</v>
       </c>
       <c r="D279">
-        <v>67.2</v>
+        <v>103.566</v>
       </c>
       <c r="E279">
-        <v>23.814</v>
+        <v>51.9161</v>
       </c>
       <c r="F279">
-        <v>26.2</v>
+        <v>31.8</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>Reef 33 100ml</v>
+        <v>Check Mate King Black</v>
       </c>
       <c r="B280">
-        <v>0.5</v>
+        <v>2.4</v>
       </c>
       <c r="C280">
-        <v>74.665</v>
+        <v>336.46799999999996</v>
       </c>
       <c r="D280">
-        <v>51.075</v>
+        <v>273.024</v>
       </c>
       <c r="E280">
-        <v>23.59</v>
+        <v>51.8855</v>
       </c>
       <c r="F280">
-        <v>31.6</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>Miss Laverne Bloom</v>
+        <v>Kingdom Women</v>
       </c>
       <c r="B281">
-        <v>0.5</v>
+        <v>2.25</v>
       </c>
       <c r="C281">
-        <v>62.055</v>
+        <v>207.39749999999998</v>
       </c>
       <c r="D281">
-        <v>38.5</v>
+        <v>148.5</v>
       </c>
       <c r="E281">
-        <v>23.555</v>
+        <v>51.5786</v>
       </c>
       <c r="F281">
-        <v>38</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>Minya Caramel Dulce</v>
+        <v>Grecia Rosa French Avenue</v>
       </c>
       <c r="B282">
-        <v>1</v>
+        <v>1.8</v>
       </c>
       <c r="C282">
-        <v>69.15</v>
+        <v>247.234</v>
       </c>
       <c r="D282">
-        <v>46</v>
+        <v>185.4</v>
       </c>
       <c r="E282">
-        <v>23.15</v>
+        <v>51.5445</v>
       </c>
       <c r="F282">
-        <v>33.5</v>
+        <v>20.8</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>Gulf Orchid Sweet Giftset</v>
+        <v>Club de nuit intense edt</v>
       </c>
       <c r="B283">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C283">
-        <v>141.84</v>
+        <v>242.886</v>
       </c>
       <c r="D283">
-        <v>119</v>
+        <v>182</v>
       </c>
       <c r="E283">
-        <v>22.84</v>
+        <v>51.422</v>
       </c>
       <c r="F283">
-        <v>16.1</v>
+        <v>21.2</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>Nectare Extradose</v>
+        <v>Coeur Blossom</v>
       </c>
       <c r="B284">
-        <v>0.56</v>
+        <v>2.2</v>
       </c>
       <c r="C284">
-        <v>71.484</v>
+        <v>153.23</v>
       </c>
       <c r="D284">
-        <v>48.72</v>
+        <v>99</v>
       </c>
       <c r="E284">
-        <v>22.764</v>
+        <v>51.4002</v>
       </c>
       <c r="F284">
-        <v>31.8</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>Karus Blu Spice</v>
+        <v>Oscar Zimaya</v>
       </c>
       <c r="B285">
-        <v>1</v>
+        <v>2.2</v>
       </c>
       <c r="C285">
-        <v>95.74</v>
+        <v>175.673</v>
       </c>
       <c r="D285">
-        <v>73</v>
+        <v>121.11</v>
       </c>
       <c r="E285">
-        <v>22.74</v>
+        <v>51.0616</v>
       </c>
       <c r="F285">
-        <v>23.8</v>
+        <v>29.1</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>Silk Musk Wardi</v>
+        <v>Cashmere Sunshine Musk</v>
       </c>
       <c r="B286">
-        <v>0.6</v>
+        <v>2.5</v>
       </c>
       <c r="C286">
-        <v>46.806</v>
+        <v>251.11</v>
       </c>
       <c r="D286">
-        <v>24.3</v>
+        <v>192.5</v>
       </c>
       <c r="E286">
-        <v>22.506</v>
+        <v>50.9537</v>
       </c>
       <c r="F286">
-        <v>48.1</v>
+        <v>20.3</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>French 20ml</v>
+        <v>Bidun esam hair mist</v>
       </c>
       <c r="B287">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C287">
-        <v>57.14</v>
+        <v>148.95</v>
       </c>
       <c r="D287">
-        <v>34.66</v>
+        <v>90.6</v>
       </c>
       <c r="E287">
-        <v>22.48</v>
+        <v>50.9025</v>
       </c>
       <c r="F287">
-        <v>39.3</v>
+        <v>34.2</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>I Was Here Laverne</v>
+        <v>Black Carbon Diamond</v>
       </c>
       <c r="B288">
-        <v>0.6</v>
+        <v>1.603</v>
       </c>
       <c r="C288">
-        <v>98.934</v>
+        <v>204.4225</v>
       </c>
       <c r="D288">
-        <v>76.8</v>
+        <v>149.43169999999998</v>
       </c>
       <c r="E288">
-        <v>22.134</v>
+        <v>50.8986</v>
       </c>
       <c r="F288">
-        <v>22.4</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>Musk Garden Laverne</v>
+        <v>Atheeri Lattafa</v>
       </c>
       <c r="B289">
-        <v>0.5</v>
+        <v>2.5</v>
       </c>
       <c r="C289">
-        <v>65.605</v>
+        <v>271.13</v>
       </c>
       <c r="D289">
-        <v>43.5</v>
+        <v>210</v>
       </c>
       <c r="E289">
-        <v>22.105</v>
+        <v>50.839600000000004</v>
       </c>
       <c r="F289">
-        <v>33.7</v>
+        <v>18.8</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>Tahara Vanilla Gulf Orchid</v>
+        <v>Al Haramain Future Dubai</v>
       </c>
       <c r="B290">
-        <v>1</v>
+        <v>1.1</v>
       </c>
       <c r="C290">
-        <v>70.92</v>
+        <v>236.63039999999998</v>
       </c>
       <c r="D290">
-        <v>49.07</v>
+        <v>181.5</v>
       </c>
       <c r="E290">
-        <v>21.85</v>
+        <v>50.056</v>
       </c>
       <c r="F290">
-        <v>30.8</v>
+        <v>21.2</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>Lady Reef</v>
+        <v>Al Fareed</v>
       </c>
       <c r="B291">
-        <v>0.4</v>
+        <v>0.7</v>
       </c>
       <c r="C291">
-        <v>65.956</v>
+        <v>382.501</v>
       </c>
       <c r="D291">
-        <v>44.8</v>
+        <v>325.5</v>
       </c>
       <c r="E291">
-        <v>21.156</v>
+        <v>49.9371</v>
       </c>
       <c r="F291">
-        <v>32.1</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>Aromatix Sun Kissed</v>
+        <v>Gissah Imperial Valley</v>
       </c>
       <c r="B292">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="C292">
-        <v>83.3334</v>
+        <v>244.269</v>
       </c>
       <c r="D292">
-        <v>62.5</v>
+        <v>185.4</v>
       </c>
       <c r="E292">
-        <v>20.8334</v>
+        <v>49.8651</v>
       </c>
       <c r="F292">
-        <v>25</v>
+        <v>20.4</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>Lady Rose Laverne</v>
+        <v>Assaf Flower Powder Bloom</v>
       </c>
       <c r="B293">
-        <v>0.8</v>
+        <v>3</v>
       </c>
       <c r="C293">
-        <v>114.424</v>
+        <v>117.87</v>
       </c>
       <c r="D293">
-        <v>93.6</v>
+        <v>66</v>
       </c>
       <c r="E293">
-        <v>20.824</v>
+        <v>49.6932</v>
       </c>
       <c r="F293">
-        <v>18.2</v>
+        <v>42.2</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>Hersh Rouge</v>
+        <v>Brazillian Tobacco 100ml</v>
       </c>
       <c r="B294">
-        <v>0.4</v>
+        <v>2.4</v>
       </c>
       <c r="C294">
-        <v>79.904</v>
+        <v>275.63300000000004</v>
       </c>
       <c r="D294">
-        <v>59.2</v>
+        <v>220.79999999999998</v>
       </c>
       <c r="E294">
-        <v>20.704</v>
+        <v>49.3402</v>
       </c>
       <c r="F294">
-        <v>25.9</v>
+        <v>17.9</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>Elysia Elegance</v>
+        <v>Detour noir</v>
       </c>
       <c r="B295">
-        <v>1.1</v>
+        <v>1.8</v>
       </c>
       <c r="C295">
-        <v>71.192</v>
+        <v>159.57</v>
       </c>
       <c r="D295">
-        <v>50.6</v>
+        <v>102.6</v>
       </c>
       <c r="E295">
-        <v>20.592</v>
+        <v>48.9915</v>
       </c>
       <c r="F295">
-        <v>28.9</v>
+        <v>30.7</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>9PM Elixir Afnan</v>
+        <v>Angham Second Song</v>
       </c>
       <c r="B296">
-        <v>0.9</v>
+        <v>1.65</v>
       </c>
       <c r="C296">
-        <v>107.8724</v>
+        <v>166.3109</v>
       </c>
       <c r="D296">
-        <v>87.3</v>
+        <v>113.53280000000001</v>
       </c>
       <c r="E296">
-        <v>20.5724</v>
+        <v>48.1971</v>
       </c>
       <c r="F296">
-        <v>19.1</v>
+        <v>29</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>Western Shisha</v>
+        <v>Dominican Tobacco Ibrahim Al Qurashi</v>
       </c>
       <c r="B297">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="C297">
-        <v>120.57</v>
+        <v>156.345</v>
       </c>
       <c r="D297">
-        <v>100</v>
+        <v>105.3</v>
       </c>
       <c r="E297">
-        <v>20.57</v>
+        <v>47.777499999999996</v>
       </c>
       <c r="F297">
-        <v>17.1</v>
+        <v>30.6</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>Khair Confection</v>
+        <v>Dkhoon Queen</v>
       </c>
       <c r="B298">
-        <v>1</v>
+        <v>1.9</v>
       </c>
       <c r="C298">
-        <v>60.28</v>
+        <v>248.207</v>
       </c>
       <c r="D298">
-        <v>40</v>
+        <v>193.42000000000002</v>
       </c>
       <c r="E298">
-        <v>20.28</v>
+        <v>47.7208</v>
       </c>
       <c r="F298">
-        <v>33.6</v>
+        <v>19.2</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>Dream Catcher</v>
+        <v>Punto Alexandria</v>
       </c>
       <c r="B299">
-        <v>1</v>
+        <v>1.4</v>
       </c>
       <c r="C299">
-        <v>53.19</v>
+        <v>151.144</v>
       </c>
       <c r="D299">
-        <v>33</v>
+        <v>97.35600000000001</v>
       </c>
       <c r="E299">
-        <v>20.19</v>
+        <v>47.642300000000006</v>
       </c>
       <c r="F299">
-        <v>38</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>Shiny dkhoon</v>
+        <v>Khamrah Lattafa</v>
       </c>
       <c r="B300">
-        <v>0.4</v>
+        <v>4.1</v>
       </c>
       <c r="C300">
-        <v>52.484</v>
+        <v>363.318</v>
       </c>
       <c r="D300">
-        <v>32.86</v>
+        <v>303.4</v>
       </c>
       <c r="E300">
-        <v>19.624</v>
+        <v>47.6177</v>
       </c>
       <c r="F300">
-        <v>37.4</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>Blanc Nomad Reef</v>
+        <v>Gissah Titania 90ml</v>
       </c>
       <c r="B301">
-        <v>0.27</v>
+        <v>1</v>
       </c>
       <c r="C301">
-        <v>46.9152</v>
+        <v>192.86</v>
       </c>
       <c r="D301">
-        <v>27.405</v>
+        <v>142.86</v>
       </c>
       <c r="E301">
-        <v>19.5102</v>
+        <v>46.4383</v>
       </c>
       <c r="F301">
-        <v>41.6</v>
+        <v>24.1</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>Marj hair mist</v>
+        <v>Royal Blend French Avenue</v>
       </c>
       <c r="B302">
-        <v>1</v>
+        <v>2.1999999999999997</v>
       </c>
       <c r="C302">
-        <v>49.65</v>
+        <v>218.61</v>
       </c>
       <c r="D302">
-        <v>30.2</v>
+        <v>167.20000000000002</v>
       </c>
       <c r="E302">
-        <v>19.45</v>
+        <v>46.4</v>
       </c>
       <c r="F302">
-        <v>39.2</v>
+        <v>21.2</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>Al Sheikha Hind Hair Mist</v>
+        <v>Zenith Noire</v>
       </c>
       <c r="B303">
-        <v>1</v>
+        <v>1.5</v>
       </c>
       <c r="C303">
-        <v>49.6454</v>
+        <v>194.655</v>
       </c>
       <c r="D303">
-        <v>30.2</v>
+        <v>144.75</v>
       </c>
       <c r="E303">
-        <v>19.4454</v>
+        <v>46.3102</v>
       </c>
       <c r="F303">
-        <v>39.2</v>
+        <v>23.8</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>Majesty Maison asrar</v>
+        <v>Tonka Cola Mancera 120ml</v>
       </c>
       <c r="B304">
-        <v>0.5</v>
+        <v>0.747</v>
       </c>
       <c r="C304">
-        <v>67.375</v>
+        <v>216.9414</v>
       </c>
       <c r="D304">
-        <v>48</v>
+        <v>161.352</v>
       </c>
       <c r="E304">
-        <v>19.375</v>
+        <v>46.2996</v>
       </c>
       <c r="F304">
-        <v>28.8</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>Kayaan Midnight</v>
+        <v>Oud Pour Klassik</v>
       </c>
       <c r="B305">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="C305">
-        <v>53.785</v>
+        <v>141.84</v>
       </c>
       <c r="D305">
-        <v>35</v>
+        <v>88.6</v>
       </c>
       <c r="E305">
-        <v>18.785</v>
+        <v>46.148</v>
       </c>
       <c r="F305">
-        <v>34.9</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>Cashmere Sunshine Musk</v>
+        <v>Veneno Bianco French Avenue</v>
       </c>
       <c r="B306">
-        <v>1</v>
+        <v>1.6</v>
       </c>
       <c r="C306">
-        <v>95.74</v>
+        <v>219.78400000000002</v>
       </c>
       <c r="D306">
-        <v>77</v>
+        <v>164.8</v>
       </c>
       <c r="E306">
-        <v>18.74</v>
+        <v>45.736599999999996</v>
       </c>
       <c r="F306">
-        <v>19.6</v>
+        <v>20.8</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>Aura Kiss Of Rose Khadlaj</v>
+        <v>Cant Forget Me</v>
       </c>
       <c r="B307">
-        <v>1</v>
+        <v>1.9</v>
       </c>
       <c r="C307">
-        <v>56.74</v>
+        <v>266.271</v>
       </c>
       <c r="D307">
-        <v>39</v>
+        <v>209</v>
       </c>
       <c r="E307">
-        <v>17.74</v>
+        <v>45.7143</v>
       </c>
       <c r="F307">
-        <v>31.3</v>
+        <v>17.2</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>Dkhoon Queen</v>
+        <v>Essence De Blanc French Avenue</v>
       </c>
       <c r="B308">
-        <v>0.6</v>
+        <v>2</v>
       </c>
       <c r="C308">
-        <v>78.726</v>
+        <v>185.132</v>
       </c>
       <c r="D308">
-        <v>61.08</v>
+        <v>132</v>
       </c>
       <c r="E308">
-        <v>17.646</v>
+        <v>45.5647</v>
       </c>
       <c r="F308">
-        <v>22.4</v>
+        <v>24.6</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>Silk Musk</v>
+        <v>Exotic Oud</v>
       </c>
       <c r="B309">
-        <v>0.5</v>
+        <v>1.4</v>
       </c>
       <c r="C309">
-        <v>39.005</v>
+        <v>149.8</v>
       </c>
       <c r="D309">
-        <v>21.5</v>
+        <v>98</v>
       </c>
       <c r="E309">
-        <v>17.505</v>
+        <v>45.008300000000006</v>
       </c>
       <c r="F309">
-        <v>44.9</v>
+        <v>30</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>Drift Riffs</v>
+        <v>Shield Iven</v>
       </c>
       <c r="B310">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="C310">
-        <v>51.064</v>
+        <v>108.074</v>
       </c>
       <c r="D310">
-        <v>34</v>
+        <v>58.9808</v>
       </c>
       <c r="E310">
-        <v>17.064</v>
+        <v>44.3765</v>
       </c>
       <c r="F310">
-        <v>33.4</v>
+        <v>41.1</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>Rose Noir Body Gel</v>
+        <v>Yara Candy Lattafa</v>
       </c>
       <c r="B311">
-        <v>1</v>
+        <v>3.3</v>
       </c>
       <c r="C311">
-        <v>53.19</v>
+        <v>246.281</v>
       </c>
       <c r="D311">
-        <v>36.25</v>
+        <v>191.9929</v>
       </c>
       <c r="E311">
-        <v>16.94</v>
+        <v>44.339</v>
       </c>
       <c r="F311">
-        <v>31.8</v>
+        <v>18</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>Ana Abiyedh Lattafa</v>
+        <v>Gissah Hudson II</v>
       </c>
       <c r="B312">
-        <v>3</v>
+        <v>0.55</v>
       </c>
       <c r="C312">
-        <v>148.9362</v>
+        <v>194.062</v>
       </c>
       <c r="D312">
-        <v>132</v>
+        <v>140.25</v>
       </c>
       <c r="E312">
-        <v>16.9362</v>
+        <v>44.1089</v>
       </c>
       <c r="F312">
-        <v>11.4</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>Noir DArabie</v>
+        <v>Rouh Al Sandal oil 3ml</v>
       </c>
       <c r="B313">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C313">
-        <v>53.19</v>
+        <v>96.21</v>
       </c>
       <c r="D313">
-        <v>36.5</v>
+        <v>49.5</v>
       </c>
       <c r="E313">
-        <v>16.69</v>
+        <v>43.927</v>
       </c>
       <c r="F313">
-        <v>31.4</v>
+        <v>45.7</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>Marmara French Avenue</v>
+        <v>French Tobacco 100ml</v>
       </c>
       <c r="B314">
-        <v>0.4</v>
+        <v>1.6</v>
       </c>
       <c r="C314">
-        <v>56.736</v>
+        <v>197.53199999999998</v>
       </c>
       <c r="D314">
-        <v>40.14</v>
+        <v>147.2</v>
       </c>
       <c r="E314">
-        <v>16.596</v>
+        <v>42.0772</v>
       </c>
       <c r="F314">
-        <v>29.3</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>Oud and Roses Gel</v>
+        <v>Laathani Ahmed Al Maghribi</v>
       </c>
       <c r="B315">
-        <v>1</v>
+        <v>1.13</v>
       </c>
       <c r="C315">
-        <v>42.55</v>
+        <v>250.9335</v>
       </c>
       <c r="D315">
-        <v>26.16</v>
+        <v>203.4</v>
       </c>
       <c r="E315">
-        <v>16.39</v>
+        <v>41.969</v>
       </c>
       <c r="F315">
-        <v>38.5</v>
+        <v>16.7</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>Supreme Body Gel</v>
+        <v>Queen Of Roses</v>
       </c>
       <c r="B316">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="C316">
-        <v>42.55</v>
+        <v>157.859</v>
       </c>
       <c r="D316">
-        <v>26.16</v>
+        <v>113.1</v>
       </c>
       <c r="E316">
-        <v>16.39</v>
+        <v>41.8437</v>
       </c>
       <c r="F316">
-        <v>38.5</v>
+        <v>26.5</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>Rouh Al Sandal oil 3ml</v>
+        <v>Klikat jassas</v>
       </c>
       <c r="B317">
-        <v>1</v>
+        <v>0.8</v>
       </c>
       <c r="C317">
-        <v>31.91</v>
+        <v>122.354</v>
       </c>
       <c r="D317">
-        <v>16.5</v>
+        <v>77.6</v>
       </c>
       <c r="E317">
-        <v>15.41</v>
+        <v>41.7564</v>
       </c>
       <c r="F317">
-        <v>48.3</v>
+        <v>34.1</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>Brazillian 20ml</v>
+        <v>Miss Flora 100ml</v>
       </c>
       <c r="B318">
-        <v>2</v>
+        <v>3.3000000000000003</v>
       </c>
       <c r="C318">
-        <v>50</v>
+        <v>238.988</v>
       </c>
       <c r="D318">
-        <v>34.66</v>
+        <v>186.45000000000002</v>
       </c>
       <c r="E318">
-        <v>15.34</v>
+        <v>40.8251</v>
       </c>
       <c r="F318">
-        <v>30.7</v>
+        <v>17.1</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>Powder Musk 75ml Ibrahim Al Qurashi</v>
+        <v>Reef 33 100ml</v>
       </c>
       <c r="B319">
-        <v>0.53</v>
+        <v>1</v>
       </c>
       <c r="C319">
-        <v>47.9279</v>
+        <v>147.88</v>
       </c>
       <c r="D319">
-        <v>32.595</v>
+        <v>102.15</v>
       </c>
       <c r="E319">
-        <v>15.3329</v>
+        <v>40.6446</v>
       </c>
       <c r="F319">
-        <v>32</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>Gissah Mavro</v>
+        <v>Asad Elixir</v>
       </c>
       <c r="B320">
-        <v>0.1</v>
+        <v>3.3</v>
       </c>
       <c r="C320">
-        <v>40.426</v>
+        <v>253.974</v>
       </c>
       <c r="D320">
-        <v>25.5</v>
+        <v>205.446</v>
       </c>
       <c r="E320">
-        <v>14.926</v>
+        <v>40.559200000000004</v>
       </c>
       <c r="F320">
-        <v>36.9</v>
+        <v>16</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>Rose De Mai</v>
+        <v>Ramad Oriental</v>
       </c>
       <c r="B321">
-        <v>0.5</v>
+        <v>0.9</v>
       </c>
       <c r="C321">
-        <v>88.65</v>
+        <v>131.267</v>
       </c>
       <c r="D321">
-        <v>73.75</v>
+        <v>86.8363</v>
       </c>
       <c r="E321">
-        <v>14.9</v>
+        <v>39.714299999999994</v>
       </c>
       <c r="F321">
-        <v>16.8</v>
+        <v>30.3</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>Dkhoon Pegasus</v>
+        <v>Arrogate Addict Assaf 200ml</v>
       </c>
       <c r="B322">
-        <v>0.2</v>
+        <v>1.1500000000000001</v>
       </c>
       <c r="C322">
-        <v>29.078</v>
+        <v>210.4064</v>
       </c>
       <c r="D322">
-        <v>14.25</v>
+        <v>166.75</v>
       </c>
       <c r="E322">
-        <v>14.828</v>
+        <v>39.1669</v>
       </c>
       <c r="F322">
-        <v>51</v>
+        <v>18.6</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>Dkhoon Pinkish</v>
+        <v>Elysia Marshmallow</v>
       </c>
       <c r="B323">
-        <v>0.2</v>
+        <v>1.6</v>
       </c>
       <c r="C323">
-        <v>29.078</v>
+        <v>105.676</v>
       </c>
       <c r="D323">
-        <v>14.25</v>
+        <v>64</v>
       </c>
       <c r="E323">
-        <v>14.828</v>
+        <v>39.087</v>
       </c>
       <c r="F323">
-        <v>51</v>
+        <v>37</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>Dkhoon Titan</v>
+        <v>Shuhrah Boisee</v>
       </c>
       <c r="B324">
-        <v>0.2</v>
+        <v>1.111</v>
       </c>
       <c r="C324">
-        <v>29.078</v>
+        <v>106.7449</v>
       </c>
       <c r="D324">
-        <v>14.25</v>
+        <v>66.66</v>
       </c>
       <c r="E324">
-        <v>14.828</v>
+        <v>38.1136</v>
       </c>
       <c r="F324">
-        <v>51</v>
+        <v>35.7</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>Allure Garden</v>
+        <v>Empire Victor Khadlaj</v>
       </c>
       <c r="B325">
-        <v>0.5</v>
+        <v>1.3</v>
       </c>
       <c r="C325">
-        <v>53.1915</v>
+        <v>166.084</v>
       </c>
       <c r="D325">
-        <v>38.5</v>
+        <v>120.9</v>
       </c>
       <c r="E325">
-        <v>14.6915</v>
+        <v>38.0961</v>
       </c>
       <c r="F325">
-        <v>27.6</v>
+        <v>22.9</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>ODYSSEY SPRAY EAU DE MONTAGNE</v>
+        <v>9AM Dive</v>
       </c>
       <c r="B326">
-        <v>6</v>
+        <v>1.4</v>
       </c>
       <c r="C326">
-        <v>53.22</v>
+        <v>177.016</v>
       </c>
       <c r="D326">
-        <v>39</v>
+        <v>135.8</v>
       </c>
       <c r="E326">
-        <v>14.22</v>
+        <v>37.9469</v>
       </c>
       <c r="F326">
-        <v>26.7</v>
+        <v>21.4</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>Gissah Tango 15ML</v>
+        <v>Gissah Hair Serum N02</v>
       </c>
       <c r="B327">
         <v>1</v>
       </c>
       <c r="C327">
-        <v>74.47</v>
+        <v>125</v>
       </c>
       <c r="D327">
-        <v>60.43</v>
+        <v>85</v>
       </c>
       <c r="E327">
-        <v>14.04</v>
+        <v>37.6915</v>
       </c>
       <c r="F327">
-        <v>18.9</v>
+        <v>30.2</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>Nabtieh French Avenue</v>
+        <v>Miss Gris Dance</v>
       </c>
       <c r="B328">
-        <v>0.5</v>
+        <v>1.067</v>
       </c>
       <c r="C328">
-        <v>70.92</v>
+        <v>156.15759999999997</v>
       </c>
       <c r="D328">
-        <v>56.9</v>
+        <v>111.0276</v>
       </c>
       <c r="E328">
-        <v>14.02</v>
+        <v>37.661699999999996</v>
       </c>
       <c r="F328">
-        <v>19.8</v>
+        <v>24.1</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>Milky Way Maison Asrar</v>
+        <v>Nectare Extradose</v>
       </c>
       <c r="B329">
-        <v>0.3</v>
+        <v>1.004</v>
       </c>
       <c r="C329">
-        <v>37.233</v>
+        <v>132.8537</v>
       </c>
       <c r="D329">
-        <v>23.4</v>
+        <v>90.6001</v>
       </c>
       <c r="E329">
-        <v>13.833</v>
+        <v>37.54600000000001</v>
       </c>
       <c r="F329">
-        <v>37.2</v>
+        <v>28.3</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>Osma White F</v>
+        <v>Dkhoon Signature Silver</v>
       </c>
       <c r="B330">
-        <v>0.27</v>
+        <v>1</v>
       </c>
       <c r="C330">
-        <v>35.9046</v>
+        <v>110.72</v>
       </c>
       <c r="D330">
-        <v>22.14</v>
+        <v>71.25</v>
       </c>
       <c r="E330">
-        <v>13.7646</v>
+        <v>37.4253</v>
       </c>
       <c r="F330">
-        <v>38.3</v>
+        <v>33.8</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>Roses Vanilla Mancera 120ml</v>
+        <v>Dream Catcher</v>
       </c>
       <c r="B331">
-        <v>0.42</v>
+        <v>2</v>
       </c>
       <c r="C331">
-        <v>108.822</v>
+        <v>106.77</v>
       </c>
       <c r="D331">
-        <v>95.13</v>
+        <v>66</v>
       </c>
       <c r="E331">
-        <v>13.692</v>
+        <v>37.120999999999995</v>
       </c>
       <c r="F331">
-        <v>12.6</v>
+        <v>34.8</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>Extradose Homme</v>
+        <v>Soprano ice</v>
       </c>
       <c r="B332">
-        <v>0.38</v>
+        <v>1</v>
       </c>
       <c r="C332">
-        <v>50.6654</v>
+        <v>107.15</v>
       </c>
       <c r="D332">
-        <v>37.0956</v>
+        <v>69</v>
       </c>
       <c r="E332">
-        <v>13.5698</v>
+        <v>36.1712</v>
       </c>
       <c r="F332">
-        <v>26.8</v>
+        <v>33.8</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>Mehwish 80ml</v>
+        <v>Rayhaan Italia</v>
       </c>
       <c r="B333">
         <v>1</v>
       </c>
       <c r="C333">
-        <v>78.01</v>
+        <v>95.74</v>
       </c>
       <c r="D333">
-        <v>64.5</v>
+        <v>55</v>
       </c>
       <c r="E333">
-        <v>13.51</v>
+        <v>35.953</v>
       </c>
       <c r="F333">
-        <v>17.3</v>
+        <v>37.6</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>Fakhar Lattafa Women Lattafa</v>
+        <v>Marj hair mist</v>
       </c>
       <c r="B334">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C334">
-        <v>74.47</v>
+        <v>99.65</v>
       </c>
       <c r="D334">
-        <v>61</v>
+        <v>60.4</v>
       </c>
       <c r="E334">
-        <v>13.47</v>
+        <v>35.8441</v>
       </c>
       <c r="F334">
-        <v>18.1</v>
+        <v>36</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>Khadlaj Icon</v>
+        <v>Ameer Al Oud Intense</v>
       </c>
       <c r="B335">
-        <v>0.3</v>
+        <v>4</v>
       </c>
       <c r="C335">
-        <v>40.425</v>
+        <v>228.6</v>
       </c>
       <c r="D335">
-        <v>27.096</v>
+        <v>188.6</v>
       </c>
       <c r="E335">
-        <v>13.329</v>
+        <v>35.7783</v>
       </c>
       <c r="F335">
-        <v>33</v>
+        <v>15.7</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>Musk Powder 10ml+oil</v>
+        <v>Reef Arab Diriyah</v>
       </c>
       <c r="B336">
-        <v>2</v>
+        <v>1.6</v>
       </c>
       <c r="C336">
-        <v>99.3</v>
+        <v>229.184</v>
       </c>
       <c r="D336">
-        <v>86</v>
+        <v>188.8</v>
       </c>
       <c r="E336">
-        <v>13.3</v>
+        <v>35.6819</v>
       </c>
       <c r="F336">
-        <v>13.4</v>
+        <v>15.6</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>Glitch Assaf</v>
+        <v>Dkhoon Pegasus</v>
       </c>
       <c r="B337">
-        <v>0.27</v>
+        <v>0.5</v>
       </c>
       <c r="C337">
-        <v>57.4479</v>
+        <v>73.007</v>
       </c>
       <c r="D337">
-        <v>44.28</v>
+        <v>35.625</v>
       </c>
       <c r="E337">
-        <v>13.1679</v>
+        <v>35.1168</v>
       </c>
       <c r="F337">
-        <v>22.9</v>
+        <v>48.1</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>Vanilla So Sweet</v>
+        <v>Miss Laverne Extreme Collection</v>
       </c>
       <c r="B338">
         <v>1</v>
       </c>
       <c r="C338">
-        <v>63.83</v>
+        <v>241.13</v>
       </c>
       <c r="D338">
-        <v>51.5</v>
+        <v>194</v>
       </c>
       <c r="E338">
-        <v>12.33</v>
+        <v>35.0735</v>
       </c>
       <c r="F338">
-        <v>19.3</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>Angham Second Song</v>
+        <v>Proud Of You Tobacco</v>
       </c>
       <c r="B339">
-        <v>0.5</v>
+        <v>2.1</v>
       </c>
       <c r="C339">
-        <v>47.8724</v>
+        <v>112.518</v>
       </c>
       <c r="D339">
-        <v>35.7</v>
+        <v>75.6</v>
       </c>
       <c r="E339">
-        <v>12.1724</v>
+        <v>34.8401</v>
       </c>
       <c r="F339">
-        <v>25.4</v>
+        <v>31</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>Instant Crush Mancera 120ml</v>
+        <v>Provence Dor</v>
       </c>
       <c r="B340">
-        <v>0.25</v>
+        <v>0.8</v>
       </c>
       <c r="C340">
-        <v>60.6375</v>
+        <v>85.25800000000001</v>
       </c>
       <c r="D340">
-        <v>48.5</v>
+        <v>46.92</v>
       </c>
       <c r="E340">
-        <v>12.1375</v>
+        <v>34.7508</v>
       </c>
       <c r="F340">
-        <v>20</v>
+        <v>40.8</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>Gris Erik Assaf</v>
+        <v>Lador Bakhur Valley</v>
       </c>
       <c r="B341">
-        <v>0.1</v>
+        <v>0.7</v>
       </c>
       <c r="C341">
-        <v>17.73</v>
+        <v>129.926</v>
       </c>
       <c r="D341">
-        <v>5.65</v>
+        <v>89.313</v>
       </c>
       <c r="E341">
-        <v>12.08</v>
+        <v>34.7248</v>
       </c>
       <c r="F341">
-        <v>68.1</v>
+        <v>26.7</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>Odyssey Limoni</v>
+        <v>Gissah Tango</v>
       </c>
       <c r="B342">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="C342">
-        <v>61.278</v>
+        <v>170.215</v>
       </c>
       <c r="D342">
-        <v>49.5</v>
+        <v>127.5</v>
       </c>
       <c r="E342">
-        <v>11.778</v>
+        <v>34.2043</v>
       </c>
       <c r="F342">
-        <v>19.2</v>
+        <v>20.1</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>Minya Coco Lush</v>
+        <v>Gissah Imperial 50ml</v>
       </c>
       <c r="B343">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="C343">
-        <v>34.75</v>
+        <v>134.75</v>
       </c>
       <c r="D343">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="E343">
-        <v>11.75</v>
+        <v>34.0125</v>
       </c>
       <c r="F343">
-        <v>33.8</v>
+        <v>25.2</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>Equestrian Olena French Avenue</v>
+        <v>Gissah La Luna 50ml</v>
       </c>
       <c r="B344">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="C344">
-        <v>56.74</v>
+        <v>134.75</v>
       </c>
       <c r="D344">
-        <v>45.095</v>
+        <v>94</v>
       </c>
       <c r="E344">
-        <v>11.645</v>
+        <v>34.0125</v>
       </c>
       <c r="F344">
-        <v>20.5</v>
+        <v>25.2</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>Fakhar Platine</v>
+        <v>Black Secret Al Majed Oud</v>
       </c>
       <c r="B345">
-        <v>0.6</v>
+        <v>1.1</v>
       </c>
       <c r="C345">
-        <v>45.744</v>
+        <v>130.669</v>
       </c>
       <c r="D345">
-        <v>34.35</v>
+        <v>90.2</v>
       </c>
       <c r="E345">
-        <v>11.394</v>
+        <v>33.9356</v>
       </c>
       <c r="F345">
-        <v>24.9</v>
+        <v>26</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>Spanish 20ml</v>
+        <v>Dkhoon Signature Rose Gold</v>
       </c>
       <c r="B346">
-        <v>1</v>
+        <v>0.8</v>
       </c>
       <c r="C346">
-        <v>28.57</v>
+        <v>106.664</v>
       </c>
       <c r="D346">
-        <v>17.33</v>
+        <v>68</v>
       </c>
       <c r="E346">
-        <v>11.24</v>
+        <v>33.3308</v>
       </c>
       <c r="F346">
-        <v>39.3</v>
+        <v>31.2</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>Atralia Absolute Chill</v>
+        <v>Molten Caramel</v>
       </c>
       <c r="B347">
-        <v>0.3</v>
+        <v>2.9</v>
       </c>
       <c r="C347">
-        <v>28.722</v>
+        <v>199.879</v>
       </c>
       <c r="D347">
-        <v>18.18</v>
+        <v>157.32500000000002</v>
       </c>
       <c r="E347">
-        <v>10.542</v>
+        <v>33.2583</v>
       </c>
       <c r="F347">
-        <v>36.7</v>
+        <v>16.6</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>Mahd al dhahab</v>
+        <v>Double Espresso Fragrance World</v>
       </c>
       <c r="B348">
-        <v>0.3</v>
+        <v>1.5</v>
       </c>
       <c r="C348">
-        <v>36.171</v>
+        <v>128.58</v>
       </c>
       <c r="D348">
-        <v>25.659</v>
+        <v>93</v>
       </c>
       <c r="E348">
-        <v>10.512</v>
+        <v>33.2054</v>
       </c>
       <c r="F348">
-        <v>29.1</v>
+        <v>25.8</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>Noire Absolu Arabiyat Prestige</v>
+        <v>Dkhoon Couture</v>
       </c>
       <c r="B349">
-        <v>0.3</v>
+        <v>1.3</v>
       </c>
       <c r="C349">
-        <v>36.171</v>
+        <v>169.09799999999998</v>
       </c>
       <c r="D349">
-        <v>25.659</v>
+        <v>132.34</v>
       </c>
       <c r="E349">
-        <v>10.512</v>
+        <v>32.763</v>
       </c>
       <c r="F349">
-        <v>29.1</v>
+        <v>19.4</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>Noire Arabiyat Prestige</v>
+        <v>Musk Al Qamar</v>
       </c>
       <c r="B350">
-        <v>0.3</v>
+        <v>1</v>
       </c>
       <c r="C350">
-        <v>36.171</v>
+        <v>81.56</v>
       </c>
       <c r="D350">
-        <v>25.659</v>
+        <v>45</v>
       </c>
       <c r="E350">
-        <v>10.512</v>
+        <v>32.482</v>
       </c>
       <c r="F350">
-        <v>29.1</v>
+        <v>39.8</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>Fakhama Gulf Orchid</v>
+        <v>Aura Fresh</v>
       </c>
       <c r="B351">
-        <v>0.3</v>
+        <v>1.4</v>
       </c>
       <c r="C351">
-        <v>32.979</v>
+        <v>139.622</v>
       </c>
       <c r="D351">
-        <v>22.5</v>
+        <v>100.408</v>
       </c>
       <c r="E351">
-        <v>10.479</v>
+        <v>32.2329</v>
       </c>
       <c r="F351">
-        <v>31.8</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>Daiman Eden</v>
+        <v>Osma White F</v>
       </c>
       <c r="B352">
-        <v>0.3</v>
+        <v>0.67</v>
       </c>
       <c r="C352">
-        <v>28.722</v>
+        <v>89.4766</v>
       </c>
       <c r="D352">
-        <v>18.42</v>
+        <v>54.94</v>
       </c>
       <c r="E352">
-        <v>10.302</v>
+        <v>31.7521</v>
       </c>
       <c r="F352">
-        <v>35.9</v>
+        <v>35.5</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>Vulcan Black Friday</v>
+        <v>Copacabana</v>
       </c>
       <c r="B353">
-        <v>0.5</v>
+        <v>1.2</v>
       </c>
       <c r="C353">
-        <v>70.92</v>
+        <v>161.7</v>
       </c>
       <c r="D353">
-        <v>60.81</v>
+        <v>122.4</v>
       </c>
       <c r="E353">
-        <v>10.11</v>
+        <v>31.215</v>
       </c>
       <c r="F353">
-        <v>14.3</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>Shmallow Fluff French Avenue</v>
+        <v>Silk Musk Wardi</v>
       </c>
       <c r="B354">
-        <v>0.2</v>
+        <v>0.8999999999999999</v>
       </c>
       <c r="C354">
-        <v>27.66</v>
+        <v>70.38</v>
       </c>
       <c r="D354">
-        <v>17.6</v>
+        <v>36.45</v>
       </c>
       <c r="E354">
-        <v>10.06</v>
+        <v>31.1543</v>
       </c>
       <c r="F354">
-        <v>36.4</v>
+        <v>44.3</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>Eternal Vanille</v>
+        <v>Azm Paris Corner</v>
       </c>
       <c r="B355">
-        <v>0.2</v>
+        <v>0.8</v>
       </c>
       <c r="C355">
-        <v>28.368</v>
+        <v>76.73</v>
       </c>
       <c r="D355">
-        <v>18.4</v>
+        <v>42.4</v>
       </c>
       <c r="E355">
-        <v>9.968</v>
+        <v>31.101599999999998</v>
       </c>
       <c r="F355">
-        <v>35.1</v>
+        <v>40.5</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>Dkhoon Signature Gold</v>
+        <v>9PM Elixir Afnan</v>
       </c>
       <c r="B356">
-        <v>0.2</v>
+        <v>1.6</v>
       </c>
       <c r="C356">
-        <v>24.114</v>
+        <v>192.8734</v>
       </c>
       <c r="D356">
-        <v>14.25</v>
+        <v>155.2</v>
       </c>
       <c r="E356">
-        <v>9.864</v>
+        <v>30.71</v>
       </c>
       <c r="F356">
-        <v>40.9</v>
+        <v>15.9</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>Private 2December</v>
+        <v>Rose Noir Body Gel</v>
       </c>
       <c r="B357">
-        <v>0.2</v>
+        <v>2</v>
       </c>
       <c r="C357">
-        <v>24.114</v>
+        <v>106.77</v>
       </c>
       <c r="D357">
-        <v>14.25</v>
+        <v>72.5</v>
       </c>
       <c r="E357">
-        <v>9.864</v>
+        <v>30.621</v>
       </c>
       <c r="F357">
-        <v>40.9</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>Nafais Magrib Khadlaj</v>
+        <v>Montale Sensual Instinct</v>
       </c>
       <c r="B358">
-        <v>0.3</v>
+        <v>1</v>
       </c>
       <c r="C358">
-        <v>26.595</v>
+        <v>248.23</v>
       </c>
       <c r="D358">
-        <v>16.956</v>
+        <v>205.5</v>
       </c>
       <c r="E358">
-        <v>9.639</v>
+        <v>30.3185</v>
       </c>
       <c r="F358">
-        <v>36.2</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>Vanilla Freak</v>
+        <v>iris musk ghalati</v>
       </c>
       <c r="B359">
-        <v>0.6</v>
+        <v>2</v>
       </c>
       <c r="C359">
-        <v>72.342</v>
+        <v>178.58</v>
       </c>
       <c r="D359">
-        <v>62.766</v>
+        <v>145</v>
       </c>
       <c r="E359">
-        <v>9.576</v>
+        <v>30.2821</v>
       </c>
       <c r="F359">
-        <v>13.2</v>
+        <v>17</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>ODYSSEY SPRAY HOMME BLACK</v>
+        <v>Coeur Liv</v>
       </c>
       <c r="B360">
-        <v>4</v>
+        <v>1.2</v>
       </c>
       <c r="C360">
-        <v>35.48</v>
+        <v>85.716</v>
       </c>
       <c r="D360">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="E360">
-        <v>9.48</v>
+        <v>30.133</v>
       </c>
       <c r="F360">
-        <v>26.7</v>
+        <v>35.2</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>Rebel Enable Assaf</v>
+        <v>White Saffron oil 3ml</v>
       </c>
       <c r="B361">
-        <v>0.27</v>
+        <v>2</v>
       </c>
       <c r="C361">
-        <v>35.9046</v>
+        <v>64.3</v>
       </c>
       <c r="D361">
-        <v>26.46</v>
+        <v>33</v>
       </c>
       <c r="E361">
-        <v>9.4446</v>
+        <v>30.1125</v>
       </c>
       <c r="F361">
-        <v>26.3</v>
+        <v>46.8</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>Taskeen Caramel</v>
+        <v>Exotic Rose French Avenue</v>
       </c>
       <c r="B362">
-        <v>1</v>
+        <v>1.1</v>
       </c>
       <c r="C362">
-        <v>56.74</v>
+        <v>109.032</v>
       </c>
       <c r="D362">
-        <v>47.4</v>
+        <v>77</v>
       </c>
       <c r="E362">
-        <v>9.34</v>
+        <v>30.0184</v>
       </c>
       <c r="F362">
-        <v>16.5</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>Dkhoon amber</v>
+        <v>Search Assaf</v>
       </c>
       <c r="B363">
-        <v>0.2</v>
+        <v>1.133</v>
       </c>
       <c r="C363">
-        <v>26.242</v>
+        <v>150.4485</v>
       </c>
       <c r="D363">
-        <v>17</v>
+        <v>113.5266</v>
       </c>
       <c r="E363">
-        <v>9.242</v>
+        <v>30.0061</v>
       </c>
       <c r="F363">
-        <v>35.2</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>Victoria Lattafa</v>
+        <v>9PM Afnan</v>
       </c>
       <c r="B364">
-        <v>0.5</v>
+        <v>0.9</v>
       </c>
       <c r="C364">
-        <v>47.87</v>
+        <v>111.9394</v>
       </c>
       <c r="D364">
-        <v>38.75</v>
+        <v>79.74</v>
       </c>
       <c r="E364">
-        <v>9.12</v>
+        <v>29.7408</v>
       </c>
       <c r="F364">
-        <v>19.1</v>
+        <v>26.6</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>Armaf Infinity Gold</v>
+        <v>Nomad French Avenue</v>
       </c>
       <c r="B365">
-        <v>0.5</v>
+        <v>1.8</v>
       </c>
       <c r="C365">
-        <v>81.5603</v>
+        <v>227.232</v>
       </c>
       <c r="D365">
-        <v>72.5</v>
+        <v>186.426</v>
       </c>
       <c r="E365">
-        <v>9.0603</v>
+        <v>29.4444</v>
       </c>
       <c r="F365">
-        <v>11.1</v>
+        <v>13</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>Genesis Gemini</v>
+        <v>9AM Dive Perfume Spray 250ml</v>
       </c>
       <c r="B366">
-        <v>0.22</v>
+        <v>9</v>
       </c>
       <c r="C366">
-        <v>33</v>
+        <v>173.031</v>
       </c>
       <c r="D366">
-        <v>23.98</v>
+        <v>136.8</v>
       </c>
       <c r="E366">
-        <v>9.02</v>
+        <v>29.345599999999997</v>
       </c>
       <c r="F366">
-        <v>27.3</v>
+        <v>17</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>Genesis Libra</v>
+        <v>Khamrah Qahwa Lattafa</v>
       </c>
       <c r="B367">
-        <v>0.22</v>
+        <v>3.8</v>
       </c>
       <c r="C367">
-        <v>33</v>
+        <v>352.95099999999996</v>
       </c>
       <c r="D367">
-        <v>23.98</v>
+        <v>307.8</v>
       </c>
       <c r="E367">
-        <v>9.02</v>
+        <v>29.1928</v>
       </c>
       <c r="F367">
-        <v>27.3</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>Klikat jassas</v>
+        <v>Eclaire Pistache</v>
       </c>
       <c r="B368">
-        <v>0.15</v>
+        <v>1.3</v>
       </c>
       <c r="C368">
-        <v>23.4045</v>
+        <v>122.265</v>
       </c>
       <c r="D368">
-        <v>14.55</v>
+        <v>91</v>
       </c>
       <c r="E368">
-        <v>8.8545</v>
+        <v>29.0071</v>
       </c>
       <c r="F368">
-        <v>37.8</v>
+        <v>23.7</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>Odyssey Go Mango</v>
+        <v>Hirfah Body Gel</v>
       </c>
       <c r="B369">
-        <v>0.4</v>
+        <v>2</v>
       </c>
       <c r="C369">
-        <v>41.844</v>
+        <v>85.1</v>
       </c>
       <c r="D369">
-        <v>33</v>
+        <v>52.32</v>
       </c>
       <c r="E369">
-        <v>8.844</v>
+        <v>28.525</v>
       </c>
       <c r="F369">
-        <v>21.1</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>Delicious Bouquet</v>
+        <v>Aromatix Royal Taboo</v>
       </c>
       <c r="B370">
-        <v>0.25</v>
+        <v>0.7999999999999999</v>
       </c>
       <c r="C370">
-        <v>38.2975</v>
+        <v>125.2919</v>
       </c>
       <c r="D370">
-        <v>29.5</v>
+        <v>91.2</v>
       </c>
       <c r="E370">
-        <v>8.7975</v>
+        <v>28.3341</v>
       </c>
       <c r="F370">
-        <v>23</v>
+        <v>22.6</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>Mystique Bouquet</v>
+        <v>Raed Absolu</v>
       </c>
       <c r="B371">
-        <v>0.25</v>
+        <v>0.8999999999999999</v>
       </c>
       <c r="C371">
-        <v>38.2975</v>
+        <v>80.233</v>
       </c>
       <c r="D371">
-        <v>29.5</v>
+        <v>49.95</v>
       </c>
       <c r="E371">
-        <v>8.7975</v>
+        <v>28.2422</v>
       </c>
       <c r="F371">
-        <v>23</v>
+        <v>35.2</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>Dare 7Am Laverne</v>
+        <v>Dulce By Ahmed Al Maghribi</v>
       </c>
       <c r="B372">
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="C372">
-        <v>24.114</v>
+        <v>75</v>
       </c>
       <c r="D372">
-        <v>15.4</v>
+        <v>45.5</v>
       </c>
       <c r="E372">
-        <v>8.714</v>
+        <v>28.1149</v>
       </c>
       <c r="F372">
-        <v>36.1</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>I'm Here Assaf</v>
+        <v>Dkhoon Pinkish</v>
       </c>
       <c r="B373">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="C373">
-        <v>28.724</v>
+        <v>58.364000000000004</v>
       </c>
       <c r="D373">
-        <v>20.04</v>
+        <v>28.5</v>
       </c>
       <c r="E373">
-        <v>8.684</v>
+        <v>27.869300000000003</v>
       </c>
       <c r="F373">
-        <v>30.2</v>
+        <v>47.8</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>Choco Brown Khadlaj</v>
+        <v>Dkhoon Titan</v>
       </c>
       <c r="B374">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="C374">
-        <v>28.37</v>
+        <v>58.364000000000004</v>
       </c>
       <c r="D374">
-        <v>19.75</v>
+        <v>28.5</v>
       </c>
       <c r="E374">
-        <v>8.62</v>
+        <v>27.869300000000003</v>
       </c>
       <c r="F374">
-        <v>30.4</v>
+        <v>47.8</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>9 PM Perfume Spray 250ml</v>
+        <v>Mango Ice</v>
       </c>
       <c r="B375">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C375">
-        <v>39.007</v>
+        <v>102.84</v>
       </c>
       <c r="D375">
-        <v>30.4</v>
+        <v>70</v>
       </c>
       <c r="E375">
-        <v>8.607</v>
+        <v>27.698</v>
       </c>
       <c r="F375">
-        <v>22.1</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>It's All About Me Laverne</v>
+        <v>Eager</v>
       </c>
       <c r="B376">
-        <v>0.3</v>
+        <v>1.05</v>
       </c>
       <c r="C376">
-        <v>43.617</v>
+        <v>91.039</v>
       </c>
       <c r="D376">
-        <v>35.1</v>
+        <v>61.582499999999996</v>
       </c>
       <c r="E376">
-        <v>8.517</v>
+        <v>27.607599999999998</v>
       </c>
       <c r="F376">
-        <v>19.5</v>
+        <v>30.3</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>Vulcan Baie French Avenue</v>
+        <v>Blue Star - Him</v>
       </c>
       <c r="B377">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="C377">
-        <v>26.242</v>
+        <v>106.385</v>
       </c>
       <c r="D377">
-        <v>17.75</v>
+        <v>73.5</v>
       </c>
       <c r="E377">
-        <v>8.492</v>
+        <v>27.5658</v>
       </c>
       <c r="F377">
-        <v>32.4</v>
+        <v>25.9</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>Teriaq Intense Lattafa</v>
+        <v>Siada Nova</v>
       </c>
       <c r="B378">
-        <v>0.4</v>
+        <v>1.1</v>
       </c>
       <c r="C378">
-        <v>40.424</v>
+        <v>111.166</v>
       </c>
       <c r="D378">
-        <v>32.144</v>
+        <v>78.32</v>
       </c>
       <c r="E378">
-        <v>8.28</v>
+        <v>27.2877</v>
       </c>
       <c r="F378">
-        <v>20.5</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>Atralia Magma Ember Dusk</v>
+        <v>Drift Riffs</v>
       </c>
       <c r="B379">
-        <v>0.25</v>
+        <v>0.7</v>
       </c>
       <c r="C379">
-        <v>30.4975</v>
+        <v>89.281</v>
       </c>
       <c r="D379">
-        <v>22.25</v>
+        <v>59.5</v>
       </c>
       <c r="E379">
-        <v>8.2475</v>
+        <v>26.522</v>
       </c>
       <c r="F379">
-        <v>27</v>
+        <v>29.7</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>Elysia Marshmallow</v>
+        <v>Shiny dkhoon</v>
       </c>
       <c r="B380">
-        <v>0.3</v>
+        <v>0.6000000000000001</v>
       </c>
       <c r="C380">
-        <v>20.214</v>
+        <v>78.914</v>
       </c>
       <c r="D380">
-        <v>12</v>
+        <v>49.29</v>
       </c>
       <c r="E380">
-        <v>8.214</v>
+        <v>26.5117</v>
       </c>
       <c r="F380">
-        <v>40.6</v>
+        <v>33.6</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>Itqan noir Zimaya</v>
+        <v>Genesis Cancer French Avenue</v>
       </c>
       <c r="B381">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="C381">
-        <v>53.19</v>
+        <v>141.08</v>
       </c>
       <c r="D381">
-        <v>45</v>
+        <v>112.5</v>
       </c>
       <c r="E381">
-        <v>8.19</v>
+        <v>25.9746</v>
       </c>
       <c r="F381">
-        <v>15.4</v>
+        <v>18.4</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>Delilah Blanc</v>
+        <v>Blue Laverne Sport 200ml</v>
       </c>
       <c r="B382">
-        <v>0.5</v>
+        <v>0.44999999999999996</v>
       </c>
       <c r="C382">
-        <v>33.69</v>
+        <v>75.961</v>
       </c>
       <c r="D382">
-        <v>25.575</v>
+        <v>48.1489</v>
       </c>
       <c r="E382">
-        <v>8.115</v>
+        <v>25.8732</v>
       </c>
       <c r="F382">
-        <v>24.1</v>
+        <v>34.1</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>Armaf Yum Yum</v>
+        <v>Gris Erik Assaf</v>
       </c>
       <c r="B383">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="C383">
-        <v>46.8085</v>
+        <v>89.452</v>
       </c>
       <c r="D383">
-        <v>38.7</v>
+        <v>61.5</v>
       </c>
       <c r="E383">
-        <v>8.1085</v>
+        <v>25.7419</v>
       </c>
       <c r="F383">
-        <v>17.3</v>
+        <v>28.8</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>Royal Blend French Avenue</v>
+        <v>Heavenly Lychee Gulf Orchid</v>
       </c>
       <c r="B384">
-        <v>0.3</v>
+        <v>1.4000000000000001</v>
       </c>
       <c r="C384">
-        <v>30.852</v>
+        <v>118.058</v>
       </c>
       <c r="D384">
-        <v>22.8</v>
+        <v>86.8</v>
       </c>
       <c r="E384">
-        <v>8.052</v>
+        <v>25.6254</v>
       </c>
       <c r="F384">
-        <v>26.1</v>
+        <v>21.7</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>Sugar Musk 75ml Ibrahim Al Qurashi</v>
+        <v>Kayaan Classic</v>
       </c>
       <c r="B385">
-        <v>0.4</v>
+        <v>1</v>
       </c>
       <c r="C385">
-        <v>37.236</v>
+        <v>92.2</v>
       </c>
       <c r="D385">
-        <v>29.2</v>
+        <v>62</v>
       </c>
       <c r="E385">
-        <v>8.036</v>
+        <v>25.59</v>
       </c>
       <c r="F385">
-        <v>21.6</v>
+        <v>27.8</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>Shuhrah rasasi</v>
+        <v>Vanilla Seduction</v>
       </c>
       <c r="B386">
-        <v>0.22</v>
+        <v>0.7</v>
       </c>
       <c r="C386">
-        <v>21.7668</v>
+        <v>88.123</v>
       </c>
       <c r="D386">
-        <v>13.772</v>
+        <v>58.8</v>
       </c>
       <c r="E386">
-        <v>7.9948</v>
+        <v>24.9169</v>
       </c>
       <c r="F386">
-        <v>36.7</v>
+        <v>28.3</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>Kayaan Terra</v>
+        <v>I Was Here Laverne</v>
       </c>
       <c r="B387">
-        <v>0.2</v>
+        <v>0.8</v>
       </c>
       <c r="C387">
-        <v>21.986</v>
+        <v>132.506</v>
       </c>
       <c r="D387">
-        <v>14</v>
+        <v>102.4</v>
       </c>
       <c r="E387">
-        <v>7.986</v>
+        <v>24.5393</v>
       </c>
       <c r="F387">
-        <v>36.3</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>Vanguard Maison Asrar</v>
+        <v>Affogato Fragrance World</v>
       </c>
       <c r="B388">
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="C388">
-        <v>29.078</v>
+        <v>92.86</v>
       </c>
       <c r="D388">
-        <v>21.24</v>
+        <v>67</v>
       </c>
       <c r="E388">
-        <v>7.838</v>
+        <v>24.1451</v>
       </c>
       <c r="F388">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>Arrogate Pink Rose</v>
+        <v>Kayaan Midnight</v>
       </c>
       <c r="B389">
-        <v>0.47</v>
+        <v>0.7</v>
       </c>
       <c r="C389">
-        <v>74.9979</v>
+        <v>75.929</v>
       </c>
       <c r="D389">
-        <v>67.21</v>
+        <v>49</v>
       </c>
       <c r="E389">
-        <v>7.7879</v>
+        <v>23.8309</v>
       </c>
       <c r="F389">
-        <v>10.4</v>
+        <v>31.4</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>Aura Manga Splash Khadlaj</v>
+        <v>Leather Ahmed Al Maghribi</v>
       </c>
       <c r="B390">
-        <v>0.45</v>
+        <v>1</v>
       </c>
       <c r="C390">
-        <v>25.533</v>
+        <v>82.15</v>
       </c>
       <c r="D390">
-        <v>17.775</v>
+        <v>57</v>
       </c>
       <c r="E390">
-        <v>7.758</v>
+        <v>23.6329</v>
       </c>
       <c r="F390">
-        <v>30.4</v>
+        <v>28.8</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>Dangerous Arrogate</v>
+        <v>Dulzura Paris Corner</v>
       </c>
       <c r="B391">
-        <v>0.1</v>
+        <v>0.8</v>
       </c>
       <c r="C391">
-        <v>17.021</v>
+        <v>74.472</v>
       </c>
       <c r="D391">
-        <v>9.3</v>
+        <v>47.2</v>
       </c>
       <c r="E391">
-        <v>7.721</v>
+        <v>23.5484</v>
       </c>
       <c r="F391">
-        <v>45.4</v>
+        <v>31.6</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>Cherry Gossip</v>
+        <v>Punto Monte</v>
       </c>
       <c r="B392">
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="C392">
-        <v>21.276</v>
+        <v>106.38</v>
       </c>
       <c r="D392">
-        <v>13.6</v>
+        <v>77.7</v>
       </c>
       <c r="E392">
-        <v>7.676</v>
+        <v>23.361</v>
       </c>
       <c r="F392">
-        <v>36.1</v>
+        <v>22</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>Jamaican 20ml</v>
+        <v>Musk Cotton Candy Ithra Dubai</v>
       </c>
       <c r="B393">
-        <v>1</v>
+        <v>1.2</v>
       </c>
       <c r="C393">
-        <v>25</v>
+        <v>70.728</v>
       </c>
       <c r="D393">
-        <v>17.33</v>
+        <v>46.2</v>
       </c>
       <c r="E393">
-        <v>7.67</v>
+        <v>23.2218</v>
       </c>
       <c r="F393">
-        <v>30.7</v>
+        <v>32.8</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>Mexican 20ml</v>
+        <v>Smart 623 Megamare 30ml</v>
       </c>
       <c r="B394">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="C394">
-        <v>25</v>
+        <v>85.73</v>
       </c>
       <c r="D394">
-        <v>17.33</v>
+        <v>60.7</v>
       </c>
       <c r="E394">
-        <v>7.67</v>
+        <v>23.178400000000003</v>
       </c>
       <c r="F394">
-        <v>30.7</v>
+        <v>27</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>Maahir Black  Lattafa</v>
+        <v>Tiramisu Coco</v>
       </c>
       <c r="B395">
-        <v>1</v>
+        <v>1.1</v>
       </c>
       <c r="C395">
-        <v>81.56</v>
+        <v>106.455</v>
       </c>
       <c r="D395">
-        <v>74</v>
+        <v>78.32000000000001</v>
       </c>
       <c r="E395">
-        <v>7.56</v>
+        <v>23.150100000000002</v>
       </c>
       <c r="F395">
-        <v>9.3</v>
+        <v>21.7</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>Dkhoon Noir</v>
+        <v>Desert Rose Khadlaj</v>
       </c>
       <c r="B396">
-        <v>0.1</v>
+        <v>1.2000000000000002</v>
       </c>
       <c r="C396">
-        <v>14.539</v>
+        <v>100.592</v>
       </c>
       <c r="D396">
-        <v>7.125</v>
+        <v>72.864</v>
       </c>
       <c r="E396">
-        <v>7.414</v>
+        <v>22.9799</v>
       </c>
       <c r="F396">
-        <v>51</v>
+        <v>22.8</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>Strawberry Pound Cake</v>
+        <v>Fakhar Lattafa Women Lattafa</v>
       </c>
       <c r="B397">
-        <v>0.5</v>
+        <v>2</v>
       </c>
       <c r="C397">
-        <v>44.325</v>
+        <v>149.47</v>
       </c>
       <c r="D397">
-        <v>36.935</v>
+        <v>122</v>
       </c>
       <c r="E397">
-        <v>7.39</v>
+        <v>22.3614</v>
       </c>
       <c r="F397">
-        <v>16.7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>Dkhoon Couture</v>
+        <v>9 PM Perfume Spray 250ml</v>
       </c>
       <c r="B398">
-        <v>0.2</v>
+        <v>7</v>
       </c>
       <c r="C398">
-        <v>27.66</v>
+        <v>132.357</v>
       </c>
       <c r="D398">
-        <v>20.36</v>
+        <v>106.4</v>
       </c>
       <c r="E398">
-        <v>7.3</v>
+        <v>22.2827</v>
       </c>
       <c r="F398">
-        <v>26.4</v>
+        <v>16.8</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>First Lady Laverne</v>
+        <v>Mehwish 80ml</v>
       </c>
       <c r="B399">
-        <v>0.2</v>
+        <v>2</v>
       </c>
       <c r="C399">
-        <v>26.242</v>
+        <v>156.59</v>
       </c>
       <c r="D399">
-        <v>19</v>
+        <v>129</v>
       </c>
       <c r="E399">
-        <v>7.242</v>
+        <v>22.238300000000002</v>
       </c>
       <c r="F399">
-        <v>27.6</v>
+        <v>14.2</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>ODYSSEY SPRAY AOUD</v>
+        <v>Daiman Eden</v>
       </c>
       <c r="B400">
-        <v>3</v>
+        <v>0.7</v>
       </c>
       <c r="C400">
-        <v>26.61</v>
+        <v>67.29400000000001</v>
       </c>
       <c r="D400">
-        <v>19.5</v>
+        <v>42.980000000000004</v>
       </c>
       <c r="E400">
-        <v>7.11</v>
+        <v>22.165599999999998</v>
       </c>
       <c r="F400">
-        <v>26.7</v>
+        <v>32.9</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>ODYSSEY SPRAY GO MANGO</v>
+        <v>Vanilla Aura</v>
       </c>
       <c r="B401">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C401">
-        <v>26.61</v>
+        <v>121.43</v>
       </c>
       <c r="D401">
-        <v>19.5</v>
+        <v>97.125</v>
       </c>
       <c r="E401">
-        <v>7.11</v>
+        <v>22.0625</v>
       </c>
       <c r="F401">
-        <v>26.7</v>
+        <v>18.2</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>ODYSSEY SPRAY TOFFEE COFFEE</v>
+        <v>Rayhaan Granada</v>
       </c>
       <c r="B402">
-        <v>3</v>
+        <v>1.1</v>
       </c>
       <c r="C402">
-        <v>26.61</v>
+        <v>91.015</v>
       </c>
       <c r="D402">
-        <v>19.5</v>
+        <v>67.1</v>
       </c>
       <c r="E402">
-        <v>7.11</v>
+        <v>21.9547</v>
       </c>
       <c r="F402">
-        <v>26.7</v>
+        <v>24.1</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>Osma Ambry A</v>
+        <v>Khair Peach Delulu</v>
       </c>
       <c r="B403">
-        <v>0.13</v>
+        <v>0.9</v>
       </c>
       <c r="C403">
-        <v>17.2874</v>
+        <v>60.003</v>
       </c>
       <c r="D403">
-        <v>10.3818</v>
+        <v>35.1</v>
       </c>
       <c r="E403">
-        <v>6.9056</v>
+        <v>21.9029</v>
       </c>
       <c r="F403">
-        <v>39.9</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>Reef 33 White 100ml</v>
+        <v>Sweet Cherry Kiss</v>
       </c>
       <c r="B404">
-        <v>0.2</v>
+        <v>1.2000000000000002</v>
       </c>
       <c r="C404">
-        <v>29.788</v>
+        <v>107.158</v>
       </c>
       <c r="D404">
-        <v>23.1</v>
+        <v>80.304</v>
       </c>
       <c r="E404">
-        <v>6.688</v>
+        <v>21.8001</v>
       </c>
       <c r="F404">
-        <v>22.5</v>
+        <v>20.3</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>Raed Absolu</v>
+        <v>Zenith Vanilla</v>
       </c>
       <c r="B405">
-        <v>0.2</v>
+        <v>0.8</v>
       </c>
       <c r="C405">
-        <v>17.73</v>
+        <v>94.11999999999999</v>
       </c>
       <c r="D405">
-        <v>11.1</v>
+        <v>70.4</v>
       </c>
       <c r="E405">
-        <v>6.63</v>
+        <v>21.2438</v>
       </c>
       <c r="F405">
-        <v>37.4</v>
+        <v>22.6</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>Titan Khadlaj</v>
+        <v>Mexican 20ml</v>
       </c>
       <c r="B406">
-        <v>0.2</v>
+        <v>3</v>
       </c>
       <c r="C406">
-        <v>20.568</v>
+        <v>75</v>
       </c>
       <c r="D406">
-        <v>14.25</v>
+        <v>51.989999999999995</v>
       </c>
       <c r="E406">
-        <v>6.318</v>
+        <v>20.8366</v>
       </c>
       <c r="F406">
-        <v>30.7</v>
+        <v>27.8</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>Aura Crisp Flower Khadlaj</v>
+        <v>Venti Carisma</v>
       </c>
       <c r="B407">
-        <v>0.35</v>
+        <v>1.1</v>
       </c>
       <c r="C407">
-        <v>19.859</v>
+        <v>62.414</v>
       </c>
       <c r="D407">
-        <v>13.65</v>
+        <v>38.5</v>
       </c>
       <c r="E407">
-        <v>6.209</v>
+        <v>20.7933</v>
       </c>
       <c r="F407">
-        <v>31.3</v>
+        <v>33.3</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>Laathani Ahmed Al Maghribi</v>
+        <v>Vanilla So Sweet</v>
       </c>
       <c r="B408">
-        <v>0.13</v>
+        <v>2</v>
       </c>
       <c r="C408">
-        <v>29.5035</v>
+        <v>128.12</v>
       </c>
       <c r="D408">
-        <v>23.4</v>
+        <v>103</v>
       </c>
       <c r="E408">
-        <v>6.1035</v>
+        <v>20.7412</v>
       </c>
       <c r="F408">
-        <v>20.7</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
-        <v>Island Vanilla Dunes Khadlaj</v>
+        <v>Gris Erik 100ml</v>
       </c>
       <c r="B409">
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="C409">
-        <v>19.858</v>
+        <v>78.58</v>
       </c>
       <c r="D409">
-        <v>13.8</v>
+        <v>56.5</v>
       </c>
       <c r="E409">
-        <v>6.058</v>
+        <v>20.6288</v>
       </c>
       <c r="F409">
-        <v>30.5</v>
+        <v>26.3</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>Tobacco Black40</v>
+        <v>Miss Laverne Bloom</v>
       </c>
       <c r="B410">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="C410">
-        <v>15.957</v>
+        <v>62.055</v>
       </c>
       <c r="D410">
-        <v>10.02</v>
+        <v>38.5</v>
       </c>
       <c r="E410">
-        <v>5.937</v>
+        <v>20.4523</v>
       </c>
       <c r="F410">
-        <v>37.2</v>
+        <v>33</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>Al Haramain Dubai Night</v>
+        <v>Eclaire Banoffi</v>
       </c>
       <c r="B411">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="C411">
-        <v>20.922</v>
+        <v>94.86</v>
       </c>
       <c r="D411">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="E411">
-        <v>5.922</v>
+        <v>20.117</v>
       </c>
       <c r="F411">
-        <v>28.3</v>
+        <v>21.2</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>Al Haramain Future Dubai</v>
+        <v>Khadlaj Icon</v>
       </c>
       <c r="B412">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="C412">
-        <v>22.3404</v>
+        <v>67.56899999999999</v>
       </c>
       <c r="D412">
-        <v>16.5</v>
+        <v>45.16</v>
       </c>
       <c r="E412">
-        <v>5.8404</v>
+        <v>19.886499999999998</v>
       </c>
       <c r="F412">
-        <v>26.1</v>
+        <v>29.4</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>Al Haramain Imagine Dubai</v>
+        <v>Minya Caramel Dulce</v>
       </c>
       <c r="B413">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="C413">
-        <v>22.3404</v>
+        <v>69.15</v>
       </c>
       <c r="D413">
-        <v>16.5</v>
+        <v>46</v>
       </c>
       <c r="E413">
-        <v>5.8404</v>
+        <v>19.6925</v>
       </c>
       <c r="F413">
-        <v>26.1</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>Zenith Vanilla</v>
+        <v>French 20ml</v>
       </c>
       <c r="B414">
-        <v>0.2</v>
+        <v>2</v>
       </c>
       <c r="C414">
-        <v>23.404</v>
+        <v>57.14</v>
       </c>
       <c r="D414">
-        <v>17.6</v>
+        <v>34.66</v>
       </c>
       <c r="E414">
-        <v>5.804</v>
+        <v>19.623</v>
       </c>
       <c r="F414">
-        <v>24.8</v>
+        <v>34.3</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
-        <v>Reef Arab Obaya</v>
+        <v>Jameela Matin Martin</v>
       </c>
       <c r="B415">
-        <v>0.1</v>
+        <v>0.7</v>
       </c>
       <c r="C415">
-        <v>15.957</v>
+        <v>91.014</v>
       </c>
       <c r="D415">
-        <v>10.215</v>
+        <v>67.2</v>
       </c>
       <c r="E415">
-        <v>5.742</v>
+        <v>19.2633</v>
       </c>
       <c r="F415">
-        <v>36</v>
+        <v>21.2</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
-        <v>Smart 313 Bleu De Chanel 30ml</v>
+        <v>Elysia Elegance</v>
       </c>
       <c r="B416">
-        <v>2</v>
+        <v>1.2000000000000002</v>
       </c>
       <c r="C416">
-        <v>17.74</v>
+        <v>77.978</v>
       </c>
       <c r="D416">
-        <v>12</v>
+        <v>55.2</v>
       </c>
       <c r="E416">
-        <v>5.74</v>
+        <v>19.0931</v>
       </c>
       <c r="F416">
-        <v>32.4</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>Summer Beach and you Laverne</v>
+        <v>I'm Here Assaf</v>
       </c>
       <c r="B417">
-        <v>0.2</v>
+        <v>0.6000000000000001</v>
       </c>
       <c r="C417">
-        <v>29.078</v>
+        <v>81.584</v>
       </c>
       <c r="D417">
+        <v>60.12</v>
+      </c>
+      <c r="E417">
+        <v>19.0516</v>
+      </c>
+      <c r="F417">
         <v>23.4</v>
-      </c>
-[...4 lines deleted...]
-        <v>19.5</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>The Way Of Love Laverne</v>
+        <v>Genesis Aries</v>
       </c>
       <c r="B418">
-        <v>0.2</v>
+        <v>0.999</v>
       </c>
       <c r="C418">
-        <v>29.078</v>
+        <v>130.7987</v>
       </c>
       <c r="D418">
-        <v>23.4</v>
+        <v>108.89099999999999</v>
       </c>
       <c r="E418">
-        <v>5.678</v>
+        <v>18.971899999999998</v>
       </c>
       <c r="F418">
-        <v>19.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>Casablanca Swiss Arabian</v>
+        <v>Musk Garden Laverne</v>
       </c>
       <c r="B419">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="C419">
-        <v>16.667</v>
+        <v>65.605</v>
       </c>
       <c r="D419">
-        <v>11.138</v>
+        <v>43.5</v>
       </c>
       <c r="E419">
-        <v>5.529</v>
+        <v>18.8248</v>
       </c>
       <c r="F419">
-        <v>33.2</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>Effects Of Uniq Armaf</v>
+        <v>Noire Arabiyat Prestige</v>
       </c>
       <c r="B420">
-        <v>0.2</v>
+        <v>0.6</v>
       </c>
       <c r="C420">
-        <v>33.334</v>
+        <v>72.6</v>
       </c>
       <c r="D420">
-        <v>27.858</v>
+        <v>51.318</v>
       </c>
       <c r="E420">
-        <v>5.476</v>
+        <v>18.8007</v>
       </c>
       <c r="F420">
-        <v>16.4</v>
+        <v>25.9</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
-        <v>Volare Valerius</v>
+        <v>Her Confession Lattafa</v>
       </c>
       <c r="B421">
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="C421">
-        <v>13.476</v>
+        <v>110.72</v>
       </c>
       <c r="D421">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="E421">
-        <v>5.476</v>
+        <v>18.6753</v>
       </c>
       <c r="F421">
-        <v>40.6</v>
+        <v>16.9</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v>Spray club de nuit urban elixir</v>
+        <v>Mojito Obsession Gulf Orchid</v>
       </c>
       <c r="B422">
-        <v>3</v>
+        <v>1.1</v>
       </c>
       <c r="C422">
-        <v>26.61</v>
+        <v>95.294</v>
       </c>
       <c r="D422">
-        <v>21.15</v>
+        <v>74.8</v>
       </c>
       <c r="E422">
-        <v>5.46</v>
+        <v>18.4323</v>
       </c>
       <c r="F422">
-        <v>20.5</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>Island Rose Dkhoon Emirates</v>
+        <v>Tahara Vanilla Gulf Orchid</v>
       </c>
       <c r="B423">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="C423">
-        <v>17.73</v>
+        <v>70.92</v>
       </c>
       <c r="D423">
-        <v>12.3</v>
+        <v>49.07</v>
       </c>
       <c r="E423">
-        <v>5.43</v>
+        <v>18.304</v>
       </c>
       <c r="F423">
-        <v>30.6</v>
+        <v>25.8</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
-        <v>Zayed 15ml</v>
+        <v>Ana Abiyedh Poudree</v>
       </c>
       <c r="B424">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C424">
-        <v>26.6</v>
+        <v>160.74</v>
       </c>
       <c r="D424">
-        <v>21.5</v>
+        <v>139.5</v>
       </c>
       <c r="E424">
-        <v>5.1</v>
+        <v>18.2715</v>
       </c>
       <c r="F424">
-        <v>19.2</v>
+        <v>11.4</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v>Caffe Latte Khadlaj</v>
+        <v>Dkhoon Signature Gold</v>
       </c>
       <c r="B425">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="C425">
-        <v>9.574</v>
+        <v>48.400000000000006</v>
       </c>
       <c r="D425">
-        <v>4.5</v>
+        <v>28.5</v>
       </c>
       <c r="E425">
-        <v>5.074</v>
+        <v>18.245800000000003</v>
       </c>
       <c r="F425">
-        <v>53</v>
+        <v>37.7</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
-        <v>Elbrince 100ml Al Majed Oud</v>
+        <v>ODYSSEY SPRAY AQUA</v>
       </c>
       <c r="B426">
-        <v>0.1</v>
+        <v>9</v>
       </c>
       <c r="C426">
-        <v>13.121</v>
+        <v>78.71</v>
       </c>
       <c r="D426">
-        <v>8.2</v>
+        <v>58.5</v>
       </c>
       <c r="E426">
-        <v>4.921</v>
+        <v>18.197</v>
       </c>
       <c r="F426">
-        <v>37.5</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>ODYSSEY SPRAY AQUA</v>
+        <v>Candy Musk 150ml Al Majed Oud</v>
       </c>
       <c r="B427">
-        <v>2</v>
+        <v>0.334</v>
       </c>
       <c r="C427">
-        <v>17.74</v>
+        <v>62.6283</v>
       </c>
       <c r="D427">
-        <v>13</v>
+        <v>43.5625</v>
       </c>
       <c r="E427">
-        <v>4.74</v>
+        <v>17.9092</v>
       </c>
       <c r="F427">
-        <v>26.7</v>
+        <v>28.6</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
-        <v>ODYSSEY Spray Bahamas</v>
+        <v>Lady Reef</v>
       </c>
       <c r="B428">
-        <v>2</v>
+        <v>0.4</v>
       </c>
       <c r="C428">
-        <v>17.74</v>
+        <v>65.956</v>
       </c>
       <c r="D428">
-        <v>13</v>
+        <v>44.8</v>
       </c>
       <c r="E428">
-        <v>4.74</v>
+        <v>17.8582</v>
       </c>
       <c r="F428">
-        <v>26.7</v>
+        <v>27.1</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>ODYSSEY SPRAY BLACK FOREST</v>
+        <v>Lady Rose Laverne</v>
       </c>
       <c r="B429">
-        <v>2</v>
+        <v>0.9</v>
       </c>
       <c r="C429">
-        <v>17.74</v>
+        <v>129.067</v>
       </c>
       <c r="D429">
-        <v>13</v>
+        <v>105.3</v>
       </c>
       <c r="E429">
-        <v>4.74</v>
+        <v>17.7754</v>
       </c>
       <c r="F429">
-        <v>26.7</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
-        <v>ODYSSEY SPRAY LIMONI</v>
+        <v>Cherry Gossip</v>
       </c>
       <c r="B430">
-        <v>2</v>
+        <v>0.5</v>
       </c>
       <c r="C430">
-        <v>17.74</v>
+        <v>53.42100000000001</v>
       </c>
       <c r="D430">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="E430">
-        <v>4.74</v>
+        <v>17.7636</v>
       </c>
       <c r="F430">
-        <v>26.7</v>
+        <v>33.3</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>ODYSSEY SPRAY SPECTRA RAINBOW</v>
+        <v>Western Shisha</v>
       </c>
       <c r="B431">
-        <v>2</v>
+        <v>1.1</v>
       </c>
       <c r="C431">
-        <v>17.74</v>
+        <v>133.785</v>
       </c>
       <c r="D431">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="E431">
-        <v>4.74</v>
+        <v>17.5125</v>
       </c>
       <c r="F431">
-        <v>26.7</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v>Pinkling</v>
+        <v>Blanc Nomad Reef</v>
       </c>
       <c r="B432">
-        <v>0.2</v>
+        <v>0.27</v>
       </c>
       <c r="C432">
-        <v>16.312</v>
+        <v>46.9152</v>
       </c>
       <c r="D432">
-        <v>11.6</v>
+        <v>27.405</v>
       </c>
       <c r="E432">
-        <v>4.712</v>
+        <v>17.1644</v>
       </c>
       <c r="F432">
-        <v>28.9</v>
+        <v>36.6</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>Historic Sahara</v>
+        <v>Glitch Assaf</v>
       </c>
       <c r="B433">
-        <v>0.1</v>
+        <v>0.403</v>
       </c>
       <c r="C433">
-        <v>14.539</v>
+        <v>86.6614</v>
       </c>
       <c r="D433">
-        <v>9.85</v>
+        <v>66.092</v>
       </c>
       <c r="E433">
-        <v>4.689</v>
+        <v>17.157400000000003</v>
       </c>
       <c r="F433">
-        <v>32.3</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
-        <v>Odyssey Mandarin Sky</v>
+        <v>After Effect</v>
       </c>
       <c r="B434">
-        <v>0.3</v>
+        <v>1</v>
       </c>
       <c r="C434">
-        <v>29.433</v>
+        <v>103.58</v>
       </c>
       <c r="D434">
-        <v>24.75</v>
+        <v>84.62</v>
       </c>
       <c r="E434">
-        <v>4.683</v>
+        <v>17.0471</v>
       </c>
       <c r="F434">
-        <v>15.9</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
-        <v>Nuke 2.0 Fragrance World</v>
+        <v>Al Sheikha Hind Hair Mist</v>
       </c>
       <c r="B435">
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="C435">
-        <v>12.056</v>
+        <v>49.6454</v>
       </c>
       <c r="D435">
-        <v>7.4</v>
+        <v>30.2</v>
       </c>
       <c r="E435">
-        <v>4.656</v>
+        <v>16.9631</v>
       </c>
       <c r="F435">
-        <v>38.6</v>
+        <v>34.2</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v>Arrogate Addict Assaf 200ml</v>
+        <v>Hersh Rouge</v>
       </c>
       <c r="B436">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="C436">
-        <v>19.1489</v>
+        <v>79.904</v>
       </c>
       <c r="D436">
-        <v>14.5</v>
+        <v>59.2</v>
       </c>
       <c r="E436">
-        <v>4.6489</v>
+        <v>16.7088</v>
       </c>
       <c r="F436">
-        <v>24.3</v>
+        <v>20.9</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>Orchid Valley Laverne</v>
+        <v>Ana Abiyedh Lattafa</v>
       </c>
       <c r="B437">
-        <v>0.05</v>
+        <v>4</v>
       </c>
       <c r="C437">
-        <v>9.5745</v>
+        <v>202.51620000000003</v>
       </c>
       <c r="D437">
-        <v>5</v>
+        <v>177.4545</v>
       </c>
       <c r="E437">
-        <v>4.5745</v>
+        <v>16.6254</v>
       </c>
       <c r="F437">
-        <v>47.8</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
-        <v>Genesis Aries</v>
+        <v>Coconut Leche French Avenue</v>
       </c>
       <c r="B438">
-        <v>0.11</v>
+        <v>0.6</v>
       </c>
       <c r="C438">
-        <v>16.5</v>
+        <v>77.148</v>
       </c>
       <c r="D438">
-        <v>11.99</v>
+        <v>59.1</v>
       </c>
       <c r="E438">
-        <v>4.51</v>
+        <v>16.6233</v>
       </c>
       <c r="F438">
-        <v>27.3</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>Genesis Leo</v>
+        <v>Paseo De Captive</v>
       </c>
       <c r="B439">
-        <v>0.11</v>
+        <v>1</v>
       </c>
       <c r="C439">
-        <v>16.5</v>
+        <v>50</v>
       </c>
       <c r="D439">
-        <v>11.99</v>
+        <v>33</v>
       </c>
       <c r="E439">
-        <v>4.51</v>
+        <v>16.0766</v>
       </c>
       <c r="F439">
-        <v>27.3</v>
+        <v>32.2</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
-        <v>Genesis Scorpio</v>
+        <v>Majesty Maison asrar</v>
       </c>
       <c r="B440">
-        <v>0.11</v>
+        <v>0.5</v>
       </c>
       <c r="C440">
-        <v>16.5</v>
+        <v>67.375</v>
       </c>
       <c r="D440">
-        <v>11.99</v>
+        <v>48</v>
       </c>
       <c r="E440">
-        <v>4.51</v>
+        <v>16.0063</v>
       </c>
       <c r="F440">
-        <v>27.3</v>
+        <v>23.8</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>Hawas Atlantis</v>
+        <v>ODYSSEY SPRAY HOMME BLACK</v>
       </c>
       <c r="B441">
-        <v>0.1</v>
+        <v>9</v>
       </c>
       <c r="C441">
-        <v>14.539</v>
+        <v>77.03</v>
       </c>
       <c r="D441">
-        <v>10.043</v>
+        <v>58.5</v>
       </c>
       <c r="E441">
-        <v>4.496</v>
+        <v>15.988700000000001</v>
       </c>
       <c r="F441">
-        <v>30.9</v>
+        <v>20.8</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v>Pure Crystal</v>
+        <v>Delilah Viola</v>
       </c>
       <c r="B442">
-        <v>0.2</v>
+        <v>1.1</v>
       </c>
       <c r="C442">
-        <v>22.696</v>
+        <v>81.532</v>
       </c>
       <c r="D442">
-        <v>18.4</v>
+        <v>64.042</v>
       </c>
       <c r="E442">
-        <v>4.296</v>
+        <v>15.9843</v>
       </c>
       <c r="F442">
-        <v>18.9</v>
+        <v>19.6</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>Khumar Luban</v>
+        <v>Al Haramain Imagine Dubai</v>
       </c>
       <c r="B443">
-        <v>0.2</v>
+        <v>0.30000000000000004</v>
       </c>
       <c r="C443">
-        <v>12.412</v>
+        <v>67.3404</v>
       </c>
       <c r="D443">
-        <v>8.178</v>
+        <v>49.5</v>
       </c>
       <c r="E443">
-        <v>4.234</v>
+        <v>15.8924</v>
       </c>
       <c r="F443">
-        <v>34.1</v>
+        <v>23.6</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>Turathi Brown Afnan</v>
+        <v>Gulf Orchid Sweet Giftset</v>
       </c>
       <c r="B444">
-        <v>0.11</v>
+        <v>1</v>
       </c>
       <c r="C444">
-        <v>14.3935</v>
+        <v>141.84</v>
       </c>
       <c r="D444">
-        <v>10.285</v>
+        <v>119</v>
       </c>
       <c r="E444">
-        <v>4.1085</v>
+        <v>15.748</v>
       </c>
       <c r="F444">
-        <v>28.5</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>Khair Pistachio</v>
+        <v>Turathi Brown Afnan</v>
       </c>
       <c r="B445">
-        <v>0.2</v>
+        <v>0.443</v>
       </c>
       <c r="C445">
-        <v>12.056</v>
+        <v>58.2796</v>
       </c>
       <c r="D445">
-        <v>8</v>
+        <v>41.420500000000004</v>
       </c>
       <c r="E445">
-        <v>4.056</v>
+        <v>15.328899999999999</v>
       </c>
       <c r="F445">
-        <v>33.6</v>
+        <v>26.3</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v>Voux Alma Verde</v>
+        <v>Delicious Bouquet</v>
       </c>
       <c r="B446">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="C446">
-        <v>8.511</v>
+        <v>76.87</v>
       </c>
       <c r="D446">
-        <v>4.5</v>
+        <v>59</v>
       </c>
       <c r="E446">
-        <v>4.011</v>
+        <v>15.2428</v>
       </c>
       <c r="F446">
-        <v>47.1</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
-        <v>Dominican Tobacco Ibrahim Al Qurashi</v>
+        <v>Rose De Mai</v>
       </c>
       <c r="B447">
-        <v>0.1</v>
+        <v>0.6</v>
       </c>
       <c r="C447">
-        <v>12.057</v>
+        <v>105.793</v>
       </c>
       <c r="D447">
-        <v>8.1</v>
+        <v>85.95</v>
       </c>
       <c r="E447">
-        <v>3.957</v>
+        <v>15.0939</v>
       </c>
       <c r="F447">
-        <v>32.8</v>
+        <v>14.3</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>Nautica Voyage</v>
+        <v>Nabtieh French Avenue</v>
       </c>
       <c r="B448">
-        <v>0.2</v>
+        <v>0.611</v>
       </c>
       <c r="C448">
-        <v>17.73</v>
+        <v>86.6187</v>
       </c>
       <c r="D448">
-        <v>13.8</v>
+        <v>67.7781</v>
       </c>
       <c r="E448">
-        <v>3.93</v>
+        <v>15.0047</v>
       </c>
       <c r="F448">
-        <v>22.2</v>
+        <v>17.3</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>Nyla Sherbet</v>
+        <v>Aura Kiss Of Rose Khadlaj</v>
       </c>
       <c r="B449">
-        <v>0.13</v>
+        <v>1</v>
       </c>
       <c r="C449">
-        <v>11.4322</v>
+        <v>56.74</v>
       </c>
       <c r="D449">
-        <v>7.54</v>
+        <v>39</v>
       </c>
       <c r="E449">
-        <v>3.8922</v>
+        <v>14.903</v>
       </c>
       <c r="F449">
-        <v>34</v>
+        <v>26.3</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>Equestrian Pierce French Avenue</v>
+        <v>ODYSSEY SPRAY EAU DE MONTAGNE</v>
       </c>
       <c r="B450">
-        <v>0.1</v>
+        <v>8</v>
       </c>
       <c r="C450">
-        <v>12.766</v>
+        <v>69.74</v>
       </c>
       <c r="D450">
-        <v>9.019</v>
+        <v>52</v>
       </c>
       <c r="E450">
-        <v>3.747</v>
+        <v>14.7739</v>
       </c>
       <c r="F450">
-        <v>29.4</v>
+        <v>21.2</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v>Spicy Amber</v>
+        <v>Atralia Magma Ember Dusk</v>
       </c>
       <c r="B451">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="C451">
-        <v>10.638</v>
+        <v>61.2125</v>
       </c>
       <c r="D451">
-        <v>7</v>
+        <v>44.5</v>
       </c>
       <c r="E451">
-        <v>3.638</v>
+        <v>14.6204</v>
       </c>
       <c r="F451">
-        <v>34.2</v>
+        <v>23.9</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>Tiramisu Smores</v>
+        <v>Dkhoon Opera</v>
       </c>
       <c r="B452">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="C452">
-        <v>11.348</v>
+        <v>29.286</v>
       </c>
       <c r="D452">
-        <v>7.71</v>
+        <v>14.25</v>
       </c>
       <c r="E452">
-        <v>3.638</v>
+        <v>14.4952</v>
       </c>
       <c r="F452">
-        <v>32.1</v>
+        <v>49.5</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>Smart 401 Versace Eros 30ml</v>
+        <v>Dominican 20ml</v>
       </c>
       <c r="B453">
         <v>2</v>
       </c>
       <c r="C453">
-        <v>15.6</v>
+        <v>50</v>
       </c>
       <c r="D453">
-        <v>12</v>
+        <v>34.66</v>
       </c>
       <c r="E453">
-        <v>3.6</v>
+        <v>14.4166</v>
       </c>
       <c r="F453">
-        <v>23.1</v>
+        <v>28.8</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>Smart 446 Sauvage 30ml</v>
+        <v>Cuban 20ml</v>
       </c>
       <c r="B454">
         <v>2</v>
       </c>
       <c r="C454">
-        <v>15.6</v>
+        <v>50</v>
       </c>
       <c r="D454">
-        <v>12</v>
+        <v>34.66</v>
       </c>
       <c r="E454">
-        <v>3.6</v>
+        <v>14.4166</v>
       </c>
       <c r="F454">
-        <v>23.1</v>
+        <v>28.8</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>Brazillian Tobacco 100ml</v>
+        <v>Dkhoon Sapphire</v>
       </c>
       <c r="B455">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="C455">
-        <v>12.766</v>
+        <v>36.429</v>
       </c>
       <c r="D455">
-        <v>9.2</v>
+        <v>21.375</v>
       </c>
       <c r="E455">
-        <v>3.566</v>
+        <v>14.3812</v>
       </c>
       <c r="F455">
-        <v>27.9</v>
+        <v>39.5</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>9PM Afnan</v>
+        <v>Oud and Roses Gel</v>
       </c>
       <c r="B456">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="C456">
-        <v>12.4114</v>
+        <v>42.55</v>
       </c>
       <c r="D456">
-        <v>8.86</v>
+        <v>26.16</v>
       </c>
       <c r="E456">
-        <v>3.5514</v>
+        <v>14.2625</v>
       </c>
       <c r="F456">
-        <v>28.6</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>Black Carbon Diamond</v>
+        <v>Supreme Body Gel</v>
       </c>
       <c r="B457">
-        <v>0.07</v>
+        <v>1</v>
       </c>
       <c r="C457">
-        <v>10.0534</v>
+        <v>42.55</v>
       </c>
       <c r="D457">
-        <v>6.5254</v>
+        <v>26.16</v>
       </c>
       <c r="E457">
-        <v>3.528</v>
+        <v>14.2625</v>
       </c>
       <c r="F457">
-        <v>35.1</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>Atralia Absolute noir</v>
+        <v>Nyla Sherbet</v>
       </c>
       <c r="B458">
-        <v>0.1</v>
+        <v>0.505</v>
       </c>
       <c r="C458">
-        <v>9.574</v>
+        <v>44.6497</v>
       </c>
       <c r="D458">
-        <v>6.06</v>
+        <v>29.29</v>
       </c>
       <c r="E458">
-        <v>3.514</v>
+        <v>14.174700000000001</v>
       </c>
       <c r="F458">
-        <v>36.7</v>
+        <v>31.7</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v>Notes Jazz</v>
+        <v>Musk Abaq Pomegranate 10ml+oil</v>
       </c>
       <c r="B459">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="C459">
-        <v>9.574</v>
+        <v>50</v>
       </c>
       <c r="D459">
-        <v>6.1</v>
+        <v>35</v>
       </c>
       <c r="E459">
-        <v>3.474</v>
+        <v>14.0766</v>
       </c>
       <c r="F459">
-        <v>36.3</v>
+        <v>28.2</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>Azzure Aoud</v>
+        <v>Musk Alfajr 10ml+oil</v>
       </c>
       <c r="B460">
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="C460">
-        <v>22.696</v>
+        <v>50</v>
       </c>
       <c r="D460">
-        <v>19.232</v>
+        <v>35</v>
       </c>
       <c r="E460">
-        <v>3.464</v>
+        <v>14.0766</v>
       </c>
       <c r="F460">
-        <v>15.3</v>
+        <v>28.2</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>Meringue french avenue</v>
+        <v>Noir DArabie</v>
       </c>
       <c r="B461">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="C461">
-        <v>12.766</v>
+        <v>53.19</v>
       </c>
       <c r="D461">
-        <v>9.309</v>
+        <v>36.5</v>
       </c>
       <c r="E461">
-        <v>3.457</v>
+        <v>14.0305</v>
       </c>
       <c r="F461">
-        <v>27.1</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>Firestorm</v>
+        <v>ODYSSEY SPRAY MARSHMALLOW</v>
       </c>
       <c r="B462">
-        <v>0.1</v>
+        <v>7</v>
       </c>
       <c r="C462">
-        <v>13.121</v>
+        <v>62.15</v>
       </c>
       <c r="D462">
-        <v>9.7</v>
+        <v>45.5</v>
       </c>
       <c r="E462">
-        <v>3.421</v>
+        <v>13.8241</v>
       </c>
       <c r="F462">
-        <v>26.1</v>
+        <v>22.2</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>Wanted Lady</v>
+        <v>Osma Woody S</v>
       </c>
       <c r="B463">
-        <v>0.05</v>
+        <v>0.267</v>
       </c>
       <c r="C463">
-        <v>7.447</v>
+        <v>35.7593</v>
       </c>
       <c r="D463">
-        <v>4.2</v>
+        <v>21.3226</v>
       </c>
       <c r="E463">
-        <v>3.247</v>
+        <v>13.7763</v>
       </c>
       <c r="F463">
-        <v>43.6</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>Rayhaan Cadiz</v>
+        <v>Victoria Lattafa</v>
       </c>
       <c r="B464">
-        <v>0.1</v>
+        <v>0.9</v>
       </c>
       <c r="C464">
-        <v>8.865</v>
+        <v>86.44200000000001</v>
       </c>
       <c r="D464">
-        <v>5.652</v>
+        <v>69.75</v>
       </c>
       <c r="E464">
-        <v>3.213</v>
+        <v>13.5862</v>
       </c>
       <c r="F464">
-        <v>36.2</v>
+        <v>15.7</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>Arrogate Blue de Assaf 200ml</v>
+        <v>Shmallow Fluff French Avenue</v>
       </c>
       <c r="B465">
-        <v>0.05</v>
+        <v>0.30000000000000004</v>
       </c>
       <c r="C465">
-        <v>9.2199</v>
+        <v>41.589</v>
       </c>
       <c r="D465">
-        <v>6.06</v>
+        <v>26.400000000000002</v>
       </c>
       <c r="E465">
-        <v>3.1599</v>
+        <v>13.5488</v>
       </c>
       <c r="F465">
-        <v>34.3</v>
+        <v>32.6</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>Khadlaj Loyalty</v>
+        <v>Rayhaan Obsidian</v>
       </c>
       <c r="B466">
-        <v>0.1</v>
+        <v>0.45</v>
       </c>
       <c r="C466">
-        <v>10.638</v>
+        <v>48.2175</v>
       </c>
       <c r="D466">
-        <v>7.5</v>
+        <v>33.9885</v>
       </c>
       <c r="E466">
-        <v>3.138</v>
+        <v>13.3385</v>
       </c>
       <c r="F466">
-        <v>29.5</v>
+        <v>27.7</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>Reef Arab Diriyah</v>
+        <v>Uhud Arabiyat Prestige</v>
       </c>
       <c r="B467">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="C467">
-        <v>14.894</v>
+        <v>57.145</v>
       </c>
       <c r="D467">
-        <v>11.8</v>
+        <v>42.765</v>
       </c>
       <c r="E467">
-        <v>3.094</v>
+        <v>13.3247</v>
       </c>
       <c r="F467">
-        <v>20.8</v>
+        <v>23.3</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>Dkhoon Oud - Blue Oud</v>
+        <v>Roses Vanilla Mancera 120ml</v>
       </c>
       <c r="B468">
-        <v>0.1</v>
+        <v>0.587</v>
       </c>
       <c r="C468">
-        <v>13.121</v>
+        <v>152.48250000000002</v>
       </c>
       <c r="D468">
-        <v>10.179</v>
+        <v>132.9555</v>
       </c>
       <c r="E468">
-        <v>2.942</v>
+        <v>13.279599999999999</v>
       </c>
       <c r="F468">
-        <v>22.4</v>
+        <v>8.7</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
-        <v>Smart 484 Roses Vanille 30ml</v>
+        <v>Gissah Imperial Valley 15ML</v>
       </c>
       <c r="B469">
         <v>1</v>
       </c>
       <c r="C469">
-        <v>8.87</v>
+        <v>75</v>
       </c>
       <c r="D469">
-        <v>6</v>
+        <v>60.43</v>
       </c>
       <c r="E469">
-        <v>2.87</v>
+        <v>13.1849</v>
       </c>
       <c r="F469">
-        <v>32.4</v>
+        <v>17.6</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>Northstag Quatre IV</v>
+        <v>Gissah La Luna 15ML</v>
       </c>
       <c r="B470">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="C470">
-        <v>10.993</v>
+        <v>75</v>
       </c>
       <c r="D470">
-        <v>8.212</v>
+        <v>60.43</v>
       </c>
       <c r="E470">
-        <v>2.781</v>
+        <v>13.1849</v>
       </c>
       <c r="F470">
-        <v>25.3</v>
+        <v>17.6</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
-        <v>Mojito Obsession Gulf Orchid</v>
+        <v>Gissah One and Only 15ML</v>
       </c>
       <c r="B471">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="C471">
-        <v>9.574</v>
+        <v>75</v>
       </c>
       <c r="D471">
-        <v>6.8</v>
+        <v>60.43</v>
       </c>
       <c r="E471">
-        <v>2.774</v>
+        <v>13.1849</v>
       </c>
       <c r="F471">
-        <v>29</v>
+        <v>17.6</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
-        <v>Rayhaan Granada</v>
+        <v>Gissah Voila 15ML</v>
       </c>
       <c r="B472">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="C472">
-        <v>8.865</v>
+        <v>75</v>
       </c>
       <c r="D472">
-        <v>6.1</v>
+        <v>60.43</v>
       </c>
       <c r="E472">
-        <v>2.765</v>
+        <v>13.1849</v>
       </c>
       <c r="F472">
-        <v>31.2</v>
+        <v>17.6</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
-        <v>Volare Aragon</v>
+        <v>Gissah Volt 15ML</v>
       </c>
       <c r="B473">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="C473">
-        <v>6.738</v>
+        <v>75</v>
       </c>
       <c r="D473">
-        <v>4</v>
+        <v>60.43</v>
       </c>
       <c r="E473">
-        <v>2.738</v>
+        <v>13.1849</v>
       </c>
       <c r="F473">
-        <v>40.6</v>
+        <v>17.6</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v>Volare Carlos</v>
+        <v>Asad Lattafa</v>
       </c>
       <c r="B474">
-        <v>0.1</v>
+        <v>1.1</v>
       </c>
       <c r="C474">
-        <v>6.738</v>
+        <v>80.667</v>
       </c>
       <c r="D474">
-        <v>4</v>
+        <v>66</v>
       </c>
       <c r="E474">
-        <v>2.738</v>
+        <v>12.9425</v>
       </c>
       <c r="F474">
-        <v>40.6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v>Oscar Zimaya</v>
+        <v>Gissah Mavro</v>
       </c>
       <c r="B475">
         <v>0.1</v>
       </c>
       <c r="C475">
-        <v>8.156</v>
+        <v>40.426</v>
       </c>
       <c r="D475">
-        <v>5.505</v>
+        <v>25.5</v>
       </c>
       <c r="E475">
-        <v>2.651</v>
+        <v>12.9047</v>
       </c>
       <c r="F475">
-        <v>32.5</v>
+        <v>31.9</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
-        <v>Urban Man Paradise</v>
+        <v>Khumar Absolute</v>
       </c>
       <c r="B476">
-        <v>0.11</v>
+        <v>1.1</v>
       </c>
       <c r="C476">
-        <v>7.7231</v>
+        <v>58.938</v>
       </c>
       <c r="D476">
-        <v>5.17</v>
+        <v>44.979</v>
       </c>
       <c r="E476">
-        <v>2.5531</v>
+        <v>12.8706</v>
       </c>
       <c r="F476">
-        <v>33.1</v>
+        <v>21.8</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
-        <v>Smart 623 Megamare 30ml</v>
+        <v>Brazillian 20ml</v>
       </c>
       <c r="B477">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C477">
-        <v>8.51</v>
+        <v>50</v>
       </c>
       <c r="D477">
-        <v>6.07</v>
+        <v>34.66</v>
       </c>
       <c r="E477">
-        <v>2.44</v>
+        <v>12.84</v>
       </c>
       <c r="F477">
-        <v>28.7</v>
+        <v>25.7</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
-        <v>Proud Of You Intense</v>
+        <v>Fierte Luna French Avenue</v>
       </c>
       <c r="B478">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="C478">
-        <v>6.028</v>
+        <v>42.145</v>
       </c>
       <c r="D478">
-        <v>3.6</v>
+        <v>28.852</v>
       </c>
       <c r="E478">
-        <v>2.428</v>
+        <v>12.5147</v>
       </c>
       <c r="F478">
-        <v>40.3</v>
+        <v>29.7</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
-        <v>Odyssey Artisto</v>
+        <v>Player Laverne</v>
       </c>
       <c r="B479">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="C479">
-        <v>10.638</v>
+        <v>68.57</v>
       </c>
       <c r="D479">
-        <v>8.25</v>
+        <v>53.2875</v>
       </c>
       <c r="E479">
-        <v>2.388</v>
+        <v>12.3946</v>
       </c>
       <c r="F479">
-        <v>22.4</v>
+        <v>18.1</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
-        <v>ODYSSEY EAU DE MONTAGNE</v>
+        <v>Mysterious Tahara Gulf Orchid</v>
       </c>
       <c r="B480">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="C480">
-        <v>10.638</v>
+        <v>71.43</v>
       </c>
       <c r="D480">
-        <v>8.25</v>
+        <v>58</v>
       </c>
       <c r="E480">
-        <v>2.388</v>
+        <v>12.1109</v>
       </c>
       <c r="F480">
-        <v>22.4</v>
+        <v>17</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
-        <v>ODYSSEY SPECTRA RAINBOW EDITION</v>
+        <v>Rebel Enable Assaf</v>
       </c>
       <c r="B481">
-        <v>0.1</v>
+        <v>0.403</v>
       </c>
       <c r="C481">
-        <v>10.638</v>
+        <v>53.7173</v>
       </c>
       <c r="D481">
-        <v>8.25</v>
+        <v>39.494</v>
       </c>
       <c r="E481">
-        <v>2.388</v>
+        <v>12.0991</v>
       </c>
       <c r="F481">
-        <v>22.4</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>ODYSSEY TYRANT</v>
+        <v>Spray club de nuit urban elixir</v>
       </c>
       <c r="B482">
-        <v>0.1</v>
+        <v>9</v>
       </c>
       <c r="C482">
-        <v>10.638</v>
+        <v>77.78999999999999</v>
       </c>
       <c r="D482">
-        <v>8.25</v>
+        <v>63.449999999999996</v>
       </c>
       <c r="E482">
-        <v>2.388</v>
+        <v>12.0643</v>
       </c>
       <c r="F482">
-        <v>22.4</v>
+        <v>15.5</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
-        <v>Eager</v>
+        <v>Allure Garden</v>
       </c>
       <c r="B483">
-        <v>0.05</v>
+        <v>0.5</v>
       </c>
       <c r="C483">
-        <v>5.319</v>
+        <v>53.1915</v>
       </c>
       <c r="D483">
-        <v>2.9325</v>
+        <v>38.5</v>
       </c>
       <c r="E483">
-        <v>2.3865</v>
+        <v>12.0319</v>
       </c>
       <c r="F483">
-        <v>44.9</v>
+        <v>22.6</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>ODYSSEY Spray  MEGA</v>
+        <v>Dare 7Am Laverne</v>
       </c>
       <c r="B484">
-        <v>1</v>
+        <v>0.30000000000000004</v>
       </c>
       <c r="C484">
-        <v>8.87</v>
+        <v>36.257000000000005</v>
       </c>
       <c r="D484">
-        <v>6.5</v>
+        <v>23.1</v>
       </c>
       <c r="E484">
-        <v>2.37</v>
+        <v>11.727</v>
       </c>
       <c r="F484">
-        <v>26.7</v>
+        <v>32.3</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
-        <v>ODYSSEY SPRAY BLACK REVOLUTION</v>
+        <v>Fakhar Platine</v>
       </c>
       <c r="B485">
-        <v>1</v>
+        <v>0.7</v>
       </c>
       <c r="C485">
-        <v>8.87</v>
+        <v>53.959</v>
       </c>
       <c r="D485">
-        <v>6.5</v>
+        <v>40.075</v>
       </c>
       <c r="E485">
-        <v>2.37</v>
+        <v>11.4451</v>
       </c>
       <c r="F485">
-        <v>26.7</v>
+        <v>21.2</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>ODYSSEY SPRAY HOMME WHITE EDITION</v>
+        <v>Oceanic Fresh</v>
       </c>
       <c r="B486">
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="C486">
-        <v>8.87</v>
+        <v>21.786</v>
       </c>
       <c r="D486">
-        <v>6.5</v>
+        <v>10</v>
       </c>
       <c r="E486">
-        <v>2.37</v>
+        <v>11.3837</v>
       </c>
       <c r="F486">
-        <v>26.7</v>
+        <v>52.3</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
-        <v>King Tobacco</v>
+        <v>Vulcan Baie French Avenue</v>
       </c>
       <c r="B487">
-        <v>0.05</v>
+        <v>0.30000000000000004</v>
       </c>
       <c r="C487">
-        <v>10.2835</v>
+        <v>39.457</v>
       </c>
       <c r="D487">
-        <v>8</v>
+        <v>26.625</v>
       </c>
       <c r="E487">
-        <v>2.2835</v>
+        <v>11.2759</v>
       </c>
       <c r="F487">
-        <v>22.2</v>
+        <v>28.6</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>Peach Velvet Khadlaj</v>
+        <v>Extradose Homme</v>
       </c>
       <c r="B488">
-        <v>0.1</v>
+        <v>0.38</v>
       </c>
       <c r="C488">
-        <v>9.574</v>
+        <v>50.6654</v>
       </c>
       <c r="D488">
-        <v>7.3</v>
+        <v>37.0956</v>
       </c>
       <c r="E488">
-        <v>2.274</v>
+        <v>11.0365</v>
       </c>
       <c r="F488">
-        <v>23.8</v>
+        <v>21.8</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>Voux Zingy</v>
+        <v>Osma Noir</v>
       </c>
       <c r="B489">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="C489">
-        <v>6.738</v>
+        <v>27.858</v>
       </c>
       <c r="D489">
-        <v>4.6</v>
+        <v>16.4</v>
       </c>
       <c r="E489">
-        <v>2.138</v>
+        <v>10.9435</v>
       </c>
       <c r="F489">
-        <v>31.7</v>
+        <v>39.3</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>Vulcan Sable French Avenue</v>
+        <v>Peach Velvet Khadlaj</v>
       </c>
       <c r="B490">
-        <v>0.1</v>
+        <v>0.6</v>
       </c>
       <c r="C490">
-        <v>11.702</v>
+        <v>56.004</v>
       </c>
       <c r="D490">
-        <v>9.616</v>
+        <v>43.8</v>
       </c>
       <c r="E490">
-        <v>2.086</v>
+        <v>10.867799999999999</v>
       </c>
       <c r="F490">
-        <v>17.8</v>
+        <v>19.4</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>Aura Pista Desert Khadlaj</v>
+        <v>ODYSSEY Spray  MEGA</v>
       </c>
       <c r="B491">
-        <v>0.1</v>
+        <v>7</v>
       </c>
       <c r="C491">
-        <v>6.028</v>
+        <v>57.65</v>
       </c>
       <c r="D491">
-        <v>3.95</v>
+        <v>45.5</v>
       </c>
       <c r="E491">
-        <v>2.078</v>
+        <v>10.8056</v>
       </c>
       <c r="F491">
-        <v>34.5</v>
+        <v>18.7</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>Mangotini</v>
+        <v>Dangerous Arrogate</v>
       </c>
       <c r="B492">
-        <v>0.1</v>
+        <v>0.15000000000000002</v>
       </c>
       <c r="C492">
-        <v>9.574</v>
+        <v>25.5925</v>
       </c>
       <c r="D492">
-        <v>7.576</v>
+        <v>13.950000000000001</v>
       </c>
       <c r="E492">
-        <v>1.998</v>
+        <v>10.6332</v>
       </c>
       <c r="F492">
-        <v>20.9</v>
+        <v>41.5</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>Old Fashioned</v>
+        <v>Gissah Tango 15ML</v>
       </c>
       <c r="B493">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="C493">
-        <v>9.574</v>
+        <v>74.47</v>
       </c>
       <c r="D493">
-        <v>7.577</v>
+        <v>60.43</v>
       </c>
       <c r="E493">
-        <v>1.997</v>
+        <v>10.3165</v>
       </c>
       <c r="F493">
-        <v>20.9</v>
+        <v>13.9</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>Red Coral Ibraq</v>
+        <v>ODYSSEY SPRAY GO MANGO</v>
       </c>
       <c r="B494">
-        <v>0.1</v>
+        <v>5</v>
       </c>
       <c r="C494">
-        <v>10.638</v>
+        <v>44.47</v>
       </c>
       <c r="D494">
-        <v>8.654</v>
+        <v>32.5</v>
       </c>
       <c r="E494">
-        <v>1.984</v>
+        <v>10.3097</v>
       </c>
       <c r="F494">
-        <v>18.7</v>
+        <v>23.2</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>Veneno Scarlet</v>
+        <v>ODYSSEY Spray Bahamas</v>
       </c>
       <c r="B495">
-        <v>0.1</v>
+        <v>5</v>
       </c>
       <c r="C495">
-        <v>13.83</v>
+        <v>44.11</v>
       </c>
       <c r="D495">
-        <v>11.85</v>
+        <v>32.5</v>
       </c>
       <c r="E495">
-        <v>1.98</v>
+        <v>10.236</v>
       </c>
       <c r="F495">
-        <v>14.3</v>
+        <v>23.2</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>SPRAY AURA FRESH</v>
+        <v>Thunder</v>
       </c>
       <c r="B496">
-        <v>1</v>
+        <v>0.3</v>
       </c>
       <c r="C496">
-        <v>8.87</v>
+        <v>40.002</v>
       </c>
       <c r="D496">
-        <v>7.05</v>
+        <v>29.1</v>
       </c>
       <c r="E496">
-        <v>1.82</v>
+        <v>10.1633</v>
       </c>
       <c r="F496">
-        <v>20.5</v>
+        <v>25.4</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>Smart 608 Ultra male 30ml</v>
+        <v>Spicy Amber</v>
       </c>
       <c r="B497">
-        <v>1</v>
+        <v>0.30000000000000004</v>
       </c>
       <c r="C497">
-        <v>7.8</v>
+        <v>32.068</v>
       </c>
       <c r="D497">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="E497">
-        <v>1.8</v>
+        <v>10.1403</v>
       </c>
       <c r="F497">
-        <v>23.1</v>
+        <v>31.6</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>Smart 635 Spicebomb 30ml</v>
+        <v>Diwani Beirut French Avenue</v>
       </c>
       <c r="B498">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="C498">
-        <v>7.8</v>
+        <v>57.145</v>
       </c>
       <c r="D498">
-        <v>6</v>
+        <v>46</v>
       </c>
       <c r="E498">
-        <v>1.8</v>
+        <v>10.0897</v>
       </c>
       <c r="F498">
-        <v>23.1</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>Dulce De Leche</v>
+        <v>Minya Coco Lush</v>
       </c>
       <c r="B499">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="C499">
-        <v>7.447</v>
+        <v>34.75</v>
       </c>
       <c r="D499">
-        <v>5.654</v>
+        <v>23</v>
       </c>
       <c r="E499">
-        <v>1.793</v>
+        <v>10.0125</v>
       </c>
       <c r="F499">
-        <v>24.1</v>
+        <v>28.8</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>Pecan Butter Cookie</v>
+        <v>Arrogate Pink Rose</v>
       </c>
       <c r="B500">
-        <v>0.1</v>
+        <v>0.87</v>
       </c>
       <c r="C500">
-        <v>7.447</v>
+        <v>139.2819</v>
       </c>
       <c r="D500">
-        <v>5.654</v>
+        <v>124.41</v>
       </c>
       <c r="E500">
-        <v>1.793</v>
+        <v>9.9348</v>
       </c>
       <c r="F500">
-        <v>24.1</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
-        <v>Vanilla Cream Macaron</v>
+        <v>Eternal Oud Lattafa</v>
       </c>
       <c r="B501">
-        <v>0.1</v>
+        <v>0.45</v>
       </c>
       <c r="C501">
-        <v>7.447</v>
+        <v>50.004</v>
       </c>
       <c r="D501">
-        <v>5.654</v>
+        <v>39.15</v>
       </c>
       <c r="E501">
-        <v>1.793</v>
+        <v>9.9305</v>
       </c>
       <c r="F501">
-        <v>24.1</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>Berries Cream Macaron</v>
+        <v>Spanish 20ml</v>
       </c>
       <c r="B502">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="C502">
-        <v>7.447</v>
+        <v>28.57</v>
       </c>
       <c r="D502">
-        <v>5.654</v>
+        <v>17.33</v>
       </c>
       <c r="E502">
-        <v>1.793</v>
+        <v>9.8115</v>
       </c>
       <c r="F502">
-        <v>24.1</v>
+        <v>34.3</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
-        <v>Chocolate Ganache</v>
+        <v>Badee Al Oud Noble Blush</v>
       </c>
       <c r="B503">
-        <v>0.1</v>
+        <v>0.6</v>
       </c>
       <c r="C503">
-        <v>7.447</v>
+        <v>50.364</v>
       </c>
       <c r="D503">
-        <v>5.654</v>
+        <v>39.7903</v>
       </c>
       <c r="E503">
-        <v>1.793</v>
+        <v>9.6436</v>
       </c>
       <c r="F503">
-        <v>24.1</v>
+        <v>19.1</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>Cookie Dough</v>
+        <v>Cosmic Tonka</v>
       </c>
       <c r="B504">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="C504">
-        <v>7.447</v>
+        <v>60.715</v>
       </c>
       <c r="D504">
-        <v>5.654</v>
+        <v>50</v>
       </c>
       <c r="E504">
-        <v>1.793</v>
+        <v>9.5937</v>
       </c>
       <c r="F504">
-        <v>24.1</v>
+        <v>15.8</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>Urban Man Le Parfum</v>
+        <v>Caffe Latte Khadlaj</v>
       </c>
       <c r="B505">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="C505">
-        <v>9.4787</v>
+        <v>19.217</v>
       </c>
       <c r="D505">
-        <v>7.7</v>
+        <v>9</v>
       </c>
       <c r="E505">
-        <v>1.7787</v>
+        <v>9.5602</v>
       </c>
       <c r="F505">
-        <v>18.8</v>
+        <v>49.7</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>Cloud Candy Khadlaj</v>
+        <v>Cotton Blush</v>
       </c>
       <c r="B506">
-        <v>0.2</v>
+        <v>0.7</v>
       </c>
       <c r="C506">
-        <v>19.148</v>
+        <v>50.001</v>
       </c>
       <c r="D506">
-        <v>17.4</v>
+        <v>39.578</v>
       </c>
       <c r="E506">
-        <v>1.748</v>
+        <v>9.4996</v>
       </c>
       <c r="F506">
-        <v>9.1</v>
+        <v>19</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>Odyssey Candee</v>
+        <v>Wood White</v>
       </c>
       <c r="B507">
-        <v>0.1</v>
+        <v>0.267</v>
       </c>
       <c r="C507">
-        <v>9.22</v>
+        <v>37.1904</v>
       </c>
       <c r="D507">
-        <v>7.7</v>
+        <v>27.1005</v>
       </c>
       <c r="E507">
-        <v>1.52</v>
+        <v>9.4031</v>
       </c>
       <c r="F507">
-        <v>16.5</v>
+        <v>25.3</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>Asad Lattafa</v>
+        <v>Morra Iven</v>
       </c>
       <c r="B508">
         <v>0.1</v>
       </c>
       <c r="C508">
-        <v>7.447</v>
+        <v>21.786</v>
       </c>
       <c r="D508">
-        <v>6</v>
+        <v>12.0192</v>
       </c>
       <c r="E508">
-        <v>1.447</v>
+        <v>9.3644</v>
       </c>
       <c r="F508">
-        <v>19.4</v>
+        <v>43</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>Maahir  Lattafa</v>
+        <v>Choco Musk Al Rehab</v>
       </c>
       <c r="B509">
-        <v>0.1</v>
+        <v>4</v>
       </c>
       <c r="C509">
-        <v>8.156</v>
+        <v>42.88</v>
       </c>
       <c r="D509">
-        <v>7.4</v>
+        <v>32.84</v>
       </c>
       <c r="E509">
-        <v>0.756</v>
+        <v>9.2481</v>
       </c>
       <c r="F509">
-        <v>9.3</v>
+        <v>21.6</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
-        <v>Champion Black 150ml</v>
+        <v>Instant Crush Mancera 120ml</v>
       </c>
       <c r="B510">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="C510">
-        <v>20.568</v>
+        <v>60.6375</v>
       </c>
       <c r="D510">
-        <v>22</v>
+        <v>48.5</v>
       </c>
       <c r="E510">
-        <v>-1.432</v>
+        <v>9.1056</v>
       </c>
       <c r="F510">
-        <v>-7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
-        <v>Champion Red 150ml</v>
+        <v>Gissah Sava</v>
       </c>
       <c r="B511">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="C511">
-        <v>20.568</v>
+        <v>40.715</v>
       </c>
       <c r="D511">
-        <v>22</v>
+        <v>30.9</v>
       </c>
       <c r="E511">
-        <v>-1.432</v>
+        <v>9.0631</v>
       </c>
       <c r="F511">
-        <v>-7</v>
+        <v>22.3</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
-        <v>Blue Laverne Sport 200ml</v>
+        <v>Elbrince 100ml Al Majed Oud</v>
       </c>
       <c r="B512">
         <v>0.2</v>
       </c>
       <c r="C512">
-        <v>17.022</v>
+        <v>26.336</v>
       </c>
       <c r="D512">
-        <v>21.38</v>
+        <v>16.4</v>
       </c>
       <c r="E512">
-        <v>-4.358</v>
+        <v>9.036</v>
       </c>
       <c r="F512">
-        <v>-25.6</v>
+        <v>34.3</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
-        <v>Blue Laverne Bakhur 200ml</v>
+        <v>Odyssey Go Mango</v>
       </c>
       <c r="B513">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="C513">
-        <v>32.86</v>
+        <v>52.559</v>
       </c>
       <c r="D513">
-        <v>42.76</v>
+        <v>41.25</v>
       </c>
       <c r="E513">
-        <v>-9.9</v>
+        <v>9.0189</v>
       </c>
       <c r="F513">
-        <v>-30.1</v>
+        <v>17.2</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
-        <v>Miss Laverne Rose</v>
+        <v>ODYSSEY SPRAY MANDARIN SKY ELIXIR</v>
       </c>
       <c r="B514">
-        <v>0.4</v>
+        <v>5</v>
       </c>
       <c r="C514">
-        <v>32.86</v>
+        <v>43.129999999999995</v>
       </c>
       <c r="D514">
-        <v>44</v>
+        <v>32.5</v>
       </c>
       <c r="E514">
-        <v>-11.14</v>
+        <v>8.994399999999999</v>
       </c>
       <c r="F514">
-        <v>-33.9</v>
+        <v>20.9</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
-        <v>Player Laverne</v>
+        <v>Odyssey Mandarin Sky</v>
       </c>
       <c r="B515">
         <v>0.6</v>
       </c>
       <c r="C515">
-        <v>51.066</v>
+        <v>60.507000000000005</v>
       </c>
       <c r="D515">
-        <v>64.14</v>
+        <v>49.5</v>
       </c>
       <c r="E515">
-        <v>-13.074</v>
+        <v>8.9615</v>
       </c>
       <c r="F515">
-        <v>-25.6</v>
+        <v>14.8</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
-        <v>Arrogate Pink Diva</v>
+        <v>Effects Of Uniq Armaf</v>
       </c>
       <c r="B516">
-        <v>2.5</v>
+        <v>0.4</v>
       </c>
       <c r="C516">
-        <v>255.525</v>
+        <v>66.906</v>
       </c>
       <c r="D516">
-        <v>332.5</v>
+        <v>55.716</v>
       </c>
       <c r="E516">
-        <v>-76.975</v>
+        <v>8.9033</v>
       </c>
       <c r="F516">
-        <v>-30.1</v>
+        <v>13.3</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" t="str">
+        <v>Equestrian Olena French Avenue</v>
+      </c>
+      <c r="B517">
+        <v>0.5</v>
+      </c>
+      <c r="C517">
+        <v>56.74</v>
+      </c>
+      <c r="D517">
+        <v>45.095</v>
+      </c>
+      <c r="E517">
+        <v>8.808</v>
+      </c>
+      <c r="F517">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" t="str">
+        <v>Creative Art</v>
+      </c>
+      <c r="B518">
+        <v>0.2</v>
+      </c>
+      <c r="C518">
+        <v>32.144</v>
+      </c>
+      <c r="D518">
+        <v>22.8</v>
+      </c>
+      <c r="E518">
+        <v>8.7504</v>
+      </c>
+      <c r="F518">
+        <v>27.2</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" t="str">
+        <v>Odyssey Limoni</v>
+      </c>
+      <c r="B519">
+        <v>0.6</v>
+      </c>
+      <c r="C519">
+        <v>61.278</v>
+      </c>
+      <c r="D519">
+        <v>49.5</v>
+      </c>
+      <c r="E519">
+        <v>8.7141</v>
+      </c>
+      <c r="F519">
+        <v>14.2</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" t="str">
+        <v>Mahd al dhahab</v>
+      </c>
+      <c r="B520">
+        <v>0.3</v>
+      </c>
+      <c r="C520">
+        <v>36.171</v>
+      </c>
+      <c r="D520">
+        <v>25.659</v>
+      </c>
+      <c r="E520">
+        <v>8.7035</v>
+      </c>
+      <c r="F520">
+        <v>24.1</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" t="str">
+        <v>Noire Absolu Arabiyat Prestige</v>
+      </c>
+      <c r="B521">
+        <v>0.3</v>
+      </c>
+      <c r="C521">
+        <v>36.171</v>
+      </c>
+      <c r="D521">
+        <v>25.659</v>
+      </c>
+      <c r="E521">
+        <v>8.7035</v>
+      </c>
+      <c r="F521">
+        <v>24.1</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" t="str">
+        <v>Private 2December</v>
+      </c>
+      <c r="B522">
+        <v>0.2</v>
+      </c>
+      <c r="C522">
+        <v>24.114</v>
+      </c>
+      <c r="D522">
+        <v>14.25</v>
+      </c>
+      <c r="E522">
+        <v>8.6583</v>
+      </c>
+      <c r="F522">
+        <v>35.9</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" t="str">
+        <v>Shaghaf Oud Azraq Swiss Arabian</v>
+      </c>
+      <c r="B523">
+        <v>0.133</v>
+      </c>
+      <c r="C523">
+        <v>25.6504</v>
+      </c>
+      <c r="D523">
+        <v>16.625</v>
+      </c>
+      <c r="E523">
+        <v>8.5517</v>
+      </c>
+      <c r="F523">
+        <v>33.3</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" t="str">
+        <v>Shaghaf Oud Tonka Swiss Arabian</v>
+      </c>
+      <c r="B524">
+        <v>0.133</v>
+      </c>
+      <c r="C524">
+        <v>25.6504</v>
+      </c>
+      <c r="D524">
+        <v>16.625</v>
+      </c>
+      <c r="E524">
+        <v>8.5517</v>
+      </c>
+      <c r="F524">
+        <v>33.3</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" t="str">
+        <v>Pinkling</v>
+      </c>
+      <c r="B525">
+        <v>0.4</v>
+      </c>
+      <c r="C525">
+        <v>32.742000000000004</v>
+      </c>
+      <c r="D525">
+        <v>23.2</v>
+      </c>
+      <c r="E525">
+        <v>8.423</v>
+      </c>
+      <c r="F525">
+        <v>25.7</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" t="str">
+        <v>Reef 33 White 100ml</v>
+      </c>
+      <c r="B526">
+        <v>0.30000000000000004</v>
+      </c>
+      <c r="C526">
+        <v>44.788</v>
+      </c>
+      <c r="D526">
+        <v>34.650000000000006</v>
+      </c>
+      <c r="E526">
+        <v>8.3716</v>
+      </c>
+      <c r="F526">
+        <v>18.7</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" t="str">
+        <v>Musk Powder 10ml+oil</v>
+      </c>
+      <c r="B527">
+        <v>2</v>
+      </c>
+      <c r="C527">
+        <v>99.3</v>
+      </c>
+      <c r="D527">
+        <v>86</v>
+      </c>
+      <c r="E527">
+        <v>8.335</v>
+      </c>
+      <c r="F527">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" t="str">
+        <v>Titan Khadlaj</v>
+      </c>
+      <c r="B528">
+        <v>0.30000000000000004</v>
+      </c>
+      <c r="C528">
+        <v>30.926000000000002</v>
+      </c>
+      <c r="D528">
+        <v>21.375</v>
+      </c>
+      <c r="E528">
+        <v>8.3313</v>
+      </c>
+      <c r="F528">
+        <v>26.9</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" t="str">
+        <v>Nafais Magrib Khadlaj</v>
+      </c>
+      <c r="B529">
+        <v>0.3</v>
+      </c>
+      <c r="C529">
+        <v>26.595</v>
+      </c>
+      <c r="D529">
+        <v>16.956</v>
+      </c>
+      <c r="E529">
+        <v>8.3093</v>
+      </c>
+      <c r="F529">
+        <v>31.2</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" t="str">
+        <v>Khumar Luban</v>
+      </c>
+      <c r="B530">
+        <v>1.2</v>
+      </c>
+      <c r="C530">
+        <v>58.842</v>
+      </c>
+      <c r="D530">
+        <v>49.068</v>
+      </c>
+      <c r="E530">
+        <v>8.2959</v>
+      </c>
+      <c r="F530">
+        <v>14.1</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" t="str">
+        <v>Choco musk oil marshmallow</v>
+      </c>
+      <c r="B531">
+        <v>2</v>
+      </c>
+      <c r="C531">
+        <v>17.86</v>
+      </c>
+      <c r="D531">
+        <v>9.24</v>
+      </c>
+      <c r="E531">
+        <v>8.2902</v>
+      </c>
+      <c r="F531">
+        <v>46.4</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" t="str">
+        <v>King Tobacco</v>
+      </c>
+      <c r="B532">
+        <v>0.2</v>
+      </c>
+      <c r="C532">
+        <v>41.356</v>
+      </c>
+      <c r="D532">
+        <v>32</v>
+      </c>
+      <c r="E532">
+        <v>8.268</v>
+      </c>
+      <c r="F532">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" t="str">
+        <v>Genesis Scorpio</v>
+      </c>
+      <c r="B533">
+        <v>0.221</v>
+      </c>
+      <c r="C533">
+        <v>33.2699</v>
+      </c>
+      <c r="D533">
+        <v>24.089</v>
+      </c>
+      <c r="E533">
+        <v>8.0462</v>
+      </c>
+      <c r="F533">
+        <v>24.2</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" t="str">
+        <v>Island Vanilla Dunes Khadlaj</v>
+      </c>
+      <c r="B534">
+        <v>0.30000000000000004</v>
+      </c>
+      <c r="C534">
+        <v>29.858</v>
+      </c>
+      <c r="D534">
+        <v>20.700000000000003</v>
+      </c>
+      <c r="E534">
+        <v>7.9803999999999995</v>
+      </c>
+      <c r="F534">
+        <v>26.7</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" t="str">
+        <v>Genesis Pisces French Avenue</v>
+      </c>
+      <c r="B535">
+        <v>0.222</v>
+      </c>
+      <c r="C535">
+        <v>33.5398</v>
+      </c>
+      <c r="D535">
+        <v>24.975</v>
+      </c>
+      <c r="E535">
+        <v>7.9454</v>
+      </c>
+      <c r="F535">
+        <v>23.7</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" t="str">
+        <v>Smart 313 Bleu De Chanel 30ml</v>
+      </c>
+      <c r="B536">
+        <v>3</v>
+      </c>
+      <c r="C536">
+        <v>26.669999999999998</v>
+      </c>
+      <c r="D536">
+        <v>18</v>
+      </c>
+      <c r="E536">
+        <v>7.6181</v>
+      </c>
+      <c r="F536">
+        <v>28.6</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" t="str">
+        <v>Voux Alma Verde</v>
+      </c>
+      <c r="B537">
+        <v>0.2</v>
+      </c>
+      <c r="C537">
+        <v>17.083</v>
+      </c>
+      <c r="D537">
+        <v>9</v>
+      </c>
+      <c r="E537">
+        <v>7.4991</v>
+      </c>
+      <c r="F537">
+        <v>43.9</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" t="str">
+        <v>Volare Valerius</v>
+      </c>
+      <c r="B538">
+        <v>0.30000000000000004</v>
+      </c>
+      <c r="C538">
+        <v>20.262</v>
+      </c>
+      <c r="D538">
+        <v>12</v>
+      </c>
+      <c r="E538">
+        <v>7.462899999999999</v>
+      </c>
+      <c r="F538">
+        <v>36.8</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" t="str">
+        <v>Genesis Gemini</v>
+      </c>
+      <c r="B539">
+        <v>0.22</v>
+      </c>
+      <c r="C539">
+        <v>33</v>
+      </c>
+      <c r="D539">
+        <v>23.98</v>
+      </c>
+      <c r="E539">
+        <v>7.37</v>
+      </c>
+      <c r="F539">
+        <v>22.3</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" t="str">
+        <v>Genesis Libra</v>
+      </c>
+      <c r="B540">
+        <v>0.22</v>
+      </c>
+      <c r="C540">
+        <v>33</v>
+      </c>
+      <c r="D540">
+        <v>23.98</v>
+      </c>
+      <c r="E540">
+        <v>7.37</v>
+      </c>
+      <c r="F540">
+        <v>22.3</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" t="str">
+        <v>Arabian 20ml</v>
+      </c>
+      <c r="B541">
+        <v>1</v>
+      </c>
+      <c r="C541">
+        <v>25</v>
+      </c>
+      <c r="D541">
+        <v>17.33</v>
+      </c>
+      <c r="E541">
+        <v>7.2083</v>
+      </c>
+      <c r="F541">
+        <v>28.8</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" t="str">
+        <v>Choco Brown Khadlaj</v>
+      </c>
+      <c r="B542">
+        <v>0.5</v>
+      </c>
+      <c r="C542">
+        <v>28.37</v>
+      </c>
+      <c r="D542">
+        <v>19.75</v>
+      </c>
+      <c r="E542">
+        <v>7.2015</v>
+      </c>
+      <c r="F542">
+        <v>25.4</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" t="str">
+        <v>Choco Musk Oil Al Rehab</v>
+      </c>
+      <c r="B543">
+        <v>3</v>
+      </c>
+      <c r="C543">
+        <v>21.45</v>
+      </c>
+      <c r="D543">
+        <v>13.86</v>
+      </c>
+      <c r="E543">
+        <v>7.1939</v>
+      </c>
+      <c r="F543">
+        <v>33.5</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" t="str">
+        <v>Urban Man Paradise</v>
+      </c>
+      <c r="B544">
+        <v>0.332</v>
+      </c>
+      <c r="C544">
+        <v>23.4229</v>
+      </c>
+      <c r="D544">
+        <v>15.604</v>
+      </c>
+      <c r="E544">
+        <v>7.1428</v>
+      </c>
+      <c r="F544">
+        <v>30.5</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" t="str">
+        <v>Itqan noir Zimaya</v>
+      </c>
+      <c r="B545">
+        <v>0.6</v>
+      </c>
+      <c r="C545">
+        <v>63.905</v>
+      </c>
+      <c r="D545">
+        <v>54</v>
+      </c>
+      <c r="E545">
+        <v>7.0476</v>
+      </c>
+      <c r="F545">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" t="str">
+        <v>Armaf Infinity Gold</v>
+      </c>
+      <c r="B546">
+        <v>0.6</v>
+      </c>
+      <c r="C546">
+        <v>98.3463</v>
+      </c>
+      <c r="D546">
+        <v>87</v>
+      </c>
+      <c r="E546">
+        <v>6.9583</v>
+      </c>
+      <c r="F546">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" t="str">
+        <v>Proud Of You Intense</v>
+      </c>
+      <c r="B547">
+        <v>0.30000000000000004</v>
+      </c>
+      <c r="C547">
+        <v>18.172</v>
+      </c>
+      <c r="D547">
+        <v>10.8</v>
+      </c>
+      <c r="E547">
+        <v>6.846299999999999</v>
+      </c>
+      <c r="F547">
+        <v>37.7</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" t="str">
+        <v>Gissah Volt</v>
+      </c>
+      <c r="B548">
+        <v>0.05</v>
+      </c>
+      <c r="C548">
+        <v>20.3575</v>
+      </c>
+      <c r="D548">
+        <v>13.15</v>
+      </c>
+      <c r="E548">
+        <v>6.8315</v>
+      </c>
+      <c r="F548">
+        <v>33.6</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" t="str">
+        <v>ODYSSEY MARSHMALLOW</v>
+      </c>
+      <c r="B549">
+        <v>0.3</v>
+      </c>
+      <c r="C549">
+        <v>32.145</v>
+      </c>
+      <c r="D549">
+        <v>24.75</v>
+      </c>
+      <c r="E549">
+        <v>6.8014</v>
+      </c>
+      <c r="F549">
+        <v>21.2</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" t="str">
+        <v>Dkhoon Noir</v>
+      </c>
+      <c r="B550">
+        <v>0.1</v>
+      </c>
+      <c r="C550">
+        <v>14.539</v>
+      </c>
+      <c r="D550">
+        <v>7.125</v>
+      </c>
+      <c r="E550">
+        <v>6.6871</v>
+      </c>
+      <c r="F550">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" t="str">
+        <v>Black Star - Him</v>
+      </c>
+      <c r="B551">
+        <v>0.1</v>
+      </c>
+      <c r="C551">
+        <v>21.786</v>
+      </c>
+      <c r="D551">
+        <v>14.7</v>
+      </c>
+      <c r="E551">
+        <v>6.6837</v>
+      </c>
+      <c r="F551">
+        <v>30.7</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" t="str">
+        <v>Al Wissam Absolute</v>
+      </c>
+      <c r="B552">
+        <v>0.2</v>
+      </c>
+      <c r="C552">
+        <v>23.572</v>
+      </c>
+      <c r="D552">
+        <v>16.52</v>
+      </c>
+      <c r="E552">
+        <v>6.6167</v>
+      </c>
+      <c r="F552">
+        <v>28.1</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" t="str">
+        <v>Vulcan Black Friday</v>
+      </c>
+      <c r="B553">
+        <v>0.5</v>
+      </c>
+      <c r="C553">
+        <v>70.92</v>
+      </c>
+      <c r="D553">
+        <v>60.81</v>
+      </c>
+      <c r="E553">
+        <v>6.564</v>
+      </c>
+      <c r="F553">
+        <v>9.3</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" t="str">
+        <v>Taskeen Caramel</v>
+      </c>
+      <c r="B554">
+        <v>1</v>
+      </c>
+      <c r="C554">
+        <v>56.74</v>
+      </c>
+      <c r="D554">
+        <v>47.4</v>
+      </c>
+      <c r="E554">
+        <v>6.503</v>
+      </c>
+      <c r="F554">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" t="str">
+        <v>Aura Manga Splash Khadlaj</v>
+      </c>
+      <c r="B555">
+        <v>0.45</v>
+      </c>
+      <c r="C555">
+        <v>25.533</v>
+      </c>
+      <c r="D555">
+        <v>17.775</v>
+      </c>
+      <c r="E555">
+        <v>6.4814</v>
+      </c>
+      <c r="F555">
+        <v>25.4</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" t="str">
+        <v>Delilah Blanc</v>
+      </c>
+      <c r="B556">
+        <v>0.5</v>
+      </c>
+      <c r="C556">
+        <v>33.69</v>
+      </c>
+      <c r="D556">
+        <v>25.575</v>
+      </c>
+      <c r="E556">
+        <v>6.4305</v>
+      </c>
+      <c r="F556">
+        <v>19.1</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" t="str">
+        <v>Jamaican 20ml</v>
+      </c>
+      <c r="B557">
+        <v>1</v>
+      </c>
+      <c r="C557">
+        <v>25</v>
+      </c>
+      <c r="D557">
+        <v>17.33</v>
+      </c>
+      <c r="E557">
+        <v>6.42</v>
+      </c>
+      <c r="F557">
+        <v>25.7</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" t="str">
+        <v>It's All About Me Laverne</v>
+      </c>
+      <c r="B558">
+        <v>0.3</v>
+      </c>
+      <c r="C558">
+        <v>43.617</v>
+      </c>
+      <c r="D558">
+        <v>35.1</v>
+      </c>
+      <c r="E558">
+        <v>6.3362</v>
+      </c>
+      <c r="F558">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" t="str">
+        <v>Meringue french avenue</v>
+      </c>
+      <c r="B559">
+        <v>0.2</v>
+      </c>
+      <c r="C559">
+        <v>25.624000000000002</v>
+      </c>
+      <c r="D559">
+        <v>18.618</v>
+      </c>
+      <c r="E559">
+        <v>6.1302</v>
+      </c>
+      <c r="F559">
+        <v>23.9</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" t="str">
+        <v>Osma Ambry A</v>
+      </c>
+      <c r="B560">
+        <v>0.13</v>
+      </c>
+      <c r="C560">
+        <v>17.2874</v>
+      </c>
+      <c r="D560">
+        <v>10.3818</v>
+      </c>
+      <c r="E560">
+        <v>6.0412</v>
+      </c>
+      <c r="F560">
+        <v>34.9</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" t="str">
+        <v>Firestorm</v>
+      </c>
+      <c r="B561">
+        <v>0.2</v>
+      </c>
+      <c r="C561">
+        <v>26.336</v>
+      </c>
+      <c r="D561">
+        <v>19.4</v>
+      </c>
+      <c r="E561">
+        <v>6.036</v>
+      </c>
+      <c r="F561">
+        <v>22.9</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" t="str">
+        <v>Grecia French Avenue</v>
+      </c>
+      <c r="B562">
+        <v>0.4</v>
+      </c>
+      <c r="C562">
+        <v>44.288</v>
+      </c>
+      <c r="D562">
+        <v>37.44</v>
+      </c>
+      <c r="E562">
+        <v>6.0301</v>
+      </c>
+      <c r="F562">
+        <v>13.6</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" t="str">
+        <v>Vanilla Freak</v>
+      </c>
+      <c r="B563">
+        <v>0.6</v>
+      </c>
+      <c r="C563">
+        <v>72.342</v>
+      </c>
+      <c r="D563">
+        <v>62.766</v>
+      </c>
+      <c r="E563">
+        <v>5.9589</v>
+      </c>
+      <c r="F563">
+        <v>8.2</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" t="str">
+        <v>First Lady Laverne</v>
+      </c>
+      <c r="B564">
+        <v>0.2</v>
+      </c>
+      <c r="C564">
+        <v>26.242</v>
+      </c>
+      <c r="D564">
+        <v>19</v>
+      </c>
+      <c r="E564">
+        <v>5.9299</v>
+      </c>
+      <c r="F564">
+        <v>22.6</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" t="str">
+        <v>ODYSSEY SPRAY AOUD</v>
+      </c>
+      <c r="B565">
+        <v>3</v>
+      </c>
+      <c r="C565">
+        <v>26.61</v>
+      </c>
+      <c r="D565">
+        <v>19.5</v>
+      </c>
+      <c r="E565">
+        <v>5.7795</v>
+      </c>
+      <c r="F565">
+        <v>21.7</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" t="str">
+        <v>ODYSSEY SPRAY TOFFEE COFFEE</v>
+      </c>
+      <c r="B566">
+        <v>3</v>
+      </c>
+      <c r="C566">
+        <v>26.61</v>
+      </c>
+      <c r="D566">
+        <v>19.5</v>
+      </c>
+      <c r="E566">
+        <v>5.7795</v>
+      </c>
+      <c r="F566">
+        <v>21.7</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" t="str">
+        <v>Armaf Yum Yum</v>
+      </c>
+      <c r="B567">
+        <v>0.3</v>
+      </c>
+      <c r="C567">
+        <v>46.8085</v>
+      </c>
+      <c r="D567">
+        <v>38.7</v>
+      </c>
+      <c r="E567">
+        <v>5.7681</v>
+      </c>
+      <c r="F567">
+        <v>12.3</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" t="str">
+        <v>Coeur Sunny</v>
+      </c>
+      <c r="B568">
+        <v>0.2</v>
+      </c>
+      <c r="C568">
+        <v>15</v>
+      </c>
+      <c r="D568">
+        <v>9</v>
+      </c>
+      <c r="E568">
+        <v>5.723</v>
+      </c>
+      <c r="F568">
+        <v>38.2</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" t="str">
+        <v>ODYSSEY SPRAY LIMONI</v>
+      </c>
+      <c r="B569">
+        <v>3</v>
+      </c>
+      <c r="C569">
+        <v>26.229999999999997</v>
+      </c>
+      <c r="D569">
+        <v>19.5</v>
+      </c>
+      <c r="E569">
+        <v>5.6862</v>
+      </c>
+      <c r="F569">
+        <v>21.7</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" t="str">
+        <v>Teriaq lattafa</v>
+      </c>
+      <c r="B570">
+        <v>0.2</v>
+      </c>
+      <c r="C570">
+        <v>22.144</v>
+      </c>
+      <c r="D570">
+        <v>16.12</v>
+      </c>
+      <c r="E570">
+        <v>5.6151</v>
+      </c>
+      <c r="F570">
+        <v>25.4</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" t="str">
+        <v>Aura Crisp Flower Khadlaj</v>
+      </c>
+      <c r="B571">
+        <v>0.35</v>
+      </c>
+      <c r="C571">
+        <v>19.859</v>
+      </c>
+      <c r="D571">
+        <v>13.65</v>
+      </c>
+      <c r="E571">
+        <v>5.2161</v>
+      </c>
+      <c r="F571">
+        <v>26.3</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" t="str">
+        <v>Red Coral Ibraq</v>
+      </c>
+      <c r="B572">
+        <v>0.30000000000000004</v>
+      </c>
+      <c r="C572">
+        <v>32.068</v>
+      </c>
+      <c r="D572">
+        <v>25.962</v>
+      </c>
+      <c r="E572">
+        <v>5.1783</v>
+      </c>
+      <c r="F572">
+        <v>16.1</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" t="str">
+        <v>Strawberry Pound Cake</v>
+      </c>
+      <c r="B573">
+        <v>0.5</v>
+      </c>
+      <c r="C573">
+        <v>44.325</v>
+      </c>
+      <c r="D573">
+        <v>36.935</v>
+      </c>
+      <c r="E573">
+        <v>5.1738</v>
+      </c>
+      <c r="F573">
+        <v>11.7</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" t="str">
+        <v>Tobacco Black40</v>
+      </c>
+      <c r="B574">
+        <v>0.1</v>
+      </c>
+      <c r="C574">
+        <v>15.957</v>
+      </c>
+      <c r="D574">
+        <v>10.02</v>
+      </c>
+      <c r="E574">
+        <v>5.1392</v>
+      </c>
+      <c r="F574">
+        <v>32.2</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" t="str">
+        <v>Dkhoon Oud - Blue Oud</v>
+      </c>
+      <c r="B575">
+        <v>0.2</v>
+      </c>
+      <c r="C575">
+        <v>26.336</v>
+      </c>
+      <c r="D575">
+        <v>20.358</v>
+      </c>
+      <c r="E575">
+        <v>5.077999999999999</v>
+      </c>
+      <c r="F575">
+        <v>19.3</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" t="str">
+        <v>Volare Aragon</v>
+      </c>
+      <c r="B576">
+        <v>0.2</v>
+      </c>
+      <c r="C576">
+        <v>13.524000000000001</v>
+      </c>
+      <c r="D576">
+        <v>8</v>
+      </c>
+      <c r="E576">
+        <v>5.0618</v>
+      </c>
+      <c r="F576">
+        <v>37.4</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" t="str">
+        <v>Volare Carlos</v>
+      </c>
+      <c r="B577">
+        <v>0.2</v>
+      </c>
+      <c r="C577">
+        <v>13.524000000000001</v>
+      </c>
+      <c r="D577">
+        <v>8</v>
+      </c>
+      <c r="E577">
+        <v>5.0618</v>
+      </c>
+      <c r="F577">
+        <v>37.4</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" t="str">
+        <v>Vulcan Sable French Avenue</v>
+      </c>
+      <c r="B578">
+        <v>0.2</v>
+      </c>
+      <c r="C578">
+        <v>24.201999999999998</v>
+      </c>
+      <c r="D578">
+        <v>18.4797</v>
+      </c>
+      <c r="E578">
+        <v>4.9064</v>
+      </c>
+      <c r="F578">
+        <v>20.3</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" t="str">
+        <v>Al Haramain Dubai Night</v>
+      </c>
+      <c r="B579">
+        <v>0.1</v>
+      </c>
+      <c r="C579">
+        <v>20.922</v>
+      </c>
+      <c r="D579">
+        <v>15</v>
+      </c>
+      <c r="E579">
+        <v>4.8759</v>
+      </c>
+      <c r="F579">
+        <v>23.3</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" t="str">
+        <v>Amber saffron</v>
+      </c>
+      <c r="B580">
+        <v>0.125</v>
+      </c>
+      <c r="C580">
+        <v>23.215</v>
+      </c>
+      <c r="D580">
+        <v>17.9425</v>
+      </c>
+      <c r="E580">
+        <v>4.8438</v>
+      </c>
+      <c r="F580">
+        <v>20.9</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" t="str">
+        <v>Smart 608 Ultra male 30ml</v>
+      </c>
+      <c r="B581">
+        <v>3</v>
+      </c>
+      <c r="C581">
+        <v>23.52</v>
+      </c>
+      <c r="D581">
+        <v>18</v>
+      </c>
+      <c r="E581">
+        <v>4.8397</v>
+      </c>
+      <c r="F581">
+        <v>20.6</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" t="str">
+        <v>Maahir Black  Lattafa</v>
+      </c>
+      <c r="B582">
+        <v>1.2</v>
+      </c>
+      <c r="C582">
+        <v>97.99000000000001</v>
+      </c>
+      <c r="D582">
+        <v>88.8</v>
+      </c>
+      <c r="E582">
+        <v>4.8086</v>
+      </c>
+      <c r="F582">
+        <v>4.9</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" t="str">
+        <v>ODYSSEY SPRAY SPECTRA RAINBOW</v>
+      </c>
+      <c r="B583">
+        <v>3</v>
+      </c>
+      <c r="C583">
+        <v>25.33</v>
+      </c>
+      <c r="D583">
+        <v>19.5</v>
+      </c>
+      <c r="E583">
+        <v>4.8028</v>
+      </c>
+      <c r="F583">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" t="str">
+        <v>Sedra Platino</v>
+      </c>
+      <c r="B584">
+        <v>0.15</v>
+      </c>
+      <c r="C584">
+        <v>61.4295</v>
+      </c>
+      <c r="D584">
+        <v>55.5</v>
+      </c>
+      <c r="E584">
+        <v>4.795</v>
+      </c>
+      <c r="F584">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" t="str">
+        <v>Casablanca Swiss Arabian</v>
+      </c>
+      <c r="B585">
+        <v>0.1</v>
+      </c>
+      <c r="C585">
+        <v>16.667</v>
+      </c>
+      <c r="D585">
+        <v>11.138</v>
+      </c>
+      <c r="E585">
+        <v>4.6957</v>
+      </c>
+      <c r="F585">
+        <v>28.2</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" t="str">
+        <v>Khumar Zanzibar</v>
+      </c>
+      <c r="B586">
+        <v>1</v>
+      </c>
+      <c r="C586">
+        <v>46.43</v>
+      </c>
+      <c r="D586">
+        <v>40.89</v>
+      </c>
+      <c r="E586">
+        <v>4.6825</v>
+      </c>
+      <c r="F586">
+        <v>10.1</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" t="str">
+        <v>Island Rose Dkhoon Emirates</v>
+      </c>
+      <c r="B587">
+        <v>0.1</v>
+      </c>
+      <c r="C587">
+        <v>17.73</v>
+      </c>
+      <c r="D587">
+        <v>12.3</v>
+      </c>
+      <c r="E587">
+        <v>4.5435</v>
+      </c>
+      <c r="F587">
+        <v>25.6</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" t="str">
+        <v>Veneno Black French Avenue</v>
+      </c>
+      <c r="B588">
+        <v>0.5</v>
+      </c>
+      <c r="C588">
+        <v>64.29</v>
+      </c>
+      <c r="D588">
+        <v>58.655</v>
+      </c>
+      <c r="E588">
+        <v>4.4477</v>
+      </c>
+      <c r="F588">
+        <v>6.9</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" t="str">
+        <v>Summer Beach and you Laverne</v>
+      </c>
+      <c r="B589">
+        <v>0.2</v>
+      </c>
+      <c r="C589">
+        <v>29.078</v>
+      </c>
+      <c r="D589">
+        <v>23.4</v>
+      </c>
+      <c r="E589">
+        <v>4.2241</v>
+      </c>
+      <c r="F589">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" t="str">
+        <v>The Way Of Love Laverne</v>
+      </c>
+      <c r="B590">
+        <v>0.2</v>
+      </c>
+      <c r="C590">
+        <v>29.078</v>
+      </c>
+      <c r="D590">
+        <v>23.4</v>
+      </c>
+      <c r="E590">
+        <v>4.2241</v>
+      </c>
+      <c r="F590">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" t="str">
+        <v>ODYSSEY SPRAY HOMME WHITE EDITION</v>
+      </c>
+      <c r="B591">
+        <v>2</v>
+      </c>
+      <c r="C591">
+        <v>17.799999999999997</v>
+      </c>
+      <c r="D591">
+        <v>13</v>
+      </c>
+      <c r="E591">
+        <v>4.1916</v>
+      </c>
+      <c r="F591">
+        <v>23.5</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" t="str">
+        <v>ODYSSEY EAU DE MONTAGNE</v>
+      </c>
+      <c r="B592">
+        <v>0.2</v>
+      </c>
+      <c r="C592">
+        <v>21.353</v>
+      </c>
+      <c r="D592">
+        <v>16.5</v>
+      </c>
+      <c r="E592">
+        <v>4.123200000000001</v>
+      </c>
+      <c r="F592">
+        <v>19.3</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" t="str">
+        <v>ODYSSEY SPECTRA RAINBOW EDITION</v>
+      </c>
+      <c r="B593">
+        <v>0.2</v>
+      </c>
+      <c r="C593">
+        <v>21.353</v>
+      </c>
+      <c r="D593">
+        <v>16.5</v>
+      </c>
+      <c r="E593">
+        <v>4.123200000000001</v>
+      </c>
+      <c r="F593">
+        <v>19.3</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" t="str">
+        <v>Nuke 2.0 Fragrance World</v>
+      </c>
+      <c r="B594">
+        <v>0.2</v>
+      </c>
+      <c r="C594">
+        <v>12.056</v>
+      </c>
+      <c r="D594">
+        <v>7.4</v>
+      </c>
+      <c r="E594">
+        <v>4.0532</v>
+      </c>
+      <c r="F594">
+        <v>33.6</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" t="str">
+        <v>Historic Sahara</v>
+      </c>
+      <c r="B595">
+        <v>0.1</v>
+      </c>
+      <c r="C595">
+        <v>14.539</v>
+      </c>
+      <c r="D595">
+        <v>9.85</v>
+      </c>
+      <c r="E595">
+        <v>3.9621</v>
+      </c>
+      <c r="F595">
+        <v>27.3</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" t="str">
+        <v>ODYSSEY SPRAY BLACK FOREST</v>
+      </c>
+      <c r="B596">
+        <v>2</v>
+      </c>
+      <c r="C596">
+        <v>17.74</v>
+      </c>
+      <c r="D596">
+        <v>13</v>
+      </c>
+      <c r="E596">
+        <v>3.853</v>
+      </c>
+      <c r="F596">
+        <v>21.7</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" t="str">
+        <v>Nebras Lattafa</v>
+      </c>
+      <c r="B597">
+        <v>0.5</v>
+      </c>
+      <c r="C597">
+        <v>44.645</v>
+      </c>
+      <c r="D597">
+        <v>40</v>
+      </c>
+      <c r="E597">
+        <v>3.8205</v>
+      </c>
+      <c r="F597">
+        <v>8.6</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" t="str">
+        <v>Zayed 15ml</v>
+      </c>
+      <c r="B598">
+        <v>1</v>
+      </c>
+      <c r="C598">
+        <v>26.6</v>
+      </c>
+      <c r="D598">
+        <v>21.5</v>
+      </c>
+      <c r="E598">
+        <v>3.77</v>
+      </c>
+      <c r="F598">
+        <v>14.2</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" t="str">
+        <v>Detour Eco</v>
+      </c>
+      <c r="B599">
+        <v>0.1</v>
+      </c>
+      <c r="C599">
+        <v>9.643</v>
+      </c>
+      <c r="D599">
+        <v>5.7</v>
+      </c>
+      <c r="E599">
+        <v>3.7649</v>
+      </c>
+      <c r="F599">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" t="str">
+        <v>Detour noir intense</v>
+      </c>
+      <c r="B600">
+        <v>0.1</v>
+      </c>
+      <c r="C600">
+        <v>9.643</v>
+      </c>
+      <c r="D600">
+        <v>5.7</v>
+      </c>
+      <c r="E600">
+        <v>3.7649</v>
+      </c>
+      <c r="F600">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" t="str">
+        <v>Golden Stone Al Majed Oud</v>
+      </c>
+      <c r="B601">
+        <v>0.1</v>
+      </c>
+      <c r="C601">
+        <v>12.143</v>
+      </c>
+      <c r="D601">
+        <v>8.2</v>
+      </c>
+      <c r="E601">
+        <v>3.7187</v>
+      </c>
+      <c r="F601">
+        <v>30.6</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" t="str">
+        <v>Genesis Leo</v>
+      </c>
+      <c r="B602">
+        <v>0.11</v>
+      </c>
+      <c r="C602">
+        <v>16.5</v>
+      </c>
+      <c r="D602">
+        <v>11.99</v>
+      </c>
+      <c r="E602">
+        <v>3.685</v>
+      </c>
+      <c r="F602">
+        <v>22.3</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" t="str">
+        <v>Noble Assaf</v>
+      </c>
+      <c r="B603">
+        <v>0.1</v>
+      </c>
+      <c r="C603">
+        <v>15</v>
+      </c>
+      <c r="D603">
+        <v>11.15</v>
+      </c>
+      <c r="E603">
+        <v>3.573</v>
+      </c>
+      <c r="F603">
+        <v>23.8</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" t="str">
+        <v>Pinnace French Avenue</v>
+      </c>
+      <c r="B604">
+        <v>0.1</v>
+      </c>
+      <c r="C604">
+        <v>13.215</v>
+      </c>
+      <c r="D604">
+        <v>9.5</v>
+      </c>
+      <c r="E604">
+        <v>3.471</v>
+      </c>
+      <c r="F604">
+        <v>26.3</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" t="str">
+        <v>Khair Pistachio</v>
+      </c>
+      <c r="B605">
+        <v>0.2</v>
+      </c>
+      <c r="C605">
+        <v>12.056</v>
+      </c>
+      <c r="D605">
+        <v>8</v>
+      </c>
+      <c r="E605">
+        <v>3.4532</v>
+      </c>
+      <c r="F605">
+        <v>28.6</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" t="str">
+        <v>Tiramisu Caramel</v>
+      </c>
+      <c r="B606">
+        <v>0.1</v>
+      </c>
+      <c r="C606">
+        <v>10.715</v>
+      </c>
+      <c r="D606">
+        <v>7.12</v>
+      </c>
+      <c r="E606">
+        <v>3.3971</v>
+      </c>
+      <c r="F606">
+        <v>31.7</v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" t="str">
+        <v>Lemon Sorbet</v>
+      </c>
+      <c r="B607">
+        <v>0.5</v>
+      </c>
+      <c r="C607">
+        <v>32.145</v>
+      </c>
+      <c r="D607">
+        <v>28.27</v>
+      </c>
+      <c r="E607">
+        <v>3.2814</v>
+      </c>
+      <c r="F607">
+        <v>10.2</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" t="str">
+        <v>ODYSSEY SPRAY MANDARIN SKY</v>
+      </c>
+      <c r="B608">
+        <v>2</v>
+      </c>
+      <c r="C608">
+        <v>16.52</v>
+      </c>
+      <c r="D608">
+        <v>13</v>
+      </c>
+      <c r="E608">
+        <v>3.2149</v>
+      </c>
+      <c r="F608">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" t="str">
+        <v>Pure Crystal</v>
+      </c>
+      <c r="B609">
+        <v>0.2</v>
+      </c>
+      <c r="C609">
+        <v>22.696</v>
+      </c>
+      <c r="D609">
+        <v>18.4</v>
+      </c>
+      <c r="E609">
+        <v>3.1612</v>
+      </c>
+      <c r="F609">
+        <v>13.9</v>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" t="str">
+        <v>Dulce De Leche</v>
+      </c>
+      <c r="B610">
+        <v>0.2</v>
+      </c>
+      <c r="C610">
+        <v>14.947</v>
+      </c>
+      <c r="D610">
+        <v>11.308</v>
+      </c>
+      <c r="E610">
+        <v>3.1282</v>
+      </c>
+      <c r="F610">
+        <v>20.9</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" t="str">
+        <v>Vanilla Cream Macaron</v>
+      </c>
+      <c r="B611">
+        <v>0.2</v>
+      </c>
+      <c r="C611">
+        <v>14.947</v>
+      </c>
+      <c r="D611">
+        <v>11.308</v>
+      </c>
+      <c r="E611">
+        <v>3.1282</v>
+      </c>
+      <c r="F611">
+        <v>20.9</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" t="str">
+        <v>Berries Cream Macaron</v>
+      </c>
+      <c r="B612">
+        <v>0.2</v>
+      </c>
+      <c r="C612">
+        <v>14.947</v>
+      </c>
+      <c r="D612">
+        <v>11.308</v>
+      </c>
+      <c r="E612">
+        <v>3.1282</v>
+      </c>
+      <c r="F612">
+        <v>20.9</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" t="str">
+        <v>Cookie Dough</v>
+      </c>
+      <c r="B613">
+        <v>0.2</v>
+      </c>
+      <c r="C613">
+        <v>14.947</v>
+      </c>
+      <c r="D613">
+        <v>11.308</v>
+      </c>
+      <c r="E613">
+        <v>3.1282</v>
+      </c>
+      <c r="F613">
+        <v>20.9</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" t="str">
+        <v>Smart 635 Spicebomb 30ml</v>
+      </c>
+      <c r="B614">
+        <v>2</v>
+      </c>
+      <c r="C614">
+        <v>15.66</v>
+      </c>
+      <c r="D614">
+        <v>12</v>
+      </c>
+      <c r="E614">
+        <v>3.1248</v>
+      </c>
+      <c r="F614">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" t="str">
+        <v>Equestrian Pierce French Avenue</v>
+      </c>
+      <c r="B615">
+        <v>0.1</v>
+      </c>
+      <c r="C615">
+        <v>12.766</v>
+      </c>
+      <c r="D615">
+        <v>9.019</v>
+      </c>
+      <c r="E615">
+        <v>3.1087</v>
+      </c>
+      <c r="F615">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" t="str">
+        <v>Tiramisu Smores</v>
+      </c>
+      <c r="B616">
+        <v>0.1</v>
+      </c>
+      <c r="C616">
+        <v>11.348</v>
+      </c>
+      <c r="D616">
+        <v>7.71</v>
+      </c>
+      <c r="E616">
+        <v>3.0706</v>
+      </c>
+      <c r="F616">
+        <v>27.1</v>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" t="str">
+        <v>Urban Man Le Parfum</v>
+      </c>
+      <c r="B617">
+        <v>0.221</v>
+      </c>
+      <c r="C617">
+        <v>19.1124</v>
+      </c>
+      <c r="D617">
+        <v>15.469999999999999</v>
+      </c>
+      <c r="E617">
+        <v>2.9905999999999997</v>
+      </c>
+      <c r="F617">
+        <v>15.6</v>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" t="str">
+        <v>Equestrian Haydan French Avenue</v>
+      </c>
+      <c r="B618">
+        <v>0.1</v>
+      </c>
+      <c r="C618">
+        <v>11.429</v>
+      </c>
+      <c r="D618">
+        <v>8.25</v>
+      </c>
+      <c r="E618">
+        <v>2.9679</v>
+      </c>
+      <c r="F618">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619" t="str">
+        <v>Yara Elixir</v>
+      </c>
+      <c r="B619">
+        <v>0.9</v>
+      </c>
+      <c r="C619">
+        <v>77.148</v>
+      </c>
+      <c r="D619">
+        <v>72.837</v>
+      </c>
+      <c r="E619">
+        <v>2.8863</v>
+      </c>
+      <c r="F619">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" t="str">
+        <v>Smart 401 Versace Eros 30ml</v>
+      </c>
+      <c r="B620">
+        <v>2</v>
+      </c>
+      <c r="C620">
+        <v>15.6</v>
+      </c>
+      <c r="D620">
+        <v>12</v>
+      </c>
+      <c r="E620">
+        <v>2.82</v>
+      </c>
+      <c r="F620">
+        <v>18.1</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" t="str">
+        <v>Smart 446 Sauvage 30ml</v>
+      </c>
+      <c r="B621">
+        <v>2</v>
+      </c>
+      <c r="C621">
+        <v>15.6</v>
+      </c>
+      <c r="D621">
+        <v>12</v>
+      </c>
+      <c r="E621">
+        <v>2.82</v>
+      </c>
+      <c r="F621">
+        <v>18.1</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" t="str">
+        <v>Rayhaan Cadiz</v>
+      </c>
+      <c r="B622">
+        <v>0.1</v>
+      </c>
+      <c r="C622">
+        <v>8.865</v>
+      </c>
+      <c r="D622">
+        <v>5.652</v>
+      </c>
+      <c r="E622">
+        <v>2.7698</v>
+      </c>
+      <c r="F622">
+        <v>31.2</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" t="str">
+        <v>Smart 581 My Way 30ml</v>
+      </c>
+      <c r="B623">
+        <v>1</v>
+      </c>
+      <c r="C623">
+        <v>8.93</v>
+      </c>
+      <c r="D623">
+        <v>6</v>
+      </c>
+      <c r="E623">
+        <v>2.7651</v>
+      </c>
+      <c r="F623">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" t="str">
+        <v>Chaos In The Ocean</v>
+      </c>
+      <c r="B624">
+        <v>0.1</v>
+      </c>
+      <c r="C624">
+        <v>7.5</v>
+      </c>
+      <c r="D624">
+        <v>4.6</v>
+      </c>
+      <c r="E624">
+        <v>2.7615</v>
+      </c>
+      <c r="F624">
+        <v>36.8</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" t="str">
+        <v>Arrogate Blue de Assaf 200ml</v>
+      </c>
+      <c r="B625">
+        <v>0.05</v>
+      </c>
+      <c r="C625">
+        <v>9.2199</v>
+      </c>
+      <c r="D625">
+        <v>6.06</v>
+      </c>
+      <c r="E625">
+        <v>2.6989</v>
+      </c>
+      <c r="F625">
+        <v>29.3</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" t="str">
+        <v>Sultan Oil Al Rehab</v>
+      </c>
+      <c r="B626">
+        <v>1</v>
+      </c>
+      <c r="C626">
+        <v>7.15</v>
+      </c>
+      <c r="D626">
+        <v>4.38</v>
+      </c>
+      <c r="E626">
+        <v>2.638</v>
+      </c>
+      <c r="F626">
+        <v>36.9</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" t="str">
+        <v>ODYSSEY SPRAY TYRANT</v>
+      </c>
+      <c r="B627">
+        <v>2</v>
+      </c>
+      <c r="C627">
+        <v>15.9</v>
+      </c>
+      <c r="D627">
+        <v>13</v>
+      </c>
+      <c r="E627">
+        <v>2.6064</v>
+      </c>
+      <c r="F627">
+        <v>16.4</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" t="str">
+        <v>Khadlaj Loyalty</v>
+      </c>
+      <c r="B628">
+        <v>0.1</v>
+      </c>
+      <c r="C628">
+        <v>10.638</v>
+      </c>
+      <c r="D628">
+        <v>7.5</v>
+      </c>
+      <c r="E628">
+        <v>2.6061</v>
+      </c>
+      <c r="F628">
+        <v>24.5</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" t="str">
+        <v>Heritage Bakhur</v>
+      </c>
+      <c r="B629">
+        <v>0.067</v>
+      </c>
+      <c r="C629">
+        <v>9.6916</v>
+      </c>
+      <c r="D629">
+        <v>7.035</v>
+      </c>
+      <c r="E629">
+        <v>2.4776</v>
+      </c>
+      <c r="F629">
+        <v>25.6</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" t="str">
+        <v>Odyssey Candee</v>
+      </c>
+      <c r="B630">
+        <v>0.2</v>
+      </c>
+      <c r="C630">
+        <v>18.506</v>
+      </c>
+      <c r="D630">
+        <v>15.4</v>
+      </c>
+      <c r="E630">
+        <v>2.4735</v>
+      </c>
+      <c r="F630">
+        <v>13.4</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" t="str">
+        <v>Smart 484 Roses Vanille 30ml</v>
+      </c>
+      <c r="B631">
+        <v>1</v>
+      </c>
+      <c r="C631">
+        <v>8.87</v>
+      </c>
+      <c r="D631">
+        <v>6</v>
+      </c>
+      <c r="E631">
+        <v>2.4265</v>
+      </c>
+      <c r="F631">
+        <v>27.4</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" t="str">
+        <v>Maahir  Lattafa</v>
+      </c>
+      <c r="B632">
+        <v>0.4</v>
+      </c>
+      <c r="C632">
+        <v>32.801</v>
+      </c>
+      <c r="D632">
+        <v>29.6</v>
+      </c>
+      <c r="E632">
+        <v>2.3381</v>
+      </c>
+      <c r="F632">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" t="str">
+        <v>Azzure Aoud</v>
+      </c>
+      <c r="B633">
+        <v>0.2</v>
+      </c>
+      <c r="C633">
+        <v>22.696</v>
+      </c>
+      <c r="D633">
+        <v>19.232</v>
+      </c>
+      <c r="E633">
+        <v>2.3292</v>
+      </c>
+      <c r="F633">
+        <v>10.3</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" t="str">
+        <v>ODYSSEY TOFFEE COFFEE</v>
+      </c>
+      <c r="B634">
+        <v>0.1</v>
+      </c>
+      <c r="C634">
+        <v>10.715</v>
+      </c>
+      <c r="D634">
+        <v>8.25</v>
+      </c>
+      <c r="E634">
+        <v>2.2671</v>
+      </c>
+      <c r="F634">
+        <v>21.2</v>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" t="str">
+        <v>ODYSSEY SPRAY DUBAI CHOCOLATE</v>
+      </c>
+      <c r="B635">
+        <v>1</v>
+      </c>
+      <c r="C635">
+        <v>8.93</v>
+      </c>
+      <c r="D635">
+        <v>6.5</v>
+      </c>
+      <c r="E635">
+        <v>2.2651</v>
+      </c>
+      <c r="F635">
+        <v>25.4</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" t="str">
+        <v>Uniq Oud Forever Armaf</v>
+      </c>
+      <c r="B636">
+        <v>0.1</v>
+      </c>
+      <c r="C636">
+        <v>16.786</v>
+      </c>
+      <c r="D636">
+        <v>14.23</v>
+      </c>
+      <c r="E636">
+        <v>2.246</v>
+      </c>
+      <c r="F636">
+        <v>13.4</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" t="str">
+        <v>Northstag Quatre IV</v>
+      </c>
+      <c r="B637">
+        <v>0.1</v>
+      </c>
+      <c r="C637">
+        <v>10.993</v>
+      </c>
+      <c r="D637">
+        <v>8.212</v>
+      </c>
+      <c r="E637">
+        <v>2.2313</v>
+      </c>
+      <c r="F637">
+        <v>20.3</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" t="str">
+        <v>Attacks Assaf</v>
+      </c>
+      <c r="B638">
+        <v>0.067</v>
+      </c>
+      <c r="C638">
+        <v>10.05</v>
+      </c>
+      <c r="D638">
+        <v>7.638</v>
+      </c>
+      <c r="E638">
+        <v>2.2264</v>
+      </c>
+      <c r="F638">
+        <v>22.2</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" t="str">
+        <v>Musk Pistachio Ithra Dubai</v>
+      </c>
+      <c r="B639">
+        <v>0.1</v>
+      </c>
+      <c r="C639">
+        <v>6.072</v>
+      </c>
+      <c r="D639">
+        <v>3.85</v>
+      </c>
+      <c r="E639">
+        <v>2.1099</v>
+      </c>
+      <c r="F639">
+        <v>34.7</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" t="str">
+        <v>ODYSSEY SPRAY BLACK REVOLUTION</v>
+      </c>
+      <c r="B640">
+        <v>1</v>
+      </c>
+      <c r="C640">
+        <v>8.87</v>
+      </c>
+      <c r="D640">
+        <v>6.5</v>
+      </c>
+      <c r="E640">
+        <v>1.9265</v>
+      </c>
+      <c r="F640">
+        <v>21.7</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" t="str">
+        <v>Sultan The Founder French Avenue</v>
+      </c>
+      <c r="B641">
+        <v>0.125</v>
+      </c>
+      <c r="C641">
+        <v>14.2863</v>
+      </c>
+      <c r="D641">
+        <v>12.125</v>
+      </c>
+      <c r="E641">
+        <v>1.8974</v>
+      </c>
+      <c r="F641">
+        <v>13.3</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" t="str">
+        <v>Odyssey Artisto</v>
+      </c>
+      <c r="B642">
+        <v>0.1</v>
+      </c>
+      <c r="C642">
+        <v>10.638</v>
+      </c>
+      <c r="D642">
+        <v>8.25</v>
+      </c>
+      <c r="E642">
+        <v>1.8561</v>
+      </c>
+      <c r="F642">
+        <v>17.4</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" t="str">
+        <v>ODYSSEY TYRANT</v>
+      </c>
+      <c r="B643">
+        <v>0.1</v>
+      </c>
+      <c r="C643">
+        <v>10.638</v>
+      </c>
+      <c r="D643">
+        <v>8.25</v>
+      </c>
+      <c r="E643">
+        <v>1.8561</v>
+      </c>
+      <c r="F643">
+        <v>17.4</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" t="str">
+        <v>Equestrian Della French Avenue</v>
+      </c>
+      <c r="B644">
+        <v>0.1</v>
+      </c>
+      <c r="C644">
+        <v>11.072</v>
+      </c>
+      <c r="D644">
+        <v>9.019</v>
+      </c>
+      <c r="E644">
+        <v>1.8485</v>
+      </c>
+      <c r="F644">
+        <v>16.7</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" t="str">
+        <v>Voux Zingy</v>
+      </c>
+      <c r="B645">
+        <v>0.1</v>
+      </c>
+      <c r="C645">
+        <v>6.738</v>
+      </c>
+      <c r="D645">
+        <v>4.6</v>
+      </c>
+      <c r="E645">
+        <v>1.8011</v>
+      </c>
+      <c r="F645">
+        <v>26.7</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" t="str">
+        <v>Aura Pista Desert Khadlaj</v>
+      </c>
+      <c r="B646">
+        <v>0.1</v>
+      </c>
+      <c r="C646">
+        <v>6.028</v>
+      </c>
+      <c r="D646">
+        <v>3.95</v>
+      </c>
+      <c r="E646">
+        <v>1.7766</v>
+      </c>
+      <c r="F646">
+        <v>29.5</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" t="str">
+        <v>Mangotini</v>
+      </c>
+      <c r="B647">
+        <v>0.1</v>
+      </c>
+      <c r="C647">
+        <v>9.574</v>
+      </c>
+      <c r="D647">
+        <v>7.576</v>
+      </c>
+      <c r="E647">
+        <v>1.5193</v>
+      </c>
+      <c r="F647">
+        <v>15.9</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" t="str">
+        <v>Old Fashioned</v>
+      </c>
+      <c r="B648">
+        <v>0.1</v>
+      </c>
+      <c r="C648">
+        <v>9.574</v>
+      </c>
+      <c r="D648">
+        <v>7.577</v>
+      </c>
+      <c r="E648">
+        <v>1.5183</v>
+      </c>
+      <c r="F648">
+        <v>15.9</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" t="str">
+        <v>Pecan Butter Cookie</v>
+      </c>
+      <c r="B649">
+        <v>0.1</v>
+      </c>
+      <c r="C649">
+        <v>7.447</v>
+      </c>
+      <c r="D649">
+        <v>5.654</v>
+      </c>
+      <c r="E649">
+        <v>1.4207</v>
+      </c>
+      <c r="F649">
+        <v>19.1</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" t="str">
+        <v>Chocolate Ganache</v>
+      </c>
+      <c r="B650">
+        <v>0.1</v>
+      </c>
+      <c r="C650">
+        <v>7.447</v>
+      </c>
+      <c r="D650">
+        <v>5.654</v>
+      </c>
+      <c r="E650">
+        <v>1.4207</v>
+      </c>
+      <c r="F650">
+        <v>19.1</v>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" t="str">
+        <v>SPRAY AURA FRESH</v>
+      </c>
+      <c r="B651">
+        <v>1</v>
+      </c>
+      <c r="C651">
+        <v>8.87</v>
+      </c>
+      <c r="D651">
+        <v>7.05</v>
+      </c>
+      <c r="E651">
+        <v>1.3765</v>
+      </c>
+      <c r="F651">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" t="str">
+        <v>Veneno Scarlet</v>
+      </c>
+      <c r="B652">
+        <v>0.1</v>
+      </c>
+      <c r="C652">
+        <v>13.83</v>
+      </c>
+      <c r="D652">
+        <v>11.85</v>
+      </c>
+      <c r="E652">
+        <v>1.2885</v>
+      </c>
+      <c r="F652">
+        <v>9.3</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" t="str">
+        <v>Cloud Candy Khadlaj</v>
+      </c>
+      <c r="B653">
+        <v>0.2</v>
+      </c>
+      <c r="C653">
+        <v>19.148</v>
+      </c>
+      <c r="D653">
+        <v>17.4</v>
+      </c>
+      <c r="E653">
+        <v>0.7906</v>
+      </c>
+      <c r="F653">
+        <v>4.1</v>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" t="str">
+        <v>Maahir Legacy Lattafa</v>
+      </c>
+      <c r="B654">
+        <v>0.1</v>
+      </c>
+      <c r="C654">
+        <v>8.215</v>
+      </c>
+      <c r="D654">
+        <v>7.8</v>
+      </c>
+      <c r="E654">
+        <v>0.2633</v>
+      </c>
+      <c r="F654">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" t="str">
+        <v>Shaghaf Amber Infusion Swiss Arabian</v>
+      </c>
+      <c r="B655">
+        <v>0.133</v>
+      </c>
+      <c r="C655">
+        <v>25.6504</v>
+      </c>
+      <c r="D655">
+        <v>26.6</v>
+      </c>
+      <c r="E655">
+        <v>-1.4233</v>
+      </c>
+      <c r="F655">
+        <v>-5.5</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" t="str">
+        <v>Badee Al Oud Honor and Glory</v>
+      </c>
+      <c r="B656">
+        <v>2.3</v>
+      </c>
+      <c r="C656">
+        <v>149.523</v>
+      </c>
+      <c r="D656">
+        <v>152.7858</v>
+      </c>
+      <c r="E656">
+        <v>-6.0241</v>
+      </c>
+      <c r="F656">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" t="str">
+        <v>Whipped Pleasure</v>
+      </c>
+      <c r="B657">
+        <v>0.667</v>
+      </c>
+      <c r="C657">
+        <v>60.7437</v>
+      </c>
+      <c r="D657">
+        <v>69.7749</v>
+      </c>
+      <c r="E657">
+        <v>-10.153</v>
+      </c>
+      <c r="F657">
+        <v>-16.7</v>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" t="str">
+        <v>Miss Laverne Rose</v>
+      </c>
+      <c r="B658">
+        <v>0.77</v>
+      </c>
+      <c r="C658">
+        <v>76.61</v>
+      </c>
+      <c r="D658">
+        <v>84.7</v>
+      </c>
+      <c r="E658">
+        <v>-10.568999999999999</v>
+      </c>
+      <c r="F658">
+        <v>-13.8</v>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" t="str">
+        <v>Blue Diamond Aqua</v>
+      </c>
+      <c r="B659">
+        <v>2.6</v>
+      </c>
+      <c r="C659">
+        <v>341.684</v>
+      </c>
+      <c r="D659">
+        <v>464.25</v>
+      </c>
+      <c r="E659">
+        <v>-138.7831</v>
+      </c>
+      <c r="F659">
+        <v>-40.6</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" t="str">
+        <v>Hawas Ice Rasasi</v>
+      </c>
+      <c r="B660">
+        <v>90.5</v>
+      </c>
+      <c r="C660">
+        <v>11017.307</v>
+      </c>
+      <c r="D660">
+        <v>13380.326099999998</v>
+      </c>
+      <c r="E660">
+        <v>-2772.4815</v>
+      </c>
+      <c r="F660">
+        <v>-25.2</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:F516"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F660"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Profit Report</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 