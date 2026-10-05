--- v0 (2026-08-05)
+++ v1 (2026-10-05)
@@ -410,57 +410,6659 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1"/>
+  <dimension ref="A1:G287"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetData/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="str">
+        <v>التاريخ</v>
+      </c>
+      <c r="B1" t="str">
+        <v>رقم الفاتورة</v>
+      </c>
+      <c r="C1" t="str">
+        <v>المورد</v>
+      </c>
+      <c r="D1" t="str">
+        <v>المنتج</v>
+      </c>
+      <c r="E1" t="str">
+        <v>الكمية</v>
+      </c>
+      <c r="F1" t="str">
+        <v>التكلفة</v>
+      </c>
+      <c r="G1" t="str">
+        <v>الإجمالي</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="B2" t="str">
+        <v>PUR-IMPORT-36792995</v>
+      </c>
+      <c r="C2" t="str">
+        <v>saudi scents</v>
+      </c>
+      <c r="D2" t="str">
+        <v>Wasm Al Oud</v>
+      </c>
+      <c r="E2">
+        <v>3</v>
+      </c>
+      <c r="F2">
+        <v>129.37</v>
+      </c>
+      <c r="G2">
+        <v>388.11</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="B3" t="str">
+        <v>PUR-IMPORT-36792995</v>
+      </c>
+      <c r="C3" t="str">
+        <v>saudi scents</v>
+      </c>
+      <c r="D3" t="str">
+        <v>Only White</v>
+      </c>
+      <c r="E3">
+        <v>2</v>
+      </c>
+      <c r="F3">
+        <v>125.87</v>
+      </c>
+      <c r="G3">
+        <v>251.74</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="B4" t="str">
+        <v>PUR-IMPORT-36792995</v>
+      </c>
+      <c r="C4" t="str">
+        <v>saudi scents</v>
+      </c>
+      <c r="D4" t="str">
+        <v>Only Blue</v>
+      </c>
+      <c r="E4">
+        <v>2</v>
+      </c>
+      <c r="F4">
+        <v>125.87</v>
+      </c>
+      <c r="G4">
+        <v>251.74</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="B5" t="str">
+        <v>PUR-IMPORT-36792995</v>
+      </c>
+      <c r="C5" t="str">
+        <v>saudi scents</v>
+      </c>
+      <c r="D5" t="str">
+        <v>Only Green</v>
+      </c>
+      <c r="E5">
+        <v>2</v>
+      </c>
+      <c r="F5">
+        <v>125.87</v>
+      </c>
+      <c r="G5">
+        <v>251.74</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="B6" t="str">
+        <v>PUR-IMPORT-36792995</v>
+      </c>
+      <c r="C6" t="str">
+        <v>saudi scents</v>
+      </c>
+      <c r="D6" t="str">
+        <v>Asrar Arabian Oud</v>
+      </c>
+      <c r="E6">
+        <v>3</v>
+      </c>
+      <c r="F6">
+        <v>125.87</v>
+      </c>
+      <c r="G6">
+        <v>377.61</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="B7" t="str">
+        <v>PUR-IMPORT-36792995</v>
+      </c>
+      <c r="C7" t="str">
+        <v>saudi scents</v>
+      </c>
+      <c r="D7" t="str">
+        <v>Vintage Radio</v>
+      </c>
+      <c r="E7">
+        <v>2</v>
+      </c>
+      <c r="F7">
+        <v>76.92</v>
+      </c>
+      <c r="G7">
+        <v>153.84</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="B8" t="str">
+        <v>PUR-IMPORT-36792995</v>
+      </c>
+      <c r="C8" t="str">
+        <v>saudi scents</v>
+      </c>
+      <c r="D8" t="str">
+        <v>Glitch Assaf</v>
+      </c>
+      <c r="E8">
+        <v>3</v>
+      </c>
+      <c r="F8">
+        <v>129.37</v>
+      </c>
+      <c r="G8">
+        <v>388.11</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="B9" t="str">
+        <v>PUR-IMPORT-36792995</v>
+      </c>
+      <c r="C9" t="str">
+        <v>saudi scents</v>
+      </c>
+      <c r="D9" t="str">
+        <v>Pink Queen Assaf</v>
+      </c>
+      <c r="E9">
+        <v>2</v>
+      </c>
+      <c r="F9">
+        <v>76.92</v>
+      </c>
+      <c r="G9">
+        <v>153.84</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="B10" t="str">
+        <v>PUR-IMPORT-34287067</v>
+      </c>
+      <c r="C10" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D10" t="str">
+        <v>Rayhaan Terra</v>
+      </c>
+      <c r="E10">
+        <v>27</v>
+      </c>
+      <c r="F10">
+        <v>55</v>
+      </c>
+      <c r="G10">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="B11" t="str">
+        <v>PUR-IMPORT-34287067</v>
+      </c>
+      <c r="C11" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D11" t="str">
+        <v>Hawas Gold digger</v>
+      </c>
+      <c r="E11">
+        <v>24</v>
+      </c>
+      <c r="F11">
+        <v>84</v>
+      </c>
+      <c r="G11">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="B12" t="str">
+        <v>PUR-IMPORT-34287067</v>
+      </c>
+      <c r="C12" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D12" t="str">
+        <v>Atralia Elixir</v>
+      </c>
+      <c r="E12">
+        <v>24</v>
+      </c>
+      <c r="F12">
+        <v>55</v>
+      </c>
+      <c r="G12">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="B13" t="str">
+        <v>PUR-IMPORT-92413524</v>
+      </c>
+      <c r="C13" t="str">
+        <v>omar sherif</v>
+      </c>
+      <c r="D13" t="str">
+        <v>Liquid Brun</v>
+      </c>
+      <c r="E13">
+        <v>18</v>
+      </c>
+      <c r="F13">
+        <v>96.5</v>
+      </c>
+      <c r="G13">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="B14" t="str">
+        <v>PUR-IMPORT-92413524</v>
+      </c>
+      <c r="C14" t="str">
+        <v>omar sherif</v>
+      </c>
+      <c r="D14" t="str">
+        <v>Vulcan Feu French Avenue</v>
+      </c>
+      <c r="E14">
+        <v>12</v>
+      </c>
+      <c r="F14">
+        <v>96.5</v>
+      </c>
+      <c r="G14">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="B15" t="str">
+        <v>PUR-IMPORT-95790455</v>
+      </c>
+      <c r="C15" t="str">
+        <v>Bosy Ashraf</v>
+      </c>
+      <c r="D15" t="str">
+        <v>Reef 33 100ml</v>
+      </c>
+      <c r="E15">
+        <v>4</v>
+      </c>
+      <c r="F15">
+        <v>91.5</v>
+      </c>
+      <c r="G15">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="B16" t="str">
+        <v>PUR-IMPORT-95790455</v>
+      </c>
+      <c r="C16" t="str">
+        <v>Bosy Ashraf</v>
+      </c>
+      <c r="D16" t="str">
+        <v>Reef 19</v>
+      </c>
+      <c r="E16">
+        <v>4</v>
+      </c>
+      <c r="F16">
+        <v>91.5</v>
+      </c>
+      <c r="G16">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="B17" t="str">
+        <v>PUR-IMPORT-95790455</v>
+      </c>
+      <c r="C17" t="str">
+        <v>Bosy Ashraf</v>
+      </c>
+      <c r="D17" t="str">
+        <v>Reef Arab Obaya</v>
+      </c>
+      <c r="E17">
+        <v>4</v>
+      </c>
+      <c r="F17">
+        <v>91.5</v>
+      </c>
+      <c r="G17">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="B18" t="str">
+        <v>PUR-IMPORT-95790455</v>
+      </c>
+      <c r="C18" t="str">
+        <v>Bosy Ashraf</v>
+      </c>
+      <c r="D18" t="str">
+        <v>Sea Or Reef</v>
+      </c>
+      <c r="E18">
+        <v>6</v>
+      </c>
+      <c r="F18">
+        <v>95</v>
+      </c>
+      <c r="G18">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="B19" t="str">
+        <v>PUR-IMPORT-95790455</v>
+      </c>
+      <c r="C19" t="str">
+        <v>Bosy Ashraf</v>
+      </c>
+      <c r="D19" t="str">
+        <v>Coral Bloom Reef</v>
+      </c>
+      <c r="E19">
+        <v>6</v>
+      </c>
+      <c r="F19">
+        <v>95</v>
+      </c>
+      <c r="G19">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="B20" t="str">
+        <v>PUR-IMPORT-95790455</v>
+      </c>
+      <c r="C20" t="str">
+        <v>Bosy Ashraf</v>
+      </c>
+      <c r="D20" t="str">
+        <v>Violet Musk Reef</v>
+      </c>
+      <c r="E20">
+        <v>6</v>
+      </c>
+      <c r="F20">
+        <v>95</v>
+      </c>
+      <c r="G20">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="B21" t="str">
+        <v>PUR-IMPORT-95790455</v>
+      </c>
+      <c r="C21" t="str">
+        <v>Bosy Ashraf</v>
+      </c>
+      <c r="D21" t="str">
+        <v>Summer Pink Body Spray</v>
+      </c>
+      <c r="E21">
+        <v>11</v>
+      </c>
+      <c r="F21">
+        <v>28.3</v>
+      </c>
+      <c r="G21">
+        <v>311.3</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="B22" t="str">
+        <v>PUR-IMPORT-95790455</v>
+      </c>
+      <c r="C22" t="str">
+        <v>Bosy Ashraf</v>
+      </c>
+      <c r="D22" t="str">
+        <v>Rayhaan Aquatica</v>
+      </c>
+      <c r="E22">
+        <v>1</v>
+      </c>
+      <c r="F22">
+        <v>69.5</v>
+      </c>
+      <c r="G22">
+        <v>69.5</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B23" t="str">
+        <v>PUR-IMPORT-95140053</v>
+      </c>
+      <c r="C23" t="str">
+        <v>Al Jisr AL Arabi</v>
+      </c>
+      <c r="D23" t="str">
+        <v>Marshmallow Blush</v>
+      </c>
+      <c r="E23">
+        <v>21</v>
+      </c>
+      <c r="F23">
+        <v>69.83</v>
+      </c>
+      <c r="G23">
+        <v>1466.43</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B24" t="str">
+        <v>PUR-IMPORT-95140053</v>
+      </c>
+      <c r="C24" t="str">
+        <v>Al Jisr AL Arabi</v>
+      </c>
+      <c r="D24" t="str">
+        <v>Qissa Gala</v>
+      </c>
+      <c r="E24">
+        <v>20</v>
+      </c>
+      <c r="F24">
+        <v>45.33</v>
+      </c>
+      <c r="G24">
+        <v>906.6</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B25" t="str">
+        <v>PUR-IMPORT-95140053</v>
+      </c>
+      <c r="C25" t="str">
+        <v>Al Jisr AL Arabi</v>
+      </c>
+      <c r="D25" t="str">
+        <v>Rifaaqat 85ml</v>
+      </c>
+      <c r="E25">
+        <v>23</v>
+      </c>
+      <c r="F25">
+        <v>47.43</v>
+      </c>
+      <c r="G25">
+        <v>1090.89</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B26" t="str">
+        <v>PUR-IMPORT-95140053</v>
+      </c>
+      <c r="C26" t="str">
+        <v>Al Jisr AL Arabi</v>
+      </c>
+      <c r="D26" t="str">
+        <v>Green Bet</v>
+      </c>
+      <c r="E26">
+        <v>13</v>
+      </c>
+      <c r="F26">
+        <v>56.18</v>
+      </c>
+      <c r="G26">
+        <v>730.34</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B27" t="str">
+        <v>PUR-IMPORT-95140053</v>
+      </c>
+      <c r="C27" t="str">
+        <v>Al Jisr AL Arabi</v>
+      </c>
+      <c r="D27" t="str">
+        <v>Ciao Citrus</v>
+      </c>
+      <c r="E27">
+        <v>12</v>
+      </c>
+      <c r="F27">
+        <v>59.33</v>
+      </c>
+      <c r="G27">
+        <v>711.96</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B28" t="str">
+        <v>PUR-IMPORT-95140053</v>
+      </c>
+      <c r="C28" t="str">
+        <v>Al Jisr AL Arabi</v>
+      </c>
+      <c r="D28" t="str">
+        <v>Eshal Musk</v>
+      </c>
+      <c r="E28">
+        <v>12</v>
+      </c>
+      <c r="F28">
+        <v>69.83</v>
+      </c>
+      <c r="G28">
+        <v>837.96</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B29" t="str">
+        <v>PUR-IMPORT-95140053</v>
+      </c>
+      <c r="C29" t="str">
+        <v>Al Jisr AL Arabi</v>
+      </c>
+      <c r="D29" t="str">
+        <v>Fayora</v>
+      </c>
+      <c r="E29">
+        <v>6</v>
+      </c>
+      <c r="F29">
+        <v>65.63</v>
+      </c>
+      <c r="G29">
+        <v>393.78</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B30" t="str">
+        <v>PUR-IMPORT-95140053</v>
+      </c>
+      <c r="C30" t="str">
+        <v>Al Jisr AL Arabi</v>
+      </c>
+      <c r="D30" t="str">
+        <v>Fig Hug</v>
+      </c>
+      <c r="E30">
+        <v>4</v>
+      </c>
+      <c r="F30">
+        <v>59.33</v>
+      </c>
+      <c r="G30">
+        <v>237.32</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B31" t="str">
+        <v>PUR-IMPORT-95140053</v>
+      </c>
+      <c r="C31" t="str">
+        <v>Al Jisr AL Arabi</v>
+      </c>
+      <c r="D31" t="str">
+        <v>Oravea</v>
+      </c>
+      <c r="E31">
+        <v>10</v>
+      </c>
+      <c r="F31">
+        <v>69.83</v>
+      </c>
+      <c r="G31">
+        <v>698.3</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B32" t="str">
+        <v>PUR-IMPORT-95140053</v>
+      </c>
+      <c r="C32" t="str">
+        <v>Al Jisr AL Arabi</v>
+      </c>
+      <c r="D32" t="str">
+        <v>Dulzura Paris Corner</v>
+      </c>
+      <c r="E32">
+        <v>12</v>
+      </c>
+      <c r="F32">
+        <v>64.58</v>
+      </c>
+      <c r="G32">
+        <v>774.96</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B33" t="str">
+        <v>PUR-IMPORT-95140053</v>
+      </c>
+      <c r="C33" t="str">
+        <v>Al Jisr AL Arabi</v>
+      </c>
+      <c r="D33" t="str">
+        <v>Fayora Oshino</v>
+      </c>
+      <c r="E33">
+        <v>6</v>
+      </c>
+      <c r="F33">
+        <v>65.63</v>
+      </c>
+      <c r="G33">
+        <v>393.78</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B34" t="str">
+        <v>PUR-000049</v>
+      </c>
+      <c r="C34" t="str">
+        <v>Direct</v>
+      </c>
+      <c r="D34" t="str">
+        <v>Gissah One And Only</v>
+      </c>
+      <c r="E34">
+        <v>1</v>
+      </c>
+      <c r="F34">
+        <v>308</v>
+      </c>
+      <c r="G34">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B35" t="str">
+        <v>PUR-000049</v>
+      </c>
+      <c r="C35" t="str">
+        <v>Direct</v>
+      </c>
+      <c r="D35" t="str">
+        <v>Ateej Ateej</v>
+      </c>
+      <c r="E35">
+        <v>1</v>
+      </c>
+      <c r="F35">
+        <v>236</v>
+      </c>
+      <c r="G35">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B36" t="str">
+        <v>PUR-000049</v>
+      </c>
+      <c r="C36" t="str">
+        <v>Direct</v>
+      </c>
+      <c r="D36" t="str">
+        <v>Ateej Luna</v>
+      </c>
+      <c r="E36">
+        <v>2</v>
+      </c>
+      <c r="F36">
+        <v>236</v>
+      </c>
+      <c r="G36">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B37" t="str">
+        <v>PUR-IMPORT-95588964</v>
+      </c>
+      <c r="C37" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D37" t="str">
+        <v>Vanilla Aura</v>
+      </c>
+      <c r="E37">
+        <v>6</v>
+      </c>
+      <c r="F37">
+        <v>87</v>
+      </c>
+      <c r="G37">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B38" t="str">
+        <v>PUR-IMPORT-95588964</v>
+      </c>
+      <c r="C38" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D38" t="str">
+        <v>Vanilla Seduction</v>
+      </c>
+      <c r="E38">
+        <v>3</v>
+      </c>
+      <c r="F38">
+        <v>87</v>
+      </c>
+      <c r="G38">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B39" t="str">
+        <v>PUR-IMPORT-95588964</v>
+      </c>
+      <c r="C39" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D39" t="str">
+        <v>Vanguard</v>
+      </c>
+      <c r="E39">
+        <v>2</v>
+      </c>
+      <c r="F39">
+        <v>102</v>
+      </c>
+      <c r="G39">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B40" t="str">
+        <v>PUR-IMPORT-95588964</v>
+      </c>
+      <c r="C40" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D40" t="str">
+        <v>Thriller Maison Asrar</v>
+      </c>
+      <c r="E40">
+        <v>1</v>
+      </c>
+      <c r="F40">
+        <v>110</v>
+      </c>
+      <c r="G40">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B41" t="str">
+        <v>PUR-IMPORT-95422716</v>
+      </c>
+      <c r="C41" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D41" t="str">
+        <v>Karus Gold Absolu</v>
+      </c>
+      <c r="E41">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>90.5</v>
+      </c>
+      <c r="G41">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B42" t="str">
+        <v>PUR-IMPORT-95422716</v>
+      </c>
+      <c r="C42" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D42" t="str">
+        <v>Aura Vanilla Milk</v>
+      </c>
+      <c r="E42">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>51</v>
+      </c>
+      <c r="G42">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B43" t="str">
+        <v>PUR-IMPORT-95095774</v>
+      </c>
+      <c r="C43" t="str">
+        <v>abo bilal</v>
+      </c>
+      <c r="D43" t="str">
+        <v>Raheeq Nusuk</v>
+      </c>
+      <c r="E43">
+        <v>12</v>
+      </c>
+      <c r="F43">
+        <v>71.5</v>
+      </c>
+      <c r="G43">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B44" t="str">
+        <v>PUR-IMPORT-95095774</v>
+      </c>
+      <c r="C44" t="str">
+        <v>abo bilal</v>
+      </c>
+      <c r="D44" t="str">
+        <v>Safa Nusuk</v>
+      </c>
+      <c r="E44">
+        <v>12</v>
+      </c>
+      <c r="F44">
+        <v>53.5</v>
+      </c>
+      <c r="G44">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B45" t="str">
+        <v>PUR-IMPORT-95095774</v>
+      </c>
+      <c r="C45" t="str">
+        <v>abo bilal</v>
+      </c>
+      <c r="D45" t="str">
+        <v>Falak Nusuk</v>
+      </c>
+      <c r="E45">
+        <v>12</v>
+      </c>
+      <c r="F45">
+        <v>82.25</v>
+      </c>
+      <c r="G45">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B46" t="str">
+        <v>PUR-IMPORT-95095774</v>
+      </c>
+      <c r="C46" t="str">
+        <v>abo bilal</v>
+      </c>
+      <c r="D46" t="str">
+        <v>Gladius Nusuk</v>
+      </c>
+      <c r="E46">
+        <v>12</v>
+      </c>
+      <c r="F46">
+        <v>71.5</v>
+      </c>
+      <c r="G46">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="B47" t="str">
+        <v>PUR-000044</v>
+      </c>
+      <c r="C47" t="str">
+        <v>mohamed abd al gaber</v>
+      </c>
+      <c r="D47" t="str">
+        <v>Club de Nuit Intense Overdose</v>
+      </c>
+      <c r="E47">
+        <v>24</v>
+      </c>
+      <c r="F47">
+        <v>135.7</v>
+      </c>
+      <c r="G47">
+        <v>3256.8</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="B48" t="str">
+        <v>PUR-000044</v>
+      </c>
+      <c r="C48" t="str">
+        <v>mohamed abd al gaber</v>
+      </c>
+      <c r="D48" t="str">
+        <v>Supremacy Collector's Edition</v>
+      </c>
+      <c r="E48">
+        <v>48</v>
+      </c>
+      <c r="F48">
+        <v>139.3</v>
+      </c>
+      <c r="G48">
+        <v>6686.4</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="B49" t="str">
+        <v>PUR-IMPORT-23052506</v>
+      </c>
+      <c r="C49" t="str">
+        <v>Mohamed Refaat</v>
+      </c>
+      <c r="D49" t="str">
+        <v>Kenzo Homme EDP For Men</v>
+      </c>
+      <c r="E49">
+        <v>6</v>
+      </c>
+      <c r="F49">
+        <v>178</v>
+      </c>
+      <c r="G49">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="B50" t="str">
+        <v>PUR-IMPORT-23052506</v>
+      </c>
+      <c r="C50" t="str">
+        <v>Mohamed Refaat</v>
+      </c>
+      <c r="D50" t="str">
+        <v>Guess Marciano</v>
+      </c>
+      <c r="E50">
+        <v>5</v>
+      </c>
+      <c r="F50">
+        <v>82</v>
+      </c>
+      <c r="G50">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="B51" t="str">
+        <v>PUR-IMPORT-23052506</v>
+      </c>
+      <c r="C51" t="str">
+        <v>Mohamed Refaat</v>
+      </c>
+      <c r="D51" t="str">
+        <v>Musk Garden Laverne</v>
+      </c>
+      <c r="E51">
+        <v>2</v>
+      </c>
+      <c r="F51">
+        <v>100.6</v>
+      </c>
+      <c r="G51">
+        <v>201.2</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="B52" t="str">
+        <v>PUR-IMPORT-23052506</v>
+      </c>
+      <c r="C52" t="str">
+        <v>Mohamed Refaat</v>
+      </c>
+      <c r="D52" t="str">
+        <v>Hawas Kobra</v>
+      </c>
+      <c r="E52">
+        <v>3</v>
+      </c>
+      <c r="F52">
+        <v>79</v>
+      </c>
+      <c r="G52">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="B53" t="str">
+        <v>PUR-IMPORT-23052506</v>
+      </c>
+      <c r="C53" t="str">
+        <v>Mohamed Refaat</v>
+      </c>
+      <c r="D53" t="str">
+        <v>Laverne Bag</v>
+      </c>
+      <c r="E53">
+        <v>2</v>
+      </c>
+      <c r="F53">
+        <v>10</v>
+      </c>
+      <c r="G53">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="B54" t="str">
+        <v>PUR-IMPORT-23052506</v>
+      </c>
+      <c r="C54" t="str">
+        <v>Mohamed Refaat</v>
+      </c>
+      <c r="D54" t="str">
+        <v>Gentle Laverne</v>
+      </c>
+      <c r="E54">
+        <v>2</v>
+      </c>
+      <c r="F54">
+        <v>100.6</v>
+      </c>
+      <c r="G54">
+        <v>201.2</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="B55" t="str">
+        <v>PUR-IMPORT-23052506</v>
+      </c>
+      <c r="C55" t="str">
+        <v>Mohamed Refaat</v>
+      </c>
+      <c r="D55" t="str">
+        <v>Secret Garden Laverne</v>
+      </c>
+      <c r="E55">
+        <v>1</v>
+      </c>
+      <c r="F55">
+        <v>100.6</v>
+      </c>
+      <c r="G55">
+        <v>100.6</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="B56" t="str">
+        <v>PUR-IMPORT-23052506</v>
+      </c>
+      <c r="C56" t="str">
+        <v>Mohamed Refaat</v>
+      </c>
+      <c r="D56" t="str">
+        <v>Miss Laverne Bloom 200ml</v>
+      </c>
+      <c r="E56">
+        <v>1</v>
+      </c>
+      <c r="F56">
+        <v>100.6</v>
+      </c>
+      <c r="G56">
+        <v>100.6</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="B57" t="str">
+        <v>PUR-IMPORT-23052506</v>
+      </c>
+      <c r="C57" t="str">
+        <v>Mohamed Refaat</v>
+      </c>
+      <c r="D57" t="str">
+        <v>Miss Laverne 100ml</v>
+      </c>
+      <c r="E57">
+        <v>1</v>
+      </c>
+      <c r="F57">
+        <v>100.6</v>
+      </c>
+      <c r="G57">
+        <v>100.6</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="B58" t="str">
+        <v>PUR-000043</v>
+      </c>
+      <c r="C58" t="str">
+        <v>abdelrahman mohamed</v>
+      </c>
+      <c r="D58" t="str">
+        <v>Liquid Brun</v>
+      </c>
+      <c r="E58">
+        <v>10</v>
+      </c>
+      <c r="F58">
+        <v>103.6</v>
+      </c>
+      <c r="G58">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="B59" t="str">
+        <v>PUR-000043</v>
+      </c>
+      <c r="C59" t="str">
+        <v>abdelrahman mohamed</v>
+      </c>
+      <c r="D59" t="str">
+        <v>Vulcan Feu French Avenue</v>
+      </c>
+      <c r="E59">
+        <v>5</v>
+      </c>
+      <c r="F59">
+        <v>103</v>
+      </c>
+      <c r="G59">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="B60" t="str">
+        <v>PUR-000043</v>
+      </c>
+      <c r="C60" t="str">
+        <v>abdelrahman mohamed</v>
+      </c>
+      <c r="D60" t="str">
+        <v>Carthage Etoile Package</v>
+      </c>
+      <c r="E60">
+        <v>1</v>
+      </c>
+      <c r="F60">
+        <v>161</v>
+      </c>
+      <c r="G60">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="B61" t="str">
+        <v>PUR-000043</v>
+      </c>
+      <c r="C61" t="str">
+        <v>abdelrahman mohamed</v>
+      </c>
+      <c r="D61" t="str">
+        <v>Carthage Noble Package</v>
+      </c>
+      <c r="E61">
+        <v>2</v>
+      </c>
+      <c r="F61">
+        <v>161</v>
+      </c>
+      <c r="G61">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="B62" t="str">
+        <v>PUR-IMPORT-34273088</v>
+      </c>
+      <c r="C62" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D62" t="str">
+        <v>Vanguard</v>
+      </c>
+      <c r="E62">
+        <v>7</v>
+      </c>
+      <c r="F62">
+        <v>102</v>
+      </c>
+      <c r="G62">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="B63" t="str">
+        <v>PUR-IMPORT-34273088</v>
+      </c>
+      <c r="C63" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D63" t="str">
+        <v>Vanilla Seduction</v>
+      </c>
+      <c r="E63">
+        <v>2</v>
+      </c>
+      <c r="F63">
+        <v>87</v>
+      </c>
+      <c r="G63">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="B64" t="str">
+        <v>PUR-IMPORT-34273088</v>
+      </c>
+      <c r="C64" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D64" t="str">
+        <v>Vanilla Aura</v>
+      </c>
+      <c r="E64">
+        <v>4</v>
+      </c>
+      <c r="F64">
+        <v>87</v>
+      </c>
+      <c r="G64">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="B65" t="str">
+        <v>PUR-IMPORT-34273088</v>
+      </c>
+      <c r="C65" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D65" t="str">
+        <v>Thriller Maison Asrar</v>
+      </c>
+      <c r="E65">
+        <v>10</v>
+      </c>
+      <c r="F65">
+        <v>110</v>
+      </c>
+      <c r="G65">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="B66" t="str">
+        <v>PUR-IMPORT-34273088</v>
+      </c>
+      <c r="C66" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D66" t="str">
+        <v>Faris Al Arab</v>
+      </c>
+      <c r="E66">
+        <v>1</v>
+      </c>
+      <c r="F66">
+        <v>114</v>
+      </c>
+      <c r="G66">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="B67" t="str">
+        <v>PUR-IMPORT-31451561</v>
+      </c>
+      <c r="C67" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D67" t="str">
+        <v>Aura Vanilla Milk</v>
+      </c>
+      <c r="E67">
+        <v>3</v>
+      </c>
+      <c r="F67">
+        <v>51</v>
+      </c>
+      <c r="G67">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="B68" t="str">
+        <v>PUR-IMPORT-31451561</v>
+      </c>
+      <c r="C68" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D68" t="str">
+        <v>Hersh Mehwar (New Version)</v>
+      </c>
+      <c r="E68">
+        <v>2</v>
+      </c>
+      <c r="F68">
+        <v>157</v>
+      </c>
+      <c r="G68">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="B69" t="str">
+        <v>PUR-IMPORT-31451561</v>
+      </c>
+      <c r="C69" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D69" t="str">
+        <v>Kaaf Pink</v>
+      </c>
+      <c r="E69">
+        <v>1</v>
+      </c>
+      <c r="F69">
+        <v>97</v>
+      </c>
+      <c r="G69">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="B70" t="str">
+        <v>PUR-IMPORT-31451561</v>
+      </c>
+      <c r="C70" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D70" t="str">
+        <v>Shiyaaka Sky</v>
+      </c>
+      <c r="E70">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>82.5</v>
+      </c>
+      <c r="G70">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="B71" t="str">
+        <v>PUR-IMPORT-31451561</v>
+      </c>
+      <c r="C71" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D71" t="str">
+        <v>Hawas Majestic</v>
+      </c>
+      <c r="E71">
+        <v>6</v>
+      </c>
+      <c r="F71">
+        <v>93</v>
+      </c>
+      <c r="G71">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="B72" t="str">
+        <v>PUR-IMPORT-31451561</v>
+      </c>
+      <c r="C72" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D72" t="str">
+        <v>Rayhaan Crimson</v>
+      </c>
+      <c r="E72">
+        <v>12</v>
+      </c>
+      <c r="F72">
+        <v>69</v>
+      </c>
+      <c r="G72">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="B73" t="str">
+        <v>PUR-IMPORT-31451561</v>
+      </c>
+      <c r="C73" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D73" t="str">
+        <v>Karus Gold Absolu</v>
+      </c>
+      <c r="E73">
+        <v>17</v>
+      </c>
+      <c r="F73">
+        <v>90.5</v>
+      </c>
+      <c r="G73">
+        <v>1538.5</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="B74" t="str">
+        <v>PUR-IMPORT-31451561</v>
+      </c>
+      <c r="C74" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D74" t="str">
+        <v>Spectrum Chill</v>
+      </c>
+      <c r="E74">
+        <v>18</v>
+      </c>
+      <c r="F74">
+        <v>93</v>
+      </c>
+      <c r="G74">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="str">
+        <v>2026-09-20</v>
+      </c>
+      <c r="B75" t="str">
+        <v>PUR-IMPORT-39616157</v>
+      </c>
+      <c r="C75" t="str">
+        <v>Aman Saudi</v>
+      </c>
+      <c r="D75" t="str">
+        <v>Boom Blue</v>
+      </c>
+      <c r="E75">
+        <v>6</v>
+      </c>
+      <c r="F75">
+        <v>92.5</v>
+      </c>
+      <c r="G75">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="str">
+        <v>2026-09-20</v>
+      </c>
+      <c r="B76" t="str">
+        <v>PUR-IMPORT-39616157</v>
+      </c>
+      <c r="C76" t="str">
+        <v>Aman Saudi</v>
+      </c>
+      <c r="D76" t="str">
+        <v>Hook Blue</v>
+      </c>
+      <c r="E76">
+        <v>6</v>
+      </c>
+      <c r="F76">
+        <v>92.5</v>
+      </c>
+      <c r="G76">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="str">
+        <v>2026-09-20</v>
+      </c>
+      <c r="B77" t="str">
+        <v>PUR-IMPORT-39616157</v>
+      </c>
+      <c r="C77" t="str">
+        <v>Aman Saudi</v>
+      </c>
+      <c r="D77" t="str">
+        <v>Dangerous Arrogate</v>
+      </c>
+      <c r="E77">
+        <v>5</v>
+      </c>
+      <c r="F77">
+        <v>92.5</v>
+      </c>
+      <c r="G77">
+        <v>462.5</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="str">
+        <v>2026-09-20</v>
+      </c>
+      <c r="B78" t="str">
+        <v>PUR-IMPORT-39616157</v>
+      </c>
+      <c r="C78" t="str">
+        <v>Aman Saudi</v>
+      </c>
+      <c r="D78" t="str">
+        <v>Oud Bakhur</v>
+      </c>
+      <c r="E78">
+        <v>6</v>
+      </c>
+      <c r="F78">
+        <v>112</v>
+      </c>
+      <c r="G78">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="str">
+        <v>2026-09-20</v>
+      </c>
+      <c r="B79" t="str">
+        <v>PUR-IMPORT-39078483</v>
+      </c>
+      <c r="C79" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D79" t="str">
+        <v>Yara Elixir</v>
+      </c>
+      <c r="E79">
+        <v>48</v>
+      </c>
+      <c r="F79">
+        <v>56</v>
+      </c>
+      <c r="G79">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="str">
+        <v>2026-09-20</v>
+      </c>
+      <c r="B80" t="str">
+        <v>PUR-IMPORT-39078483</v>
+      </c>
+      <c r="C80" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D80" t="str">
+        <v>Rave Now Pink</v>
+      </c>
+      <c r="E80">
+        <v>24</v>
+      </c>
+      <c r="F80">
+        <v>42</v>
+      </c>
+      <c r="G80">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="str">
+        <v>2026-09-20</v>
+      </c>
+      <c r="B81" t="str">
+        <v>PUR-IMPORT-39078483</v>
+      </c>
+      <c r="C81" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D81" t="str">
+        <v>rave now black</v>
+      </c>
+      <c r="E81">
+        <v>24</v>
+      </c>
+      <c r="F81">
+        <v>42</v>
+      </c>
+      <c r="G81">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="str">
+        <v>2026-09-20</v>
+      </c>
+      <c r="B82" t="str">
+        <v>PUR-IMPORT-39078483</v>
+      </c>
+      <c r="C82" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D82" t="str">
+        <v>Musammam White Intense</v>
+      </c>
+      <c r="E82">
+        <v>24</v>
+      </c>
+      <c r="F82">
+        <v>80</v>
+      </c>
+      <c r="G82">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="str">
+        <v>2026-09-20</v>
+      </c>
+      <c r="B83" t="str">
+        <v>PUR-IMPORT-39078483</v>
+      </c>
+      <c r="C83" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D83" t="str">
+        <v>sherif lattafa</v>
+      </c>
+      <c r="E83">
+        <v>24</v>
+      </c>
+      <c r="F83">
+        <v>59.5</v>
+      </c>
+      <c r="G83">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="str">
+        <v>2026-09-20</v>
+      </c>
+      <c r="B84" t="str">
+        <v>PUR-IMPORT-39078483</v>
+      </c>
+      <c r="C84" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D84" t="str">
+        <v>Fire On Ice</v>
+      </c>
+      <c r="E84">
+        <v>24</v>
+      </c>
+      <c r="F84">
+        <v>81</v>
+      </c>
+      <c r="G84">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="str">
+        <v>2026-09-20</v>
+      </c>
+      <c r="B85" t="str">
+        <v>PUR-IMPORT-39078483</v>
+      </c>
+      <c r="C85" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D85" t="str">
+        <v>Mayar Cherry Intense Lattafa</v>
+      </c>
+      <c r="E85">
+        <v>24</v>
+      </c>
+      <c r="F85">
+        <v>50.5</v>
+      </c>
+      <c r="G85">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="str">
+        <v>2026-09-20</v>
+      </c>
+      <c r="B86" t="str">
+        <v>PUR-IMPORT-39078483</v>
+      </c>
+      <c r="C86" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D86" t="str">
+        <v>jasoor lattafa</v>
+      </c>
+      <c r="E86">
+        <v>24</v>
+      </c>
+      <c r="F86">
+        <v>59.5</v>
+      </c>
+      <c r="G86">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="str">
+        <v>2026-09-20</v>
+      </c>
+      <c r="B87" t="str">
+        <v>PUR-IMPORT-39078483</v>
+      </c>
+      <c r="C87" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D87" t="str">
+        <v>Khamrah Lattafa</v>
+      </c>
+      <c r="E87">
+        <v>24</v>
+      </c>
+      <c r="F87">
+        <v>69</v>
+      </c>
+      <c r="G87">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="str">
+        <v>2026-09-20</v>
+      </c>
+      <c r="B88" t="str">
+        <v>PUR-IMPORT-39078483</v>
+      </c>
+      <c r="C88" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D88" t="str">
+        <v>megara maison alhambra</v>
+      </c>
+      <c r="E88">
+        <v>12</v>
+      </c>
+      <c r="F88">
+        <v>76</v>
+      </c>
+      <c r="G88">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="str">
+        <v>2026-09-19</v>
+      </c>
+      <c r="B89" t="str">
+        <v>PUR-IMPORT-34237858</v>
+      </c>
+      <c r="C89" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D89" t="str">
+        <v>Vanguard</v>
+      </c>
+      <c r="E89">
+        <v>7</v>
+      </c>
+      <c r="F89">
+        <v>102</v>
+      </c>
+      <c r="G89">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="str">
+        <v>2026-09-19</v>
+      </c>
+      <c r="B90" t="str">
+        <v>PUR-IMPORT-34237858</v>
+      </c>
+      <c r="C90" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D90" t="str">
+        <v>Vanilla Seduction</v>
+      </c>
+      <c r="E90">
+        <v>3</v>
+      </c>
+      <c r="F90">
+        <v>87</v>
+      </c>
+      <c r="G90">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="str">
+        <v>2026-09-19</v>
+      </c>
+      <c r="B91" t="str">
+        <v>PUR-IMPORT-34237858</v>
+      </c>
+      <c r="C91" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D91" t="str">
+        <v>Vanilla Aura</v>
+      </c>
+      <c r="E91">
+        <v>1</v>
+      </c>
+      <c r="F91">
+        <v>87</v>
+      </c>
+      <c r="G91">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="str">
+        <v>2026-09-19</v>
+      </c>
+      <c r="B92" t="str">
+        <v>PUR-IMPORT-34237858</v>
+      </c>
+      <c r="C92" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D92" t="str">
+        <v>Thriller Maison Asrar</v>
+      </c>
+      <c r="E92">
+        <v>4</v>
+      </c>
+      <c r="F92">
+        <v>110</v>
+      </c>
+      <c r="G92">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="str">
+        <v>2026-09-19</v>
+      </c>
+      <c r="B93" t="str">
+        <v>PUR-IMPORT-34237858</v>
+      </c>
+      <c r="C93" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D93" t="str">
+        <v>Faris Al Arab</v>
+      </c>
+      <c r="E93">
+        <v>5</v>
+      </c>
+      <c r="F93">
+        <v>114</v>
+      </c>
+      <c r="G93">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="B94" t="str">
+        <v>PUR-IMPORT-77298798</v>
+      </c>
+      <c r="C94" t="str">
+        <v>Ayman saudi</v>
+      </c>
+      <c r="D94" t="str">
+        <v>iris musk ghalati</v>
+      </c>
+      <c r="E94">
+        <v>12</v>
+      </c>
+      <c r="F94">
+        <v>71.5</v>
+      </c>
+      <c r="G94">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="B95" t="str">
+        <v>PUR-IMPORT-77298798</v>
+      </c>
+      <c r="C95" t="str">
+        <v>Ayman saudi</v>
+      </c>
+      <c r="D95" t="str">
+        <v>Pink Diamond Sakura 150ml</v>
+      </c>
+      <c r="E95">
+        <v>11</v>
+      </c>
+      <c r="F95">
+        <v>88.6</v>
+      </c>
+      <c r="G95">
+        <v>974.6</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="B96" t="str">
+        <v>PUR-IMPORT-77298798</v>
+      </c>
+      <c r="C96" t="str">
+        <v>Ayman saudi</v>
+      </c>
+      <c r="D96" t="str">
+        <v>Purple Heart Diamond</v>
+      </c>
+      <c r="E96">
+        <v>9</v>
+      </c>
+      <c r="F96">
+        <v>88.6</v>
+      </c>
+      <c r="G96">
+        <v>797.4</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="B97" t="str">
+        <v>PUR-IMPORT-77298798</v>
+      </c>
+      <c r="C97" t="str">
+        <v>Ayman saudi</v>
+      </c>
+      <c r="D97" t="str">
+        <v>Spanish Tobacco Ibrahim Al Qurashi</v>
+      </c>
+      <c r="E97">
+        <v>10</v>
+      </c>
+      <c r="F97">
+        <v>88.6</v>
+      </c>
+      <c r="G97">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="B98" t="str">
+        <v>PUR-IMPORT-77298798</v>
+      </c>
+      <c r="C98" t="str">
+        <v>Ayman saudi</v>
+      </c>
+      <c r="D98" t="str">
+        <v>Noted Iven</v>
+      </c>
+      <c r="E98">
+        <v>12</v>
+      </c>
+      <c r="F98">
+        <v>128.6</v>
+      </c>
+      <c r="G98">
+        <v>1543.2</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="B99" t="str">
+        <v>PUR-IMPORT-81904235</v>
+      </c>
+      <c r="C99" t="str">
+        <v>Al Jisr AL Arabi</v>
+      </c>
+      <c r="D99" t="str">
+        <v>Rayhaan Jungle Vibe</v>
+      </c>
+      <c r="E99">
+        <v>6</v>
+      </c>
+      <c r="F99">
+        <v>62</v>
+      </c>
+      <c r="G99">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="B100" t="str">
+        <v>PUR-IMPORT-81904235</v>
+      </c>
+      <c r="C100" t="str">
+        <v>Al Jisr AL Arabi</v>
+      </c>
+      <c r="D100" t="str">
+        <v>Rose Tobacco - Happiness Dose</v>
+      </c>
+      <c r="E100">
+        <v>22</v>
+      </c>
+      <c r="F100">
+        <v>65</v>
+      </c>
+      <c r="G100">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="B101" t="str">
+        <v>PUR-IMPORT-81904235</v>
+      </c>
+      <c r="C101" t="str">
+        <v>Al Jisr AL Arabi</v>
+      </c>
+      <c r="D101" t="str">
+        <v>Honey Musk - Confidence Dose</v>
+      </c>
+      <c r="E101">
+        <v>23</v>
+      </c>
+      <c r="F101">
+        <v>65</v>
+      </c>
+      <c r="G101">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="B102" t="str">
+        <v>PUR-IMPORT-81904235</v>
+      </c>
+      <c r="C102" t="str">
+        <v>Al Jisr AL Arabi</v>
+      </c>
+      <c r="D102" t="str">
+        <v>Aristo Arabiyat Prestige</v>
+      </c>
+      <c r="E102">
+        <v>12</v>
+      </c>
+      <c r="F102">
+        <v>80</v>
+      </c>
+      <c r="G102">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="B103" t="str">
+        <v>PUR-IMPORT-81904235</v>
+      </c>
+      <c r="C103" t="str">
+        <v>Al Jisr AL Arabi</v>
+      </c>
+      <c r="D103" t="str">
+        <v>Soprano ice</v>
+      </c>
+      <c r="E103">
+        <v>12</v>
+      </c>
+      <c r="F103">
+        <v>69</v>
+      </c>
+      <c r="G103">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="B104" t="str">
+        <v>PUR-000035</v>
+      </c>
+      <c r="C104" t="str">
+        <v>abdelrahman mohamed</v>
+      </c>
+      <c r="D104" t="str">
+        <v>Liquid Brun Limited Edition</v>
+      </c>
+      <c r="E104">
+        <v>9</v>
+      </c>
+      <c r="F104">
+        <v>132.5</v>
+      </c>
+      <c r="G104">
+        <v>1192.5</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="B105" t="str">
+        <v>PUR-000035</v>
+      </c>
+      <c r="C105" t="str">
+        <v>abdelrahman mohamed</v>
+      </c>
+      <c r="D105" t="str">
+        <v>iris musk ghalati</v>
+      </c>
+      <c r="E105">
+        <v>1</v>
+      </c>
+      <c r="F105">
+        <v>75</v>
+      </c>
+      <c r="G105">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="B106" t="str">
+        <v>PUR-000035</v>
+      </c>
+      <c r="C106" t="str">
+        <v>abdelrahman mohamed</v>
+      </c>
+      <c r="D106" t="str">
+        <v>Eau De Vintage Ghalati</v>
+      </c>
+      <c r="E106">
+        <v>2</v>
+      </c>
+      <c r="F106">
+        <v>139.5</v>
+      </c>
+      <c r="G106">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="B107" t="str">
+        <v>PUR-000033</v>
+      </c>
+      <c r="C107" t="str">
+        <v>omar sherif</v>
+      </c>
+      <c r="D107" t="str">
+        <v>Teriaq Intense Lattafa</v>
+      </c>
+      <c r="E107">
+        <v>48</v>
+      </c>
+      <c r="F107">
+        <v>82.44</v>
+      </c>
+      <c r="G107">
+        <v>3957.12</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="B108" t="str">
+        <v>PUR-000033</v>
+      </c>
+      <c r="C108" t="str">
+        <v>omar sherif</v>
+      </c>
+      <c r="D108" t="str">
+        <v>Marmara French Avenue</v>
+      </c>
+      <c r="E108">
+        <v>6</v>
+      </c>
+      <c r="F108">
+        <v>103.57</v>
+      </c>
+      <c r="G108">
+        <v>621.42</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B109" t="str">
+        <v>PUR-IMPORT-38349591</v>
+      </c>
+      <c r="C109" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D109" t="str">
+        <v>Hawas Majestic</v>
+      </c>
+      <c r="E109">
+        <v>26</v>
+      </c>
+      <c r="F109">
+        <v>93</v>
+      </c>
+      <c r="G109">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B110" t="str">
+        <v>PUR-IMPORT-38349591</v>
+      </c>
+      <c r="C110" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D110" t="str">
+        <v>Hawas Malibu</v>
+      </c>
+      <c r="E110">
+        <v>12</v>
+      </c>
+      <c r="F110">
+        <v>73</v>
+      </c>
+      <c r="G110">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B111" t="str">
+        <v>PUR-IMPORT-38349591</v>
+      </c>
+      <c r="C111" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D111" t="str">
+        <v>Shiyaaka Sky</v>
+      </c>
+      <c r="E111">
+        <v>4</v>
+      </c>
+      <c r="F111">
+        <v>82.5</v>
+      </c>
+      <c r="G111">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B112" t="str">
+        <v>PUR-000031</v>
+      </c>
+      <c r="C112" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D112" t="str">
+        <v>Pink Queen Assaf</v>
+      </c>
+      <c r="E112">
+        <v>3</v>
+      </c>
+      <c r="F112">
+        <v>93</v>
+      </c>
+      <c r="G112">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B113" t="str">
+        <v>PUR-000031</v>
+      </c>
+      <c r="C113" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D113" t="str">
+        <v>Arrogate Pink Diva</v>
+      </c>
+      <c r="E113">
+        <v>3</v>
+      </c>
+      <c r="F113">
+        <v>125</v>
+      </c>
+      <c r="G113">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B114" t="str">
+        <v>PUR-000031</v>
+      </c>
+      <c r="C114" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D114" t="str">
+        <v>Regent Maison asrar</v>
+      </c>
+      <c r="E114">
+        <v>6</v>
+      </c>
+      <c r="F114">
+        <v>118</v>
+      </c>
+      <c r="G114">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B115" t="str">
+        <v>PUR-IMPORT-36290692</v>
+      </c>
+      <c r="C115" t="str">
+        <v>Mohamed Refaat</v>
+      </c>
+      <c r="D115" t="str">
+        <v>Musk and Roses Ahmed</v>
+      </c>
+      <c r="E115">
+        <v>2</v>
+      </c>
+      <c r="F115">
+        <v>114</v>
+      </c>
+      <c r="G115">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B116" t="str">
+        <v>PUR-IMPORT-36290692</v>
+      </c>
+      <c r="C116" t="str">
+        <v>Mohamed Refaat</v>
+      </c>
+      <c r="D116" t="str">
+        <v>Hawas Kobra</v>
+      </c>
+      <c r="E116">
+        <v>22</v>
+      </c>
+      <c r="F116">
+        <v>79</v>
+      </c>
+      <c r="G116">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B117" t="str">
+        <v>PUR-IMPORT-36290692</v>
+      </c>
+      <c r="C117" t="str">
+        <v>Mohamed Refaat</v>
+      </c>
+      <c r="D117" t="str">
+        <v>Hawas Elixir Rasasi</v>
+      </c>
+      <c r="E117">
+        <v>7</v>
+      </c>
+      <c r="F117">
+        <v>78</v>
+      </c>
+      <c r="G117">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B118" t="str">
+        <v>PUR-IMPORT-34843130</v>
+      </c>
+      <c r="C118" t="str">
+        <v>2H For Trade</v>
+      </c>
+      <c r="D118" t="str">
+        <v>Vanilla Seduction</v>
+      </c>
+      <c r="E118">
+        <v>7</v>
+      </c>
+      <c r="F118">
+        <v>94.95</v>
+      </c>
+      <c r="G118">
+        <v>664.65</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B119" t="str">
+        <v>PUR-IMPORT-34843130</v>
+      </c>
+      <c r="C119" t="str">
+        <v>2H For Trade</v>
+      </c>
+      <c r="D119" t="str">
+        <v>Vanilla Aura</v>
+      </c>
+      <c r="E119">
+        <v>7</v>
+      </c>
+      <c r="F119">
+        <v>94.95</v>
+      </c>
+      <c r="G119">
+        <v>664.65</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B120" t="str">
+        <v>PUR-IMPORT-34843130</v>
+      </c>
+      <c r="C120" t="str">
+        <v>2H For Trade</v>
+      </c>
+      <c r="D120" t="str">
+        <v>Creme Caramel Gulf Orchid</v>
+      </c>
+      <c r="E120">
+        <v>7</v>
+      </c>
+      <c r="F120">
+        <v>83.16</v>
+      </c>
+      <c r="G120">
+        <v>582.12</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B121" t="str">
+        <v>PUR-IMPORT-34843130</v>
+      </c>
+      <c r="C121" t="str">
+        <v>2H For Trade</v>
+      </c>
+      <c r="D121" t="str">
+        <v>Yacht Club Gulf Orchid</v>
+      </c>
+      <c r="E121">
+        <v>7</v>
+      </c>
+      <c r="F121">
+        <v>83.16</v>
+      </c>
+      <c r="G121">
+        <v>582.12</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B122" t="str">
+        <v>PUR-IMPORT-34843130</v>
+      </c>
+      <c r="C122" t="str">
+        <v>2H For Trade</v>
+      </c>
+      <c r="D122" t="str">
+        <v>Exotic Oud Gulf Orchid</v>
+      </c>
+      <c r="E122">
+        <v>7</v>
+      </c>
+      <c r="F122">
+        <v>83.16</v>
+      </c>
+      <c r="G122">
+        <v>582.12</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B123" t="str">
+        <v>PUR-IMPORT-34843130</v>
+      </c>
+      <c r="C123" t="str">
+        <v>2H For Trade</v>
+      </c>
+      <c r="D123" t="str">
+        <v>Vanguard</v>
+      </c>
+      <c r="E123">
+        <v>7</v>
+      </c>
+      <c r="F123">
+        <v>115.66</v>
+      </c>
+      <c r="G123">
+        <v>809.62</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B124" t="str">
+        <v>PUR-IMPORT-34843130</v>
+      </c>
+      <c r="C124" t="str">
+        <v>2H For Trade</v>
+      </c>
+      <c r="D124" t="str">
+        <v>Regent Maison asrar</v>
+      </c>
+      <c r="E124">
+        <v>7</v>
+      </c>
+      <c r="F124">
+        <v>115.66</v>
+      </c>
+      <c r="G124">
+        <v>809.62</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B125" t="str">
+        <v>PUR-IMPORT-34843130</v>
+      </c>
+      <c r="C125" t="str">
+        <v>2H For Trade</v>
+      </c>
+      <c r="D125" t="str">
+        <v>DXB Jumeirah</v>
+      </c>
+      <c r="E125">
+        <v>7</v>
+      </c>
+      <c r="F125">
+        <v>115.66</v>
+      </c>
+      <c r="G125">
+        <v>809.62</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B126" t="str">
+        <v>PUR-IMPORT-34843130</v>
+      </c>
+      <c r="C126" t="str">
+        <v>2H For Trade</v>
+      </c>
+      <c r="D126" t="str">
+        <v>Marshmallow Gulf Orchid</v>
+      </c>
+      <c r="E126">
+        <v>7</v>
+      </c>
+      <c r="F126">
+        <v>82.59</v>
+      </c>
+      <c r="G126">
+        <v>578.13</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B127" t="str">
+        <v>PUR-IMPORT-34843130</v>
+      </c>
+      <c r="C127" t="str">
+        <v>2H For Trade</v>
+      </c>
+      <c r="D127" t="str">
+        <v>Rey Maison Asrar</v>
+      </c>
+      <c r="E127">
+        <v>7</v>
+      </c>
+      <c r="F127">
+        <v>72.8</v>
+      </c>
+      <c r="G127">
+        <v>509.6</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B128" t="str">
+        <v>PUR-IMPORT-34843130</v>
+      </c>
+      <c r="C128" t="str">
+        <v>2H For Trade</v>
+      </c>
+      <c r="D128" t="str">
+        <v>Matcha latte Gulf Orchid</v>
+      </c>
+      <c r="E128">
+        <v>7</v>
+      </c>
+      <c r="F128">
+        <v>82.59</v>
+      </c>
+      <c r="G128">
+        <v>578.13</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B129" t="str">
+        <v>PUR-IMPORT-34843130</v>
+      </c>
+      <c r="C129" t="str">
+        <v>2H For Trade</v>
+      </c>
+      <c r="D129" t="str">
+        <v>Muharib Maison Asrar</v>
+      </c>
+      <c r="E129">
+        <v>14</v>
+      </c>
+      <c r="F129">
+        <v>115.66</v>
+      </c>
+      <c r="G129">
+        <v>1619.24</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B130" t="str">
+        <v>PUR-IMPORT-34843130</v>
+      </c>
+      <c r="C130" t="str">
+        <v>2H For Trade</v>
+      </c>
+      <c r="D130" t="str">
+        <v>Faris Al Arab</v>
+      </c>
+      <c r="E130">
+        <v>14</v>
+      </c>
+      <c r="F130">
+        <v>115.66</v>
+      </c>
+      <c r="G130">
+        <v>1619.24</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B131" t="str">
+        <v>PUR-IMPORT-34843130</v>
+      </c>
+      <c r="C131" t="str">
+        <v>2H For Trade</v>
+      </c>
+      <c r="D131" t="str">
+        <v>Legacy Maison Asrar</v>
+      </c>
+      <c r="E131">
+        <v>14</v>
+      </c>
+      <c r="F131">
+        <v>115.66</v>
+      </c>
+      <c r="G131">
+        <v>1619.24</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B132" t="str">
+        <v>PUR-IMPORT-34843130</v>
+      </c>
+      <c r="C132" t="str">
+        <v>2H For Trade</v>
+      </c>
+      <c r="D132" t="str">
+        <v>Thriller Maison Asrar</v>
+      </c>
+      <c r="E132">
+        <v>14</v>
+      </c>
+      <c r="F132">
+        <v>115.66</v>
+      </c>
+      <c r="G132">
+        <v>1619.24</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B133" t="str">
+        <v>PUR-IMPORT-34843130</v>
+      </c>
+      <c r="C133" t="str">
+        <v>2H For Trade</v>
+      </c>
+      <c r="D133" t="str">
+        <v>Naseem Gulf Orchid</v>
+      </c>
+      <c r="E133">
+        <v>14</v>
+      </c>
+      <c r="F133">
+        <v>43.88</v>
+      </c>
+      <c r="G133">
+        <v>614.32</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B134" t="str">
+        <v>PUR-IMPORT-34843130</v>
+      </c>
+      <c r="C134" t="str">
+        <v>2H For Trade</v>
+      </c>
+      <c r="D134" t="str">
+        <v>Vanilla Addiction Gulf Orchid</v>
+      </c>
+      <c r="E134">
+        <v>28</v>
+      </c>
+      <c r="F134">
+        <v>62.09</v>
+      </c>
+      <c r="G134">
+        <v>1738.52</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B135" t="str">
+        <v>PUR-IMPORT-34843130</v>
+      </c>
+      <c r="C135" t="str">
+        <v>2H For Trade</v>
+      </c>
+      <c r="D135" t="str">
+        <v>Rice Milk Gulf Orchid</v>
+      </c>
+      <c r="E135">
+        <v>7</v>
+      </c>
+      <c r="F135">
+        <v>82.59</v>
+      </c>
+      <c r="G135">
+        <v>578.13</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="B136" t="str">
+        <v>PUR-000028</v>
+      </c>
+      <c r="C136" t="str">
+        <v>Direct</v>
+      </c>
+      <c r="D136" t="str">
+        <v>Sospiro Vibrato</v>
+      </c>
+      <c r="E136">
+        <v>4</v>
+      </c>
+      <c r="F136">
+        <v>529</v>
+      </c>
+      <c r="G136">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="B137" t="str">
+        <v>PUR-IMPORT-66134317</v>
+      </c>
+      <c r="C137" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D137" t="str">
+        <v>Vanilla Seduction</v>
+      </c>
+      <c r="E137">
+        <v>3</v>
+      </c>
+      <c r="F137">
+        <v>91.5</v>
+      </c>
+      <c r="G137">
+        <v>274.5</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="B138" t="str">
+        <v>PUR-IMPORT-66134317</v>
+      </c>
+      <c r="C138" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D138" t="str">
+        <v>Vanguard</v>
+      </c>
+      <c r="E138">
+        <v>6</v>
+      </c>
+      <c r="F138">
+        <v>106.5</v>
+      </c>
+      <c r="G138">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="B139" t="str">
+        <v>PUR-IMPORT-66134317</v>
+      </c>
+      <c r="C139" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D139" t="str">
+        <v>Faris Al Arab</v>
+      </c>
+      <c r="E139">
+        <v>2</v>
+      </c>
+      <c r="F139">
+        <v>115</v>
+      </c>
+      <c r="G139">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="B140" t="str">
+        <v>PUR-IMPORT-66134317</v>
+      </c>
+      <c r="C140" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D140" t="str">
+        <v>Thriller Maison Asrar</v>
+      </c>
+      <c r="E140">
+        <v>4</v>
+      </c>
+      <c r="F140">
+        <v>111.47</v>
+      </c>
+      <c r="G140">
+        <v>445.88</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="B141" t="str">
+        <v>PUR-IMPORT-66134317</v>
+      </c>
+      <c r="C141" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D141" t="str">
+        <v>Karus Gold Absolu</v>
+      </c>
+      <c r="E141">
+        <v>1</v>
+      </c>
+      <c r="F141">
+        <v>93.5</v>
+      </c>
+      <c r="G141">
+        <v>93.5</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="B142" t="str">
+        <v>PUR-IMPORT-66134317</v>
+      </c>
+      <c r="C142" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D142" t="str">
+        <v>Panache Angel Dust</v>
+      </c>
+      <c r="E142">
+        <v>1</v>
+      </c>
+      <c r="F142">
+        <v>92.5</v>
+      </c>
+      <c r="G142">
+        <v>92.5</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="B143" t="str">
+        <v>PUR-IMPORT-75397520</v>
+      </c>
+      <c r="C143" t="str">
+        <v>Bosy Ashraf</v>
+      </c>
+      <c r="D143" t="str">
+        <v>Freeze Riffs</v>
+      </c>
+      <c r="E143">
+        <v>11</v>
+      </c>
+      <c r="F143">
+        <v>104</v>
+      </c>
+      <c r="G143">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="B144" t="str">
+        <v>PUR-IMPORT-75397520</v>
+      </c>
+      <c r="C144" t="str">
+        <v>Bosy Ashraf</v>
+      </c>
+      <c r="D144" t="str">
+        <v>Rayhaan Aquatica</v>
+      </c>
+      <c r="E144">
+        <v>57</v>
+      </c>
+      <c r="F144">
+        <v>69.8</v>
+      </c>
+      <c r="G144">
+        <v>3978.6</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="B145" t="str">
+        <v>PUR-000024</v>
+      </c>
+      <c r="C145" t="str">
+        <v>abdelrahman mohamed</v>
+      </c>
+      <c r="D145" t="str">
+        <v>Imperial Ocean</v>
+      </c>
+      <c r="E145">
+        <v>24</v>
+      </c>
+      <c r="F145">
+        <v>105</v>
+      </c>
+      <c r="G145">
+        <v>2520</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="B146" t="str">
+        <v>PUR-000025</v>
+      </c>
+      <c r="C146" t="str">
+        <v>omar sherif</v>
+      </c>
+      <c r="D146" t="str">
+        <v>Veneno Black French Avenue</v>
+      </c>
+      <c r="E146">
+        <v>0.5</v>
+      </c>
+      <c r="F146">
+        <v>117.31</v>
+      </c>
+      <c r="G146">
+        <v>58.655</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="B147" t="str">
+        <v>PUR-IMPORT-89198690</v>
+      </c>
+      <c r="C147" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D147" t="str">
+        <v>Shiyaaka Sky</v>
+      </c>
+      <c r="E147">
+        <v>47</v>
+      </c>
+      <c r="F147">
+        <v>70</v>
+      </c>
+      <c r="G147">
+        <v>3290</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="B148" t="str">
+        <v>PUR-IMPORT-89198690</v>
+      </c>
+      <c r="C148" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D148" t="str">
+        <v>Hawas la mer</v>
+      </c>
+      <c r="E148">
+        <v>47</v>
+      </c>
+      <c r="F148">
+        <v>90</v>
+      </c>
+      <c r="G148">
+        <v>4230</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="B149" t="str">
+        <v>PUR-IMPORT-89198690</v>
+      </c>
+      <c r="C149" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D149" t="str">
+        <v>Hawas Chrome</v>
+      </c>
+      <c r="E149">
+        <v>48</v>
+      </c>
+      <c r="F149">
+        <v>82</v>
+      </c>
+      <c r="G149">
+        <v>3936</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="B150" t="str">
+        <v>PUR-IMPORT-89198690</v>
+      </c>
+      <c r="C150" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D150" t="str">
+        <v>Rayhaan Cedrus Blanc</v>
+      </c>
+      <c r="E150">
+        <v>48</v>
+      </c>
+      <c r="F150">
+        <v>56</v>
+      </c>
+      <c r="G150">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="B151" t="str">
+        <v>PUR-IMPORT-89198690</v>
+      </c>
+      <c r="C151" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D151" t="str">
+        <v>Rayhaan Lion</v>
+      </c>
+      <c r="E151">
+        <v>48</v>
+      </c>
+      <c r="F151">
+        <v>56</v>
+      </c>
+      <c r="G151">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="B152" t="str">
+        <v>PUR-IMPORT-89198690</v>
+      </c>
+      <c r="C152" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D152" t="str">
+        <v>Rayhaan Nava Sol</v>
+      </c>
+      <c r="E152">
+        <v>48</v>
+      </c>
+      <c r="F152">
+        <v>55</v>
+      </c>
+      <c r="G152">
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="B153" t="str">
+        <v>PUR-IMPORT-89198690</v>
+      </c>
+      <c r="C153" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D153" t="str">
+        <v>Asad Bourbon Lattafa</v>
+      </c>
+      <c r="E153">
+        <v>23</v>
+      </c>
+      <c r="F153">
+        <v>56</v>
+      </c>
+      <c r="G153">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="B154" t="str">
+        <v>PUR-IMPORT-89198690</v>
+      </c>
+      <c r="C154" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D154" t="str">
+        <v>Riffs momento</v>
+      </c>
+      <c r="E154">
+        <v>48</v>
+      </c>
+      <c r="F154">
+        <v>65</v>
+      </c>
+      <c r="G154">
+        <v>3120</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="B155" t="str">
+        <v>PUR-IMPORT-89198690</v>
+      </c>
+      <c r="C155" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D155" t="str">
+        <v>Giftset Nebras</v>
+      </c>
+      <c r="E155">
+        <v>20</v>
+      </c>
+      <c r="F155">
+        <v>89</v>
+      </c>
+      <c r="G155">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="B156" t="str">
+        <v>PUR-IMPORT-89198690</v>
+      </c>
+      <c r="C156" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D156" t="str">
+        <v>Giftset Art Of Universe</v>
+      </c>
+      <c r="E156">
+        <v>6</v>
+      </c>
+      <c r="F156">
+        <v>89</v>
+      </c>
+      <c r="G156">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="B157" t="str">
+        <v>PUR-IMPORT-08888974</v>
+      </c>
+      <c r="C157" t="str">
+        <v>mohamed abd al gaber</v>
+      </c>
+      <c r="D157" t="str">
+        <v>Fahad Lattafa</v>
+      </c>
+      <c r="E157">
+        <v>12</v>
+      </c>
+      <c r="F157">
+        <v>85.29</v>
+      </c>
+      <c r="G157">
+        <v>1023.48</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="B158" t="str">
+        <v>PUR-IMPORT-08888974</v>
+      </c>
+      <c r="C158" t="str">
+        <v>mohamed abd al gaber</v>
+      </c>
+      <c r="D158" t="str">
+        <v>Delilah Viola</v>
+      </c>
+      <c r="E158">
+        <v>24</v>
+      </c>
+      <c r="F158">
+        <v>58.22</v>
+      </c>
+      <c r="G158">
+        <v>1397.28</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="B159" t="str">
+        <v>PUR-IMPORT-08888974</v>
+      </c>
+      <c r="C159" t="str">
+        <v>mohamed abd al gaber</v>
+      </c>
+      <c r="D159" t="str">
+        <v>Badee Al Oud Amethyst Fusion</v>
+      </c>
+      <c r="E159">
+        <v>12</v>
+      </c>
+      <c r="F159">
+        <v>83.49</v>
+      </c>
+      <c r="G159">
+        <v>1001.88</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="B160" t="str">
+        <v>PUR-IMPORT-08690980</v>
+      </c>
+      <c r="C160" t="str">
+        <v>Al Jisr AL Arabi</v>
+      </c>
+      <c r="D160" t="str">
+        <v>Eternal Vanille</v>
+      </c>
+      <c r="E160">
+        <v>1</v>
+      </c>
+      <c r="F160">
+        <v>92</v>
+      </c>
+      <c r="G160">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="B161" t="str">
+        <v>PUR-IMPORT-08690980</v>
+      </c>
+      <c r="C161" t="str">
+        <v>Al Jisr AL Arabi</v>
+      </c>
+      <c r="D161" t="str">
+        <v>Vintage Radio</v>
+      </c>
+      <c r="E161">
+        <v>2</v>
+      </c>
+      <c r="F161">
+        <v>81</v>
+      </c>
+      <c r="G161">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="B162" t="str">
+        <v>PUR-IMPORT-08690980</v>
+      </c>
+      <c r="C162" t="str">
+        <v>Al Jisr AL Arabi</v>
+      </c>
+      <c r="D162" t="str">
+        <v>Rayhaan Jungle Vibe</v>
+      </c>
+      <c r="E162">
+        <v>5</v>
+      </c>
+      <c r="F162">
+        <v>62</v>
+      </c>
+      <c r="G162">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="B163" t="str">
+        <v>PUR-IMPORT-08690980</v>
+      </c>
+      <c r="C163" t="str">
+        <v>Al Jisr AL Arabi</v>
+      </c>
+      <c r="D163" t="str">
+        <v>Atlas Lattafa</v>
+      </c>
+      <c r="E163">
+        <v>3</v>
+      </c>
+      <c r="F163">
+        <v>67.5</v>
+      </c>
+      <c r="G163">
+        <v>202.5</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="B164" t="str">
+        <v>PUR-IMPORT-08690980</v>
+      </c>
+      <c r="C164" t="str">
+        <v>Al Jisr AL Arabi</v>
+      </c>
+      <c r="D164" t="str">
+        <v>Soprano ice</v>
+      </c>
+      <c r="E164">
+        <v>12</v>
+      </c>
+      <c r="F164">
+        <v>69</v>
+      </c>
+      <c r="G164">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="B165" t="str">
+        <v>PUR-IMPORT-08690980</v>
+      </c>
+      <c r="C165" t="str">
+        <v>Al Jisr AL Arabi</v>
+      </c>
+      <c r="D165" t="str">
+        <v>Jean Lowe Azure Maison Alhambra</v>
+      </c>
+      <c r="E165">
+        <v>6</v>
+      </c>
+      <c r="F165">
+        <v>58.5</v>
+      </c>
+      <c r="G165">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="B166" t="str">
+        <v>PUR-IMPORT-08690980</v>
+      </c>
+      <c r="C166" t="str">
+        <v>Al Jisr AL Arabi</v>
+      </c>
+      <c r="D166" t="str">
+        <v>Aristo Arabiyat Prestige</v>
+      </c>
+      <c r="E166">
+        <v>11</v>
+      </c>
+      <c r="F166">
+        <v>80</v>
+      </c>
+      <c r="G166">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="str">
+        <v>2026-08-29</v>
+      </c>
+      <c r="B167" t="str">
+        <v>PUR-IMPORT-06680611</v>
+      </c>
+      <c r="C167" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D167" t="str">
+        <v>Kaaf Pink</v>
+      </c>
+      <c r="E167">
+        <v>4</v>
+      </c>
+      <c r="F167">
+        <v>97.65</v>
+      </c>
+      <c r="G167">
+        <v>390.6</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="str">
+        <v>2026-08-29</v>
+      </c>
+      <c r="B168" t="str">
+        <v>PUR-IMPORT-06680611</v>
+      </c>
+      <c r="C168" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D168" t="str">
+        <v>Spectrum Chill</v>
+      </c>
+      <c r="E168">
+        <v>2</v>
+      </c>
+      <c r="F168">
+        <v>93.65</v>
+      </c>
+      <c r="G168">
+        <v>187.3</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="str">
+        <v>2026-08-29</v>
+      </c>
+      <c r="B169" t="str">
+        <v>PUR-IMPORT-06680611</v>
+      </c>
+      <c r="C169" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D169" t="str">
+        <v>Shiyaaka Sky</v>
+      </c>
+      <c r="E169">
+        <v>12</v>
+      </c>
+      <c r="F169">
+        <v>83.15</v>
+      </c>
+      <c r="G169">
+        <v>997.8</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="B170" t="str">
+        <v>PUR-IMPORT-72607529</v>
+      </c>
+      <c r="C170" t="str">
+        <v>al sundus</v>
+      </c>
+      <c r="D170" t="str">
+        <v>Badee Al Oud Honor and Glory</v>
+      </c>
+      <c r="E170">
+        <v>20</v>
+      </c>
+      <c r="F170">
+        <v>66.5</v>
+      </c>
+      <c r="G170">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="B171" t="str">
+        <v>PUR-IMPORT-72607529</v>
+      </c>
+      <c r="C171" t="str">
+        <v>al sundus</v>
+      </c>
+      <c r="D171" t="str">
+        <v>Shaghaf Oud Ahmar Swiss Arabian</v>
+      </c>
+      <c r="E171">
+        <v>6</v>
+      </c>
+      <c r="F171">
+        <v>130</v>
+      </c>
+      <c r="G171">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="B172" t="str">
+        <v>PUR-IMPORT-72607529</v>
+      </c>
+      <c r="C172" t="str">
+        <v>al sundus</v>
+      </c>
+      <c r="D172" t="str">
+        <v>Badee Al Oud Noble Blush</v>
+      </c>
+      <c r="E172">
+        <v>14</v>
+      </c>
+      <c r="F172">
+        <v>66.5</v>
+      </c>
+      <c r="G172">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="B173" t="str">
+        <v>PUR-IMPORT-72607529</v>
+      </c>
+      <c r="C173" t="str">
+        <v>al sundus</v>
+      </c>
+      <c r="D173" t="str">
+        <v>Casablanca Swiss Arabian</v>
+      </c>
+      <c r="E173">
+        <v>12</v>
+      </c>
+      <c r="F173">
+        <v>116</v>
+      </c>
+      <c r="G173">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="B174" t="str">
+        <v>PUR-IMPORT-72607529</v>
+      </c>
+      <c r="C174" t="str">
+        <v>al sundus</v>
+      </c>
+      <c r="D174" t="str">
+        <v>Maahir Legacy Lattafa</v>
+      </c>
+      <c r="E174">
+        <v>15</v>
+      </c>
+      <c r="F174">
+        <v>78</v>
+      </c>
+      <c r="G174">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="B175" t="str">
+        <v>PUR-IMPORT-72607529</v>
+      </c>
+      <c r="C175" t="str">
+        <v>al sundus</v>
+      </c>
+      <c r="D175" t="str">
+        <v>Dynasty Lattafa</v>
+      </c>
+      <c r="E175">
+        <v>12</v>
+      </c>
+      <c r="F175">
+        <v>69.5</v>
+      </c>
+      <c r="G175">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="B176" t="str">
+        <v>PUR-IMPORT-72607529</v>
+      </c>
+      <c r="C176" t="str">
+        <v>al sundus</v>
+      </c>
+      <c r="D176" t="str">
+        <v>Ana Abiyedh Lattafa</v>
+      </c>
+      <c r="E176">
+        <v>24</v>
+      </c>
+      <c r="F176">
+        <v>46</v>
+      </c>
+      <c r="G176">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="B177" t="str">
+        <v>PUR-IMPORT-72607529</v>
+      </c>
+      <c r="C177" t="str">
+        <v>al sundus</v>
+      </c>
+      <c r="D177" t="str">
+        <v>Khamrah Dukhan Lattafa</v>
+      </c>
+      <c r="E177">
+        <v>18</v>
+      </c>
+      <c r="F177">
+        <v>76</v>
+      </c>
+      <c r="G177">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="B178" t="str">
+        <v>PUR-000018</v>
+      </c>
+      <c r="C178" t="str">
+        <v>abdelrahman mohamed</v>
+      </c>
+      <c r="D178" t="str">
+        <v>Liquid Brun</v>
+      </c>
+      <c r="E178">
+        <v>7</v>
+      </c>
+      <c r="F178">
+        <v>103.6</v>
+      </c>
+      <c r="G178">
+        <v>725.2</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="B179" t="str">
+        <v>PUR-000018</v>
+      </c>
+      <c r="C179" t="str">
+        <v>abdelrahman mohamed</v>
+      </c>
+      <c r="D179" t="str">
+        <v>iris musk ghalati</v>
+      </c>
+      <c r="E179">
+        <v>2</v>
+      </c>
+      <c r="F179">
+        <v>72.5</v>
+      </c>
+      <c r="G179">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="str">
+        <v>2026-08-22</v>
+      </c>
+      <c r="B180" t="str">
+        <v>PUR-IMPORT-23528032</v>
+      </c>
+      <c r="C180" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D180" t="str">
+        <v>Vanilla Seduction</v>
+      </c>
+      <c r="E180">
+        <v>1</v>
+      </c>
+      <c r="F180">
+        <v>91.5</v>
+      </c>
+      <c r="G180">
+        <v>91.5</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="str">
+        <v>2026-08-22</v>
+      </c>
+      <c r="B181" t="str">
+        <v>PUR-IMPORT-23528032</v>
+      </c>
+      <c r="C181" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D181" t="str">
+        <v>Vanilla Aura</v>
+      </c>
+      <c r="E181">
+        <v>1</v>
+      </c>
+      <c r="F181">
+        <v>91.5</v>
+      </c>
+      <c r="G181">
+        <v>91.5</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="str">
+        <v>2026-08-22</v>
+      </c>
+      <c r="B182" t="str">
+        <v>PUR-IMPORT-23528032</v>
+      </c>
+      <c r="C182" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D182" t="str">
+        <v>Vanguard</v>
+      </c>
+      <c r="E182">
+        <v>2</v>
+      </c>
+      <c r="F182">
+        <v>106.5</v>
+      </c>
+      <c r="G182">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="str">
+        <v>2026-08-22</v>
+      </c>
+      <c r="B183" t="str">
+        <v>PUR-IMPORT-23528032</v>
+      </c>
+      <c r="C183" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D183" t="str">
+        <v>Faris Al Arab</v>
+      </c>
+      <c r="E183">
+        <v>4</v>
+      </c>
+      <c r="F183">
+        <v>115.1</v>
+      </c>
+      <c r="G183">
+        <v>460.4</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="str">
+        <v>2026-08-22</v>
+      </c>
+      <c r="B184" t="str">
+        <v>PUR-IMPORT-23528032</v>
+      </c>
+      <c r="C184" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="D184" t="str">
+        <v>Thriller Maison Asrar</v>
+      </c>
+      <c r="E184">
+        <v>4</v>
+      </c>
+      <c r="F184">
+        <v>111.5</v>
+      </c>
+      <c r="G184">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="str">
+        <v>2026-08-22</v>
+      </c>
+      <c r="B185" t="str">
+        <v>PUR-IMPORT-25447495</v>
+      </c>
+      <c r="C185" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D185" t="str">
+        <v>Serious Al Majed Oud</v>
+      </c>
+      <c r="E185">
+        <v>6</v>
+      </c>
+      <c r="F185">
+        <v>145</v>
+      </c>
+      <c r="G185">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="str">
+        <v>2026-08-22</v>
+      </c>
+      <c r="B186" t="str">
+        <v>PUR-IMPORT-25447495</v>
+      </c>
+      <c r="C186" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D186" t="str">
+        <v>Candy Musk 150ml Al Majed Oud</v>
+      </c>
+      <c r="E186">
+        <v>4</v>
+      </c>
+      <c r="F186">
+        <v>128.5</v>
+      </c>
+      <c r="G186">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="str">
+        <v>2026-08-22</v>
+      </c>
+      <c r="B187" t="str">
+        <v>PUR-IMPORT-25447495</v>
+      </c>
+      <c r="C187" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D187" t="str">
+        <v>Rose De Mai</v>
+      </c>
+      <c r="E187">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>122</v>
+      </c>
+      <c r="G187">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="str">
+        <v>2026-08-22</v>
+      </c>
+      <c r="B188" t="str">
+        <v>PUR-IMPORT-25447495</v>
+      </c>
+      <c r="C188" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D188" t="str">
+        <v>Kaaf Pink</v>
+      </c>
+      <c r="E188">
+        <v>4</v>
+      </c>
+      <c r="F188">
+        <v>97</v>
+      </c>
+      <c r="G188">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="str">
+        <v>2026-08-22</v>
+      </c>
+      <c r="B189" t="str">
+        <v>PUR-IMPORT-25447495</v>
+      </c>
+      <c r="C189" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D189" t="str">
+        <v>Spectrum Chill</v>
+      </c>
+      <c r="E189">
+        <v>4</v>
+      </c>
+      <c r="F189">
+        <v>93</v>
+      </c>
+      <c r="G189">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="str">
+        <v>2026-08-22</v>
+      </c>
+      <c r="B190" t="str">
+        <v>PUR-IMPORT-25447495</v>
+      </c>
+      <c r="C190" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D190" t="str">
+        <v>Karus Gold Absolu</v>
+      </c>
+      <c r="E190">
+        <v>6</v>
+      </c>
+      <c r="F190">
+        <v>90.5</v>
+      </c>
+      <c r="G190">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="str">
+        <v>2026-08-22</v>
+      </c>
+      <c r="B191" t="str">
+        <v>PUR-IMPORT-25447495</v>
+      </c>
+      <c r="C191" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D191" t="str">
+        <v>Aura Vanilla Milk</v>
+      </c>
+      <c r="E191">
+        <v>1</v>
+      </c>
+      <c r="F191">
+        <v>50.98</v>
+      </c>
+      <c r="G191">
+        <v>50.98</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="str">
+        <v>2026-08-22</v>
+      </c>
+      <c r="B192" t="str">
+        <v>PUR-IMPORT-25447495</v>
+      </c>
+      <c r="C192" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D192" t="str">
+        <v>Rayhaan Aquatica</v>
+      </c>
+      <c r="E192">
+        <v>6</v>
+      </c>
+      <c r="F192">
+        <v>70</v>
+      </c>
+      <c r="G192">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="str">
+        <v>2026-08-22</v>
+      </c>
+      <c r="B193" t="str">
+        <v>PUR-IMPORT-23509110</v>
+      </c>
+      <c r="C193" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D193" t="str">
+        <v>Aromatix Frostbite</v>
+      </c>
+      <c r="E193">
+        <v>13</v>
+      </c>
+      <c r="F193">
+        <v>117</v>
+      </c>
+      <c r="G193">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="str">
+        <v>2026-08-22</v>
+      </c>
+      <c r="B194" t="str">
+        <v>PUR-IMPORT-23509110</v>
+      </c>
+      <c r="C194" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D194" t="str">
+        <v>Axis French Avenue</v>
+      </c>
+      <c r="E194">
+        <v>13</v>
+      </c>
+      <c r="F194">
+        <v>102.5</v>
+      </c>
+      <c r="G194">
+        <v>1332.5</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="str">
+        <v>2026-08-21</v>
+      </c>
+      <c r="B195" t="str">
+        <v>PUR-IMPORT-37046162</v>
+      </c>
+      <c r="C195" t="str">
+        <v>omar sherif</v>
+      </c>
+      <c r="D195" t="str">
+        <v>Gissah Beyond Me</v>
+      </c>
+      <c r="E195">
+        <v>3</v>
+      </c>
+      <c r="F195">
+        <v>315.7</v>
+      </c>
+      <c r="G195">
+        <v>947.1</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="str">
+        <v>2026-08-21</v>
+      </c>
+      <c r="B196" t="str">
+        <v>PUR-IMPORT-37046162</v>
+      </c>
+      <c r="C196" t="str">
+        <v>omar sherif</v>
+      </c>
+      <c r="D196" t="str">
+        <v>Gissah La Luna 200ml</v>
+      </c>
+      <c r="E196">
+        <v>3</v>
+      </c>
+      <c r="F196">
+        <v>315.7</v>
+      </c>
+      <c r="G196">
+        <v>947.1</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="str">
+        <v>2026-08-21</v>
+      </c>
+      <c r="B197" t="str">
+        <v>PUR-IMPORT-37046162</v>
+      </c>
+      <c r="C197" t="str">
+        <v>omar sherif</v>
+      </c>
+      <c r="D197" t="str">
+        <v>Ateej Sii</v>
+      </c>
+      <c r="E197">
+        <v>6</v>
+      </c>
+      <c r="F197">
+        <v>226.5</v>
+      </c>
+      <c r="G197">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="str">
+        <v>2026-08-20</v>
+      </c>
+      <c r="B198" t="str">
+        <v>PUR-IMPORT-51737582</v>
+      </c>
+      <c r="C198" t="str">
+        <v>omar sherif</v>
+      </c>
+      <c r="D198" t="str">
+        <v>Asad Elixir</v>
+      </c>
+      <c r="E198">
+        <v>24</v>
+      </c>
+      <c r="F198">
+        <v>62.74</v>
+      </c>
+      <c r="G198">
+        <v>1505.76</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="str">
+        <v>2026-08-20</v>
+      </c>
+      <c r="B199" t="str">
+        <v>PUR-IMPORT-51737582</v>
+      </c>
+      <c r="C199" t="str">
+        <v>omar sherif</v>
+      </c>
+      <c r="D199" t="str">
+        <v>Asad Bourbon Lattafa</v>
+      </c>
+      <c r="E199">
+        <v>12</v>
+      </c>
+      <c r="F199">
+        <v>60.95</v>
+      </c>
+      <c r="G199">
+        <v>731.4</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="str">
+        <v>2026-08-20</v>
+      </c>
+      <c r="B200" t="str">
+        <v>PUR-IMPORT-51737582</v>
+      </c>
+      <c r="C200" t="str">
+        <v>omar sherif</v>
+      </c>
+      <c r="D200" t="str">
+        <v>Teriaq lattafa</v>
+      </c>
+      <c r="E200">
+        <v>12</v>
+      </c>
+      <c r="F200">
+        <v>80.6</v>
+      </c>
+      <c r="G200">
+        <v>967.2</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="str">
+        <v>2026-08-20</v>
+      </c>
+      <c r="B201" t="str">
+        <v>PUR-IMPORT-51737582</v>
+      </c>
+      <c r="C201" t="str">
+        <v>omar sherif</v>
+      </c>
+      <c r="D201" t="str">
+        <v>Layaan lattafa</v>
+      </c>
+      <c r="E201">
+        <v>12</v>
+      </c>
+      <c r="F201">
+        <v>66.31</v>
+      </c>
+      <c r="G201">
+        <v>795.72</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B202" t="str">
+        <v>PUR-IMPORT-94575698</v>
+      </c>
+      <c r="C202" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D202" t="str">
+        <v>Vulcan Sable French Avenue</v>
+      </c>
+      <c r="E202">
+        <v>13</v>
+      </c>
+      <c r="F202">
+        <v>88</v>
+      </c>
+      <c r="G202">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B203" t="str">
+        <v>PUR-IMPORT-94575698</v>
+      </c>
+      <c r="C203" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D203" t="str">
+        <v>Sweet paradise</v>
+      </c>
+      <c r="E203">
+        <v>13</v>
+      </c>
+      <c r="F203">
+        <v>90</v>
+      </c>
+      <c r="G203">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B204" t="str">
+        <v>PUR-IMPORT-94575698</v>
+      </c>
+      <c r="C204" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D204" t="str">
+        <v>Arsh French Avenue</v>
+      </c>
+      <c r="E204">
+        <v>13</v>
+      </c>
+      <c r="F204">
+        <v>99</v>
+      </c>
+      <c r="G204">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B205" t="str">
+        <v>PUR-IMPORT-94575698</v>
+      </c>
+      <c r="C205" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D205" t="str">
+        <v>Exotic Rose French Avenue</v>
+      </c>
+      <c r="E205">
+        <v>13</v>
+      </c>
+      <c r="F205">
+        <v>70</v>
+      </c>
+      <c r="G205">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B206" t="str">
+        <v>PUR-IMPORT-94575698</v>
+      </c>
+      <c r="C206" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D206" t="str">
+        <v>Aromatix Frostbite</v>
+      </c>
+      <c r="E206">
+        <v>1</v>
+      </c>
+      <c r="F206">
+        <v>117</v>
+      </c>
+      <c r="G206">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B207" t="str">
+        <v>PUR-IMPORT-91263155</v>
+      </c>
+      <c r="C207" t="str">
+        <v>omar sherif</v>
+      </c>
+      <c r="D207" t="str">
+        <v>Dynasty Lattafa</v>
+      </c>
+      <c r="E207">
+        <v>9</v>
+      </c>
+      <c r="F207">
+        <v>64.35</v>
+      </c>
+      <c r="G207">
+        <v>579.15</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B208" t="str">
+        <v>PUR-IMPORT-91263155</v>
+      </c>
+      <c r="C208" t="str">
+        <v>omar sherif</v>
+      </c>
+      <c r="D208" t="str">
+        <v>Ana Abiyedh Poudree</v>
+      </c>
+      <c r="E208">
+        <v>6</v>
+      </c>
+      <c r="F208">
+        <v>46.5</v>
+      </c>
+      <c r="G208">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B209" t="str">
+        <v>PUR-IMPORT-91263155</v>
+      </c>
+      <c r="C209" t="str">
+        <v>omar sherif</v>
+      </c>
+      <c r="D209" t="str">
+        <v>Teriaq Intense Lattafa</v>
+      </c>
+      <c r="E209">
+        <v>6</v>
+      </c>
+      <c r="F209">
+        <v>81</v>
+      </c>
+      <c r="G209">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B210" t="str">
+        <v>PUR-IMPORT-91263155</v>
+      </c>
+      <c r="C210" t="str">
+        <v>omar sherif</v>
+      </c>
+      <c r="D210" t="str">
+        <v>Zenith Noire</v>
+      </c>
+      <c r="E210">
+        <v>6</v>
+      </c>
+      <c r="F210">
+        <v>96.5</v>
+      </c>
+      <c r="G210">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B211" t="str">
+        <v>PUR-IMPORT-91263155</v>
+      </c>
+      <c r="C211" t="str">
+        <v>omar sherif</v>
+      </c>
+      <c r="D211" t="str">
+        <v>Angham Lattafa</v>
+      </c>
+      <c r="E211">
+        <v>12</v>
+      </c>
+      <c r="F211">
+        <v>66.1</v>
+      </c>
+      <c r="G211">
+        <v>793.2</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B212" t="str">
+        <v>PUR-IMPORT-91263155</v>
+      </c>
+      <c r="C212" t="str">
+        <v>omar sherif</v>
+      </c>
+      <c r="D212" t="str">
+        <v>Angham Second Song</v>
+      </c>
+      <c r="E212">
+        <v>12</v>
+      </c>
+      <c r="F212">
+        <v>66.1</v>
+      </c>
+      <c r="G212">
+        <v>793.2</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B213" t="str">
+        <v>PUR-IMPORT-90610575</v>
+      </c>
+      <c r="C213" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D213" t="str">
+        <v>Jasmere</v>
+      </c>
+      <c r="E213">
+        <v>26</v>
+      </c>
+      <c r="F213">
+        <v>98.25</v>
+      </c>
+      <c r="G213">
+        <v>2554.5</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B214" t="str">
+        <v>PUR-IMPORT-90610575</v>
+      </c>
+      <c r="C214" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D214" t="str">
+        <v>Fierte Luna French Avenue</v>
+      </c>
+      <c r="E214">
+        <v>13</v>
+      </c>
+      <c r="F214">
+        <v>115.39</v>
+      </c>
+      <c r="G214">
+        <v>1500.07</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B215" t="str">
+        <v>PUR-IMPORT-90610575</v>
+      </c>
+      <c r="C215" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D215" t="str">
+        <v>Safari Breeze</v>
+      </c>
+      <c r="E215">
+        <v>13</v>
+      </c>
+      <c r="F215">
+        <v>95.64</v>
+      </c>
+      <c r="G215">
+        <v>1243.32</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B216" t="str">
+        <v>PUR-IMPORT-90610575</v>
+      </c>
+      <c r="C216" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D216" t="str">
+        <v>Aromatix X Xandal</v>
+      </c>
+      <c r="E216">
+        <v>13</v>
+      </c>
+      <c r="F216">
+        <v>117.04</v>
+      </c>
+      <c r="G216">
+        <v>1521.52</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B217" t="str">
+        <v>PUR-IMPORT-90610575</v>
+      </c>
+      <c r="C217" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D217" t="str">
+        <v>Eclair Affair French Avenue</v>
+      </c>
+      <c r="E217">
+        <v>13</v>
+      </c>
+      <c r="F217">
+        <v>79.14</v>
+      </c>
+      <c r="G217">
+        <v>1028.82</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B218" t="str">
+        <v>PUR-IMPORT-90610575</v>
+      </c>
+      <c r="C218" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D218" t="str">
+        <v>Aether Extrait French Avenue</v>
+      </c>
+      <c r="E218">
+        <v>13</v>
+      </c>
+      <c r="F218">
+        <v>96.29</v>
+      </c>
+      <c r="G218">
+        <v>1251.77</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B219" t="str">
+        <v>PUR-IMPORT-90610575</v>
+      </c>
+      <c r="C219" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D219" t="str">
+        <v>Ravine Ginger</v>
+      </c>
+      <c r="E219">
+        <v>13</v>
+      </c>
+      <c r="F219">
+        <v>95.57</v>
+      </c>
+      <c r="G219">
+        <v>1242.41</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B220" t="str">
+        <v>PUR-IMPORT-90610575</v>
+      </c>
+      <c r="C220" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D220" t="str">
+        <v>Nabtieh French Avenue</v>
+      </c>
+      <c r="E220">
+        <v>13</v>
+      </c>
+      <c r="F220">
+        <v>95.57</v>
+      </c>
+      <c r="G220">
+        <v>1242.41</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B221" t="str">
+        <v>PUR-IMPORT-90610575</v>
+      </c>
+      <c r="C221" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D221" t="str">
+        <v>Nectare Extradose</v>
+      </c>
+      <c r="E221">
+        <v>13</v>
+      </c>
+      <c r="F221">
+        <v>94.64</v>
+      </c>
+      <c r="G221">
+        <v>1230.32</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B222" t="str">
+        <v>PUR-IMPORT-90610575</v>
+      </c>
+      <c r="C222" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D222" t="str">
+        <v>Spectre Ghost</v>
+      </c>
+      <c r="E222">
+        <v>13</v>
+      </c>
+      <c r="F222">
+        <v>92.32</v>
+      </c>
+      <c r="G222">
+        <v>1200.16</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B223" t="str">
+        <v>PUR-IMPORT-90610575</v>
+      </c>
+      <c r="C223" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D223" t="str">
+        <v>Le Falcon Dubai</v>
+      </c>
+      <c r="E223">
+        <v>13</v>
+      </c>
+      <c r="F223">
+        <v>98.93</v>
+      </c>
+      <c r="G223">
+        <v>1286.09</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B224" t="str">
+        <v>PUR-IMPORT-90610575</v>
+      </c>
+      <c r="C224" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D224" t="str">
+        <v>Royal Blend Sequoia</v>
+      </c>
+      <c r="E224">
+        <v>13</v>
+      </c>
+      <c r="F224">
+        <v>82.43</v>
+      </c>
+      <c r="G224">
+        <v>1071.59</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B225" t="str">
+        <v>PUR-IMPORT-90610575</v>
+      </c>
+      <c r="C225" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D225" t="str">
+        <v>Aromatix Teas Me</v>
+      </c>
+      <c r="E225">
+        <v>13</v>
+      </c>
+      <c r="F225">
+        <v>117.04</v>
+      </c>
+      <c r="G225">
+        <v>1521.52</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B226" t="str">
+        <v>PUR-IMPORT-90610575</v>
+      </c>
+      <c r="C226" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D226" t="str">
+        <v>Marmara French Avenue</v>
+      </c>
+      <c r="E226">
+        <v>13</v>
+      </c>
+      <c r="F226">
+        <v>102.21</v>
+      </c>
+      <c r="G226">
+        <v>1328.73</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B227" t="str">
+        <v>PUR-IMPORT-90610575</v>
+      </c>
+      <c r="C227" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D227" t="str">
+        <v>Genesis Gift Box</v>
+      </c>
+      <c r="E227">
+        <v>3</v>
+      </c>
+      <c r="F227">
+        <v>535.71</v>
+      </c>
+      <c r="G227">
+        <v>1607.13</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B228" t="str">
+        <v>PUR-IMPORT-90610575</v>
+      </c>
+      <c r="C228" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D228" t="str">
+        <v>Genesis Cancer French Avenue</v>
+      </c>
+      <c r="E228">
+        <v>4</v>
+      </c>
+      <c r="F228">
+        <v>112.5</v>
+      </c>
+      <c r="G228">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B229" t="str">
+        <v>PUR-IMPORT-90610575</v>
+      </c>
+      <c r="C229" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D229" t="str">
+        <v>Genesis Pisces French Avenue</v>
+      </c>
+      <c r="E229">
+        <v>4</v>
+      </c>
+      <c r="F229">
+        <v>112.5</v>
+      </c>
+      <c r="G229">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B230" t="str">
+        <v>PUR-IMPORT-90610575</v>
+      </c>
+      <c r="C230" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D230" t="str">
+        <v>Axis French Avenue</v>
+      </c>
+      <c r="E230">
+        <v>4</v>
+      </c>
+      <c r="F230">
+        <v>102.5</v>
+      </c>
+      <c r="G230">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="str">
+        <v>2026-08-17</v>
+      </c>
+      <c r="B231" t="str">
+        <v>PUR-IMPORT-90610575</v>
+      </c>
+      <c r="C231" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="D231" t="str">
+        <v>Le Falcon French Avenue</v>
+      </c>
+      <c r="E231">
+        <v>4</v>
+      </c>
+      <c r="F231">
+        <v>107.14</v>
+      </c>
+      <c r="G231">
+        <v>428.56</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="str">
+        <v>2026-08-12</v>
+      </c>
+      <c r="B232" t="str">
+        <v>PUR-IMPORT-66237068</v>
+      </c>
+      <c r="C232" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D232" t="str">
+        <v>Hawas Nautilus</v>
+      </c>
+      <c r="E232">
+        <v>33</v>
+      </c>
+      <c r="F232">
+        <v>98</v>
+      </c>
+      <c r="G232">
+        <v>3234</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="str">
+        <v>2026-08-12</v>
+      </c>
+      <c r="B233" t="str">
+        <v>PUR-IMPORT-66237068</v>
+      </c>
+      <c r="C233" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D233" t="str">
+        <v>Rayhaan Crimson</v>
+      </c>
+      <c r="E233">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>68.5</v>
+      </c>
+      <c r="G233">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="str">
+        <v>2026-08-12</v>
+      </c>
+      <c r="B234" t="str">
+        <v>PUR-IMPORT-66237068</v>
+      </c>
+      <c r="C234" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D234" t="str">
+        <v>Shiyaaka Sky</v>
+      </c>
+      <c r="E234">
+        <v>2</v>
+      </c>
+      <c r="F234">
+        <v>82</v>
+      </c>
+      <c r="G234">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="str">
+        <v>2026-08-12</v>
+      </c>
+      <c r="B235" t="str">
+        <v>PUR-IMPORT-66237068</v>
+      </c>
+      <c r="C235" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D235" t="str">
+        <v>Wood White</v>
+      </c>
+      <c r="E235">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>101.5</v>
+      </c>
+      <c r="G235">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="str">
+        <v>2026-08-12</v>
+      </c>
+      <c r="B236" t="str">
+        <v>PUR-IMPORT-66237068</v>
+      </c>
+      <c r="C236" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D236" t="str">
+        <v>Rayhaan Aquatica</v>
+      </c>
+      <c r="E236">
+        <v>70</v>
+      </c>
+      <c r="F236">
+        <v>69.5</v>
+      </c>
+      <c r="G236">
+        <v>4865</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="str">
+        <v>2026-08-12</v>
+      </c>
+      <c r="B237" t="str">
+        <v>PUR-IMPORT-66237068</v>
+      </c>
+      <c r="C237" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D237" t="str">
+        <v>Serious Al Majed Oud</v>
+      </c>
+      <c r="E237">
+        <v>2</v>
+      </c>
+      <c r="F237">
+        <v>145</v>
+      </c>
+      <c r="G237">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="str">
+        <v>2026-08-12</v>
+      </c>
+      <c r="B238" t="str">
+        <v>PUR-IMPORT-66237068</v>
+      </c>
+      <c r="C238" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D238" t="str">
+        <v>Candy Musk 150ml Al Majed Oud</v>
+      </c>
+      <c r="E238">
+        <v>4</v>
+      </c>
+      <c r="F238">
+        <v>128.5</v>
+      </c>
+      <c r="G238">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="str">
+        <v>2026-08-12</v>
+      </c>
+      <c r="B239" t="str">
+        <v>PUR-IMPORT-66237068</v>
+      </c>
+      <c r="C239" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D239" t="str">
+        <v>Aura Vanilla Milk</v>
+      </c>
+      <c r="E239">
+        <v>2</v>
+      </c>
+      <c r="F239">
+        <v>50.5</v>
+      </c>
+      <c r="G239">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="str">
+        <v>2026-08-12</v>
+      </c>
+      <c r="B240" t="str">
+        <v>PUR-IMPORT-66237068</v>
+      </c>
+      <c r="C240" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D240" t="str">
+        <v>Karus Gold Absolu</v>
+      </c>
+      <c r="E240">
+        <v>2</v>
+      </c>
+      <c r="F240">
+        <v>90.5</v>
+      </c>
+      <c r="G240">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="str">
+        <v>2026-08-12</v>
+      </c>
+      <c r="B241" t="str">
+        <v>PUR-IMPORT-60066860</v>
+      </c>
+      <c r="C241" t="str">
+        <v>Ayman saudi</v>
+      </c>
+      <c r="D241" t="str">
+        <v>Arrogate Pink Diva</v>
+      </c>
+      <c r="E241">
+        <v>12</v>
+      </c>
+      <c r="F241">
+        <v>131</v>
+      </c>
+      <c r="G241">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="str">
+        <v>2026-08-12</v>
+      </c>
+      <c r="B242" t="str">
+        <v>PUR-IMPORT-60066860</v>
+      </c>
+      <c r="C242" t="str">
+        <v>Ayman saudi</v>
+      </c>
+      <c r="D242" t="str">
+        <v>Strike Black</v>
+      </c>
+      <c r="E242">
+        <v>2</v>
+      </c>
+      <c r="F242">
+        <v>127</v>
+      </c>
+      <c r="G242">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="str">
+        <v>2026-08-12</v>
+      </c>
+      <c r="B243" t="str">
+        <v>PUR-IMPORT-60066860</v>
+      </c>
+      <c r="C243" t="str">
+        <v>Ayman saudi</v>
+      </c>
+      <c r="D243" t="str">
+        <v>Blue Laverne Sport 200ml</v>
+      </c>
+      <c r="E243">
+        <v>2</v>
+      </c>
+      <c r="F243">
+        <v>107.27</v>
+      </c>
+      <c r="G243">
+        <v>214.54</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="str">
+        <v>2026-08-12</v>
+      </c>
+      <c r="B244" t="str">
+        <v>PUR-IMPORT-60066860</v>
+      </c>
+      <c r="C244" t="str">
+        <v>Ayman saudi</v>
+      </c>
+      <c r="D244" t="str">
+        <v>Shield Iven</v>
+      </c>
+      <c r="E244">
+        <v>6</v>
+      </c>
+      <c r="F244">
+        <v>120</v>
+      </c>
+      <c r="G244">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="str">
+        <v>2026-08-12</v>
+      </c>
+      <c r="B245" t="str">
+        <v>PUR-IMPORT-60066860</v>
+      </c>
+      <c r="C245" t="str">
+        <v>Ayman saudi</v>
+      </c>
+      <c r="D245" t="str">
+        <v>Aromatix Frostbite</v>
+      </c>
+      <c r="E245">
+        <v>3</v>
+      </c>
+      <c r="F245">
+        <v>135</v>
+      </c>
+      <c r="G245">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="str">
+        <v>2026-08-12</v>
+      </c>
+      <c r="B246" t="str">
+        <v>PUR-IMPORT-60066860</v>
+      </c>
+      <c r="C246" t="str">
+        <v>Ayman saudi</v>
+      </c>
+      <c r="D246" t="str">
+        <v>Player Laverne</v>
+      </c>
+      <c r="E246">
+        <v>1</v>
+      </c>
+      <c r="F246">
+        <v>102.27</v>
+      </c>
+      <c r="G246">
+        <v>102.27</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="str">
+        <v>2026-08-12</v>
+      </c>
+      <c r="B247" t="str">
+        <v>PUR-IMPORT-60066860</v>
+      </c>
+      <c r="C247" t="str">
+        <v>Ayman saudi</v>
+      </c>
+      <c r="D247" t="str">
+        <v>Morra Iven</v>
+      </c>
+      <c r="E247">
+        <v>6</v>
+      </c>
+      <c r="F247">
+        <v>120</v>
+      </c>
+      <c r="G247">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="str">
+        <v>2026-08-12</v>
+      </c>
+      <c r="B248" t="str">
+        <v>PUR-IMPORT-60066860</v>
+      </c>
+      <c r="C248" t="str">
+        <v>Ayman saudi</v>
+      </c>
+      <c r="D248" t="str">
+        <v>Rayhaan Tropical Vibe</v>
+      </c>
+      <c r="E248">
+        <v>1</v>
+      </c>
+      <c r="F248">
+        <v>77</v>
+      </c>
+      <c r="G248">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="str">
+        <v>2026-08-12</v>
+      </c>
+      <c r="B249" t="str">
+        <v>PUR-IMPORT-60066860</v>
+      </c>
+      <c r="C249" t="str">
+        <v>Ayman saudi</v>
+      </c>
+      <c r="D249" t="str">
+        <v>Assaf Flower Powder Bloom</v>
+      </c>
+      <c r="E249">
+        <v>12</v>
+      </c>
+      <c r="F249">
+        <v>22</v>
+      </c>
+      <c r="G249">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="str">
+        <v>2026-08-11</v>
+      </c>
+      <c r="B250" t="str">
+        <v>PUR-000007</v>
+      </c>
+      <c r="C250" t="str">
+        <v>Marawan Libya</v>
+      </c>
+      <c r="D250" t="str">
+        <v>Strike Black</v>
+      </c>
+      <c r="E250">
+        <v>12</v>
+      </c>
+      <c r="F250">
+        <v>122.15</v>
+      </c>
+      <c r="G250">
+        <v>1465.8</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="str">
+        <v>2026-08-11</v>
+      </c>
+      <c r="B251" t="str">
+        <v>PUR-IMPORT-69808098</v>
+      </c>
+      <c r="C251" t="str">
+        <v>Mohamed Refaat</v>
+      </c>
+      <c r="D251" t="str">
+        <v>Hawas Elixir Rasasi</v>
+      </c>
+      <c r="E251">
+        <v>16</v>
+      </c>
+      <c r="F251">
+        <v>79</v>
+      </c>
+      <c r="G251">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="str">
+        <v>2026-08-11</v>
+      </c>
+      <c r="B252" t="str">
+        <v>PUR-IMPORT-69808098</v>
+      </c>
+      <c r="C252" t="str">
+        <v>Mohamed Refaat</v>
+      </c>
+      <c r="D252" t="str">
+        <v>Wanted Lady</v>
+      </c>
+      <c r="E252">
+        <v>3</v>
+      </c>
+      <c r="F252">
+        <v>85</v>
+      </c>
+      <c r="G252">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="str">
+        <v>2026-08-11</v>
+      </c>
+      <c r="B253" t="str">
+        <v>PUR-IMPORT-69808098</v>
+      </c>
+      <c r="C253" t="str">
+        <v>Mohamed Refaat</v>
+      </c>
+      <c r="D253" t="str">
+        <v>Miss Gris Dance</v>
+      </c>
+      <c r="E253">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>105</v>
+      </c>
+      <c r="G253">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="str">
+        <v>2026-08-11</v>
+      </c>
+      <c r="B254" t="str">
+        <v>PUR-IMPORT-69808098</v>
+      </c>
+      <c r="C254" t="str">
+        <v>Mohamed Refaat</v>
+      </c>
+      <c r="D254" t="str">
+        <v>Hawas Kobra</v>
+      </c>
+      <c r="E254">
+        <v>19</v>
+      </c>
+      <c r="F254">
+        <v>80</v>
+      </c>
+      <c r="G254">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="str">
+        <v>2026-08-11</v>
+      </c>
+      <c r="B255" t="str">
+        <v>PUR-IMPORT-69808098</v>
+      </c>
+      <c r="C255" t="str">
+        <v>Mohamed Refaat</v>
+      </c>
+      <c r="D255" t="str">
+        <v>Panache Angel Dust</v>
+      </c>
+      <c r="E255">
+        <v>1</v>
+      </c>
+      <c r="F255">
+        <v>93</v>
+      </c>
+      <c r="G255">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="str">
+        <v>2026-08-11</v>
+      </c>
+      <c r="B256" t="str">
+        <v>PUR-IMPORT-69808098</v>
+      </c>
+      <c r="C256" t="str">
+        <v>Mohamed Refaat</v>
+      </c>
+      <c r="D256" t="str">
+        <v>Rayhaan Pharaoh</v>
+      </c>
+      <c r="E256">
+        <v>1</v>
+      </c>
+      <c r="F256">
+        <v>72</v>
+      </c>
+      <c r="G256">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="B257" t="str">
+        <v>PUR-IMPORT-89603454</v>
+      </c>
+      <c r="C257" t="str">
+        <v>Bosy Ashraf</v>
+      </c>
+      <c r="D257" t="str">
+        <v>Rayhaan Aquatica</v>
+      </c>
+      <c r="E257">
+        <v>38</v>
+      </c>
+      <c r="F257">
+        <v>71</v>
+      </c>
+      <c r="G257">
+        <v>2698</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="B258" t="str">
+        <v>PUR-IMPORT-89603454</v>
+      </c>
+      <c r="C258" t="str">
+        <v>Bosy Ashraf</v>
+      </c>
+      <c r="D258" t="str">
+        <v>Freeze Riffs</v>
+      </c>
+      <c r="E258">
+        <v>16</v>
+      </c>
+      <c r="F258">
+        <v>108</v>
+      </c>
+      <c r="G258">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="B259" t="str">
+        <v>PUR-IMPORT-89210824</v>
+      </c>
+      <c r="C259" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D259" t="str">
+        <v>Giftset Art Of Universe</v>
+      </c>
+      <c r="E259">
+        <v>14</v>
+      </c>
+      <c r="F259">
+        <v>89</v>
+      </c>
+      <c r="G259">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="B260" t="str">
+        <v>PUR-IMPORT-89210824</v>
+      </c>
+      <c r="C260" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D260" t="str">
+        <v>Asad Bourbon Lattafa</v>
+      </c>
+      <c r="E260">
+        <v>23</v>
+      </c>
+      <c r="F260">
+        <v>56</v>
+      </c>
+      <c r="G260">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="B261" t="str">
+        <v>PUR-IMPORT-89210824</v>
+      </c>
+      <c r="C261" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D261" t="str">
+        <v>Giftset Vintage Radio</v>
+      </c>
+      <c r="E261">
+        <v>10</v>
+      </c>
+      <c r="F261">
+        <v>89</v>
+      </c>
+      <c r="G261">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="B262" t="str">
+        <v>PUR-IMPORT-89210824</v>
+      </c>
+      <c r="C262" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D262" t="str">
+        <v>Yara Lattafa</v>
+      </c>
+      <c r="E262">
+        <v>48</v>
+      </c>
+      <c r="F262">
+        <v>56</v>
+      </c>
+      <c r="G262">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="B263" t="str">
+        <v>PUR-IMPORT-89210824</v>
+      </c>
+      <c r="C263" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D263" t="str">
+        <v>Yara Candy Lattafa</v>
+      </c>
+      <c r="E263">
+        <v>12</v>
+      </c>
+      <c r="F263">
+        <v>56</v>
+      </c>
+      <c r="G263">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="B264" t="str">
+        <v>PUR-IMPORT-89210824</v>
+      </c>
+      <c r="C264" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D264" t="str">
+        <v>Ana Abiyedh Scarlet</v>
+      </c>
+      <c r="E264">
+        <v>12</v>
+      </c>
+      <c r="F264">
+        <v>39</v>
+      </c>
+      <c r="G264">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="B265" t="str">
+        <v>PUR-IMPORT-89210824</v>
+      </c>
+      <c r="C265" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D265" t="str">
+        <v>Coeur Blossom</v>
+      </c>
+      <c r="E265">
+        <v>12</v>
+      </c>
+      <c r="F265">
+        <v>45</v>
+      </c>
+      <c r="G265">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="B266" t="str">
+        <v>PUR-IMPORT-89210824</v>
+      </c>
+      <c r="C266" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D266" t="str">
+        <v>Coeur Liv</v>
+      </c>
+      <c r="E266">
+        <v>12</v>
+      </c>
+      <c r="F266">
+        <v>45</v>
+      </c>
+      <c r="G266">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="B267" t="str">
+        <v>PUR-IMPORT-89210824</v>
+      </c>
+      <c r="C267" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D267" t="str">
+        <v>Coeur Sunny</v>
+      </c>
+      <c r="E267">
+        <v>12</v>
+      </c>
+      <c r="F267">
+        <v>45</v>
+      </c>
+      <c r="G267">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="B268" t="str">
+        <v>PUR-IMPORT-89210824</v>
+      </c>
+      <c r="C268" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D268" t="str">
+        <v>Queen Of Roses</v>
+      </c>
+      <c r="E268">
+        <v>12</v>
+      </c>
+      <c r="F268">
+        <v>87</v>
+      </c>
+      <c r="G268">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="B269" t="str">
+        <v>PUR-IMPORT-89210824</v>
+      </c>
+      <c r="C269" t="str">
+        <v>Shams AL Dunia</v>
+      </c>
+      <c r="D269" t="str">
+        <v>Hayaatim</v>
+      </c>
+      <c r="E269">
+        <v>24</v>
+      </c>
+      <c r="F269">
+        <v>34</v>
+      </c>
+      <c r="G269">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="B270" t="str">
+        <v>PUR-IMPORT-85532628</v>
+      </c>
+      <c r="C270" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D270" t="str">
+        <v>Lynked Forever</v>
+      </c>
+      <c r="E270">
+        <v>3</v>
+      </c>
+      <c r="F270">
+        <v>118</v>
+      </c>
+      <c r="G270">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="B271" t="str">
+        <v>PUR-IMPORT-85532628</v>
+      </c>
+      <c r="C271" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D271" t="str">
+        <v>Lynked Freedom</v>
+      </c>
+      <c r="E271">
+        <v>2</v>
+      </c>
+      <c r="F271">
+        <v>118</v>
+      </c>
+      <c r="G271">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="B272" t="str">
+        <v>PUR-IMPORT-85532628</v>
+      </c>
+      <c r="C272" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D272" t="str">
+        <v>Ramad Oriental</v>
+      </c>
+      <c r="E272">
+        <v>14</v>
+      </c>
+      <c r="F272">
+        <v>97</v>
+      </c>
+      <c r="G272">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="B273" t="str">
+        <v>PUR-IMPORT-85532628</v>
+      </c>
+      <c r="C273" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D273" t="str">
+        <v>Swiss Arabian Patchouli 01</v>
+      </c>
+      <c r="E273">
+        <v>1</v>
+      </c>
+      <c r="F273">
+        <v>180</v>
+      </c>
+      <c r="G273">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="B274" t="str">
+        <v>PUR-IMPORT-85532628</v>
+      </c>
+      <c r="C274" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D274" t="str">
+        <v>Swiss Arabian Musk 74 Poudree</v>
+      </c>
+      <c r="E274">
+        <v>6</v>
+      </c>
+      <c r="F274">
+        <v>180</v>
+      </c>
+      <c r="G274">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="B275" t="str">
+        <v>PUR-IMPORT-82508450</v>
+      </c>
+      <c r="C275" t="str">
+        <v>Aman Saudi</v>
+      </c>
+      <c r="D275" t="str">
+        <v>Greek Tobacco</v>
+      </c>
+      <c r="E275">
+        <v>6</v>
+      </c>
+      <c r="F275">
+        <v>82.15</v>
+      </c>
+      <c r="G275">
+        <v>492.9</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="B276" t="str">
+        <v>PUR-IMPORT-82508450</v>
+      </c>
+      <c r="C276" t="str">
+        <v>Aman Saudi</v>
+      </c>
+      <c r="D276" t="str">
+        <v>White Regent Diamond</v>
+      </c>
+      <c r="E276">
+        <v>12</v>
+      </c>
+      <c r="F276">
+        <v>82.15</v>
+      </c>
+      <c r="G276">
+        <v>985.8</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="B277" t="str">
+        <v>PUR-IMPORT-82508450</v>
+      </c>
+      <c r="C277" t="str">
+        <v>Aman Saudi</v>
+      </c>
+      <c r="D277" t="str">
+        <v>Nude Coral Diamond 150ml</v>
+      </c>
+      <c r="E277">
+        <v>12</v>
+      </c>
+      <c r="F277">
+        <v>82.15</v>
+      </c>
+      <c r="G277">
+        <v>985.8</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="B278" t="str">
+        <v>PUR-IMPORT-82508450</v>
+      </c>
+      <c r="C278" t="str">
+        <v>Aman Saudi</v>
+      </c>
+      <c r="D278" t="str">
+        <v>Emerald Soul Diamond 150ml</v>
+      </c>
+      <c r="E278">
+        <v>12</v>
+      </c>
+      <c r="F278">
+        <v>82.15</v>
+      </c>
+      <c r="G278">
+        <v>985.8</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="B279" t="str">
+        <v>PUR-IMPORT-82508450</v>
+      </c>
+      <c r="C279" t="str">
+        <v>Aman Saudi</v>
+      </c>
+      <c r="D279" t="str">
+        <v>Addict Blue</v>
+      </c>
+      <c r="E279">
+        <v>12</v>
+      </c>
+      <c r="F279">
+        <v>106</v>
+      </c>
+      <c r="G279">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="B280" t="str">
+        <v>PUR-IMPORT-82508450</v>
+      </c>
+      <c r="C280" t="str">
+        <v>Aman Saudi</v>
+      </c>
+      <c r="D280" t="str">
+        <v>Miss Arrogate Diva</v>
+      </c>
+      <c r="E280">
+        <v>12</v>
+      </c>
+      <c r="F280">
+        <v>106</v>
+      </c>
+      <c r="G280">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="str">
+        <v>2026-08-04</v>
+      </c>
+      <c r="B281" t="str">
+        <v>PUR-IMPORT-52155939</v>
+      </c>
+      <c r="C281" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D281" t="str">
+        <v>Hawas Nautilus</v>
+      </c>
+      <c r="E281">
+        <v>14</v>
+      </c>
+      <c r="F281">
+        <v>98</v>
+      </c>
+      <c r="G281">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="str">
+        <v>2026-08-04</v>
+      </c>
+      <c r="B282" t="str">
+        <v>PUR-IMPORT-52155939</v>
+      </c>
+      <c r="C282" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D282" t="str">
+        <v>Kaaf Ahmed Al Maghribi</v>
+      </c>
+      <c r="E282">
+        <v>13</v>
+      </c>
+      <c r="F282">
+        <v>96</v>
+      </c>
+      <c r="G282">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="str">
+        <v>2026-08-04</v>
+      </c>
+      <c r="B283" t="str">
+        <v>PUR-IMPORT-52155939</v>
+      </c>
+      <c r="C283" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D283" t="str">
+        <v>Marj</v>
+      </c>
+      <c r="E283">
+        <v>1</v>
+      </c>
+      <c r="F283">
+        <v>157</v>
+      </c>
+      <c r="G283">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="str">
+        <v>2026-08-04</v>
+      </c>
+      <c r="B284" t="str">
+        <v>PUR-IMPORT-52155939</v>
+      </c>
+      <c r="C284" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D284" t="str">
+        <v>Hawas Rasasi</v>
+      </c>
+      <c r="E284">
+        <v>13</v>
+      </c>
+      <c r="F284">
+        <v>76</v>
+      </c>
+      <c r="G284">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="str">
+        <v>2026-08-04</v>
+      </c>
+      <c r="B285" t="str">
+        <v>PUR-IMPORT-52155939</v>
+      </c>
+      <c r="C285" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D285" t="str">
+        <v>Rayhaan Crimson</v>
+      </c>
+      <c r="E285">
+        <v>20</v>
+      </c>
+      <c r="F285">
+        <v>69</v>
+      </c>
+      <c r="G285">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="str">
+        <v>2026-08-04</v>
+      </c>
+      <c r="B286" t="str">
+        <v>PUR-IMPORT-52155939</v>
+      </c>
+      <c r="C286" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D286" t="str">
+        <v>Rayhaan Aquatica</v>
+      </c>
+      <c r="E286">
+        <v>14</v>
+      </c>
+      <c r="F286">
+        <v>70</v>
+      </c>
+      <c r="G286">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="str">
+        <v>2026-08-04</v>
+      </c>
+      <c r="B287" t="str">
+        <v>PUR-IMPORT-52155939</v>
+      </c>
+      <c r="C287" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="D287" t="str">
+        <v>Hawas Chrome</v>
+      </c>
+      <c r="E287">
+        <v>1</v>
+      </c>
+      <c r="F287">
+        <v>98</v>
+      </c>
+      <c r="G287">
+        <v>98</v>
+      </c>
+    </row>
+  </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:G287"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Purchase Report</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 