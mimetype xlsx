--- v0 (2026-08-05)
+++ v1 (2026-10-05)
@@ -410,15167 +410,30334 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I521"/>
+  <dimension ref="A1:I1044"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>التاريخ</v>
       </c>
       <c r="B1" t="str">
         <v>رقم الفاتورة</v>
       </c>
       <c r="C1" t="str">
         <v>العميل</v>
       </c>
       <c r="D1" t="str">
         <v>المنتج</v>
       </c>
       <c r="E1" t="str">
         <v>الكمية</v>
       </c>
       <c r="F1" t="str">
         <v>السعر</v>
       </c>
       <c r="G1" t="str">
         <v>الإجمالي</v>
       </c>
       <c r="H1" t="str">
         <v>التكلفة</v>
       </c>
       <c r="I1" t="str">
         <v>الربح</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B2" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C2" t="str">
         <v>tagme3</v>
       </c>
       <c r="D2" t="str">
-        <v>Delicious Bouquet</v>
+        <v>Badee Al Oud – Oud for glory</v>
       </c>
       <c r="E2">
-        <v>0.25</v>
+        <v>1</v>
       </c>
       <c r="F2">
-        <v>153.19</v>
+        <v>85.72</v>
       </c>
       <c r="G2">
-        <v>38.2975</v>
+        <v>85.72</v>
       </c>
       <c r="H2">
-        <v>29.5</v>
+        <v>65</v>
       </c>
       <c r="I2">
-        <v>8.7975</v>
+        <v>19.137</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B3" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C3" t="str">
         <v>tagme3</v>
       </c>
       <c r="D3" t="str">
-        <v>Delilah Blanc</v>
+        <v>Angham Second Song</v>
       </c>
       <c r="E3">
-        <v>0.5</v>
+        <v>1.15</v>
       </c>
       <c r="F3">
-        <v>67.38</v>
+        <v>102.99</v>
       </c>
       <c r="G3">
-        <v>33.69</v>
+        <v>118.4385</v>
       </c>
       <c r="H3">
-        <v>25.575</v>
+        <v>77.8328</v>
       </c>
       <c r="I3">
-        <v>8.115</v>
+        <v>38.4184</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B4" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C4" t="str">
         <v>tagme3</v>
       </c>
       <c r="D4" t="str">
-        <v>Desert Rose Khadlaj</v>
+        <v>Arabian Tobacco 100ml</v>
       </c>
       <c r="E4">
-        <v>1.1</v>
+        <v>1.3</v>
       </c>
       <c r="F4">
-        <v>83.33</v>
+        <v>124.12</v>
       </c>
       <c r="G4">
-        <v>91.663</v>
+        <v>161.356</v>
       </c>
       <c r="H4">
-        <v>66.792</v>
+        <v>119.6</v>
       </c>
       <c r="I4">
-        <v>24.871</v>
+        <v>38.7761</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B5" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C5" t="str">
         <v>tagme3</v>
       </c>
       <c r="D5" t="str">
-        <v>Detour noir</v>
+        <v>Aristo Arabiyat Prestige</v>
       </c>
       <c r="E5">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F5">
-        <v>88.65</v>
+        <v>105.72</v>
       </c>
       <c r="G5">
-        <v>159.57</v>
+        <v>634.32</v>
       </c>
       <c r="H5">
-        <v>102.6</v>
+        <v>480</v>
       </c>
       <c r="I5">
-        <v>56.97</v>
+        <v>142.6056</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B6" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C6" t="str">
         <v>tagme3</v>
       </c>
       <c r="D6" t="str">
-        <v>Dkhoon amber</v>
+        <v>Armaf Infinity Gold</v>
       </c>
       <c r="E6">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="F6">
-        <v>131.21</v>
+        <v>167.86</v>
       </c>
       <c r="G6">
-        <v>26.242</v>
+        <v>16.786</v>
       </c>
       <c r="H6">
-        <v>17</v>
+        <v>14.5</v>
       </c>
       <c r="I6">
-        <v>9.242</v>
+        <v>1.976</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B7" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C7" t="str">
         <v>tagme3</v>
       </c>
       <c r="D7" t="str">
-        <v>Dkhoon Couture</v>
+        <v>Armaf Infinity Silver</v>
       </c>
       <c r="E7">
-        <v>0.2</v>
+        <v>7.6</v>
       </c>
       <c r="F7">
-        <v>138.3</v>
+        <v>144.78</v>
       </c>
       <c r="G7">
-        <v>27.66</v>
+        <v>1100.328</v>
       </c>
       <c r="H7">
-        <v>20.36</v>
+        <v>788.5</v>
       </c>
       <c r="I7">
-        <v>7.3</v>
+        <v>291.5076</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B8" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C8" t="str">
         <v>tagme3</v>
       </c>
       <c r="D8" t="str">
-        <v>Dkhoon Gold Tears</v>
+        <v>Aromatix Carnal Desire</v>
       </c>
       <c r="E8">
-        <v>1</v>
+        <v>0.7</v>
       </c>
       <c r="F8">
-        <v>109.93</v>
+        <v>163.85</v>
       </c>
       <c r="G8">
-        <v>109.93</v>
+        <v>114.695</v>
       </c>
       <c r="H8">
-        <v>71.25</v>
+        <v>74.2</v>
       </c>
       <c r="I8">
-        <v>38.68</v>
+        <v>38.3769</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B9" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C9" t="str">
         <v>tagme3</v>
       </c>
       <c r="D9" t="str">
-        <v>Dkhoon Noir</v>
+        <v>Aromatix Forbidden Fruit</v>
       </c>
       <c r="E9">
-        <v>0.1</v>
+        <v>1.4</v>
       </c>
       <c r="F9">
-        <v>145.39</v>
+        <v>162.76</v>
       </c>
       <c r="G9">
-        <v>14.539</v>
+        <v>227.864</v>
       </c>
       <c r="H9">
-        <v>7.125</v>
+        <v>142.8</v>
       </c>
       <c r="I9">
-        <v>7.414</v>
+        <v>80.8559</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B10" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C10" t="str">
         <v>tagme3</v>
       </c>
       <c r="D10" t="str">
-        <v>Dkhoon Oud - Blue Oud</v>
+        <v>Aromatix Frostbite</v>
       </c>
       <c r="E10">
-        <v>0.1</v>
+        <v>2.6</v>
       </c>
       <c r="F10">
-        <v>131.21</v>
+        <v>185.72</v>
       </c>
       <c r="G10">
-        <v>13.121</v>
+        <v>482.872</v>
       </c>
       <c r="H10">
-        <v>10.179</v>
+        <v>337.9168</v>
       </c>
       <c r="I10">
-        <v>2.942</v>
+        <v>136.0377</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B11" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C11" t="str">
         <v>tagme3</v>
       </c>
       <c r="D11" t="str">
-        <v>Dkhoon Pegasus</v>
+        <v>Aromatix Magnetiq</v>
       </c>
       <c r="E11">
-        <v>0.2</v>
+        <v>3.8</v>
       </c>
       <c r="F11">
-        <v>145.39</v>
+        <v>158.04</v>
       </c>
       <c r="G11">
-        <v>29.078</v>
+        <v>600.552</v>
       </c>
       <c r="H11">
-        <v>14.25</v>
+        <v>387.6</v>
       </c>
       <c r="I11">
-        <v>14.828</v>
+        <v>201.8612</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B12" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C12" t="str">
         <v>tagme3</v>
       </c>
       <c r="D12" t="str">
-        <v>Dkhoon Pinkish</v>
+        <v>Aromatix Naughty Dates</v>
       </c>
       <c r="E12">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="F12">
-        <v>145.39</v>
+        <v>160.72</v>
       </c>
       <c r="G12">
-        <v>29.078</v>
+        <v>80.36</v>
       </c>
       <c r="H12">
-        <v>14.25</v>
+        <v>57.5</v>
       </c>
       <c r="I12">
-        <v>14.828</v>
+        <v>21.3759</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B13" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C13" t="str">
         <v>tagme3</v>
       </c>
       <c r="D13" t="str">
-        <v>Dkhoon Queen</v>
+        <v>Aromatix Platine Blanc</v>
       </c>
       <c r="E13">
         <v>0.6</v>
       </c>
       <c r="F13">
-        <v>131.21</v>
+        <v>178.58</v>
       </c>
       <c r="G13">
-        <v>78.726</v>
+        <v>107.148</v>
       </c>
       <c r="H13">
-        <v>61.08</v>
+        <v>64.2</v>
       </c>
       <c r="I13">
-        <v>17.646</v>
+        <v>40.9692</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B14" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C14" t="str">
         <v>tagme3</v>
       </c>
       <c r="D14" t="str">
-        <v>Dkhoon Signature Gold</v>
+        <v>Aromatix Royal Taboo</v>
       </c>
       <c r="E14">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="F14">
-        <v>120.57</v>
+        <v>160.72</v>
       </c>
       <c r="G14">
-        <v>24.114</v>
+        <v>16.072</v>
       </c>
       <c r="H14">
-        <v>14.25</v>
+        <v>11.4</v>
       </c>
       <c r="I14">
-        <v>9.864</v>
+        <v>4.3752</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B15" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C15" t="str">
         <v>tagme3</v>
       </c>
       <c r="D15" t="str">
-        <v>Dkhoon Signature Rose Gold</v>
+        <v>Aromatix Sun Kissed</v>
       </c>
       <c r="E15">
-        <v>0.8</v>
+        <v>1.6</v>
       </c>
       <c r="F15">
-        <v>133.33</v>
+        <v>155.96</v>
       </c>
       <c r="G15">
-        <v>106.664</v>
+        <v>249.536</v>
       </c>
       <c r="H15">
-        <v>68</v>
+        <v>200</v>
       </c>
       <c r="I15">
-        <v>38.664</v>
+        <v>44.9277</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B16" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C16" t="str">
         <v>tagme3</v>
       </c>
       <c r="D16" t="str">
-        <v>Dkhoon Titan</v>
+        <v>Aromatix Teas Me</v>
       </c>
       <c r="E16">
-        <v>0.2</v>
+        <v>0.6</v>
       </c>
       <c r="F16">
-        <v>145.39</v>
+        <v>164.89</v>
       </c>
       <c r="G16">
-        <v>29.078</v>
+        <v>98.934</v>
       </c>
       <c r="H16">
-        <v>14.25</v>
+        <v>70.9943</v>
       </c>
       <c r="I16">
-        <v>14.828</v>
+        <v>26.1126</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B17" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C17" t="str">
         <v>tagme3</v>
       </c>
       <c r="D17" t="str">
-        <v>Dominican Tobacco Ibrahim Al Qurashi</v>
+        <v>Aromatix X Xandal</v>
       </c>
       <c r="E17">
-        <v>0.1</v>
+        <v>1.3</v>
       </c>
       <c r="F17">
-        <v>120.57</v>
+        <v>165.54</v>
       </c>
       <c r="G17">
-        <v>12.057</v>
+        <v>215.202</v>
       </c>
       <c r="H17">
-        <v>8.1</v>
+        <v>151.8698</v>
       </c>
       <c r="I17">
-        <v>3.957</v>
+        <v>59.358</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B18" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C18" t="str">
         <v>tagme3</v>
       </c>
       <c r="D18" t="str">
-        <v>Dream Catcher</v>
+        <v>Arrogate Addict Assaf 200ml</v>
       </c>
       <c r="E18">
-        <v>1</v>
+        <v>1.05</v>
       </c>
       <c r="F18">
-        <v>53.19</v>
+        <v>182.15</v>
       </c>
       <c r="G18">
-        <v>53.19</v>
+        <v>191.2575</v>
       </c>
       <c r="H18">
-        <v>33</v>
+        <v>152.25</v>
       </c>
       <c r="I18">
-        <v>20.19</v>
+        <v>35.4754</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B19" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C19" t="str">
         <v>tagme3</v>
       </c>
       <c r="D19" t="str">
-        <v>Drift Riffs</v>
+        <v>Arrogate Addict Elixir</v>
       </c>
       <c r="E19">
         <v>0.4</v>
       </c>
       <c r="F19">
-        <v>127.66</v>
+        <v>198.22</v>
       </c>
       <c r="G19">
-        <v>51.064</v>
+        <v>79.288</v>
       </c>
       <c r="H19">
-        <v>34</v>
+        <v>60.8</v>
       </c>
       <c r="I19">
-        <v>17.064</v>
+        <v>17.0237</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B20" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C20" t="str">
         <v>tagme3</v>
       </c>
       <c r="D20" t="str">
-        <v>Dubai Nights Midnight Armaf</v>
+        <v>Arrogate Comete Assaf 200ml</v>
       </c>
       <c r="E20">
-        <v>2</v>
+        <v>1.6</v>
       </c>
       <c r="F20">
-        <v>124.11</v>
+        <v>169.65</v>
       </c>
       <c r="G20">
-        <v>248.22</v>
+        <v>271.44</v>
       </c>
       <c r="H20">
-        <v>202.04</v>
+        <v>148.8</v>
       </c>
       <c r="I20">
-        <v>46.18</v>
+        <v>117.6271</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B21" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C21" t="str">
         <v>tagme3</v>
       </c>
       <c r="D21" t="str">
-        <v>Dulce De Leche</v>
+        <v>Arrogate Girl Assaf 200ml</v>
       </c>
       <c r="E21">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="F21">
-        <v>74.47</v>
+        <v>156.56</v>
       </c>
       <c r="G21">
-        <v>7.447</v>
+        <v>46.968</v>
       </c>
       <c r="H21">
-        <v>5.654</v>
+        <v>28.395</v>
       </c>
       <c r="I21">
-        <v>1.793</v>
+        <v>17.7056</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B22" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C22" t="str">
         <v>tagme3</v>
       </c>
       <c r="D22" t="str">
-        <v>Dulzura Paris Corner</v>
+        <v>Arrogate Pink Assaf</v>
       </c>
       <c r="E22">
-        <v>0.8</v>
+        <v>1.95</v>
       </c>
       <c r="F22">
-        <v>93.09</v>
+        <v>191.11</v>
       </c>
       <c r="G22">
-        <v>74.472</v>
+        <v>372.6645</v>
       </c>
       <c r="H22">
-        <v>47.2</v>
+        <v>259.35</v>
       </c>
       <c r="I22">
-        <v>27.272</v>
+        <v>106.4323</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B23" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C23" t="str">
         <v>tagme3</v>
       </c>
       <c r="D23" t="str">
-        <v>Dulzura Vanilla Envie</v>
+        <v>Arrogate Pink Diva</v>
       </c>
       <c r="E23">
-        <v>4.1</v>
+        <v>4.65</v>
       </c>
       <c r="F23">
-        <v>92.56</v>
+        <v>205.42</v>
       </c>
       <c r="G23">
-        <v>379.496</v>
+        <v>955.203</v>
       </c>
       <c r="H23">
-        <v>256.25</v>
+        <v>612.7993</v>
       </c>
       <c r="I23">
-        <v>123.246</v>
+        <v>324.7634</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B24" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C24" t="str">
         <v>tagme3</v>
       </c>
       <c r="D24" t="str">
-        <v>Dusky Vanilla</v>
+        <v>Arrogate Pink Rose</v>
       </c>
       <c r="E24">
-        <v>3</v>
+        <v>0.4</v>
       </c>
       <c r="F24">
-        <v>71.32</v>
+        <v>160.71</v>
       </c>
       <c r="G24">
-        <v>213.96</v>
+        <v>64.284</v>
       </c>
       <c r="H24">
-        <v>127.5</v>
+        <v>57.2</v>
       </c>
       <c r="I24">
-        <v>86.46</v>
+        <v>5.8968</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B25" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C25" t="str">
         <v>tagme3</v>
       </c>
       <c r="D25" t="str">
-        <v>DXB Maison Asrar</v>
+        <v>Arsh French Avenue</v>
       </c>
       <c r="E25">
-        <v>15.6</v>
+        <v>3.6</v>
       </c>
       <c r="F25">
-        <v>142.86</v>
+        <v>143.32</v>
       </c>
       <c r="G25">
-        <v>2228.616</v>
+        <v>515.952</v>
       </c>
       <c r="H25">
-        <v>1606.8</v>
+        <v>384.7349</v>
       </c>
       <c r="I25">
-        <v>621.816</v>
+        <v>121.6887</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B26" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C26" t="str">
         <v>tagme3</v>
       </c>
       <c r="D26" t="str">
-        <v>Dynasty Lattafa</v>
+        <v>Asad Bourbon Lattafa</v>
       </c>
       <c r="E26">
-        <v>6.9</v>
+        <v>4.3</v>
       </c>
       <c r="F26">
-        <v>91.92</v>
+        <v>76.2</v>
       </c>
       <c r="G26">
-        <v>634.248</v>
+        <v>327.66</v>
       </c>
       <c r="H26">
-        <v>448.5</v>
+        <v>245.2036</v>
       </c>
       <c r="I26">
-        <v>185.748</v>
+        <v>76.4053</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B27" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C27" t="str">
         <v>tagme3</v>
       </c>
       <c r="D27" t="str">
-        <v>Eager</v>
+        <v>Asad Elixir</v>
       </c>
       <c r="E27">
-        <v>0.05</v>
+        <v>2</v>
       </c>
       <c r="F27">
-        <v>106.38</v>
+        <v>75</v>
       </c>
       <c r="G27">
-        <v>5.319</v>
+        <v>150</v>
       </c>
       <c r="H27">
-        <v>2.9325</v>
+        <v>125.34</v>
       </c>
       <c r="I27">
-        <v>2.3865</v>
+        <v>21.8899</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B28" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C28" t="str">
         <v>tagme3</v>
       </c>
       <c r="D28" t="str">
-        <v>Eau De Vintage Ghalati</v>
+        <v>Asad Lattafa</v>
       </c>
       <c r="E28">
-        <v>1.6</v>
+        <v>1</v>
       </c>
       <c r="F28">
-        <v>200.61</v>
+        <v>73.22</v>
       </c>
       <c r="G28">
-        <v>320.976</v>
+        <v>73.22</v>
       </c>
       <c r="H28">
-        <v>221.6</v>
+        <v>60</v>
       </c>
       <c r="I28">
-        <v>99.376</v>
+        <v>11.8678</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B29" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C29" t="str">
         <v>tagme3</v>
       </c>
       <c r="D29" t="str">
-        <v>Eclaire Banoffi</v>
+        <v>Assaf Bakhur Collection</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
       <c r="F29">
-        <v>94.86</v>
+        <v>271.43</v>
       </c>
       <c r="G29">
-        <v>94.86</v>
+        <v>271.43</v>
       </c>
       <c r="H29">
-        <v>70</v>
+        <v>220</v>
       </c>
       <c r="I29">
-        <v>24.86</v>
+        <v>46.4173</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B30" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C30" t="str">
         <v>tagme3</v>
       </c>
       <c r="D30" t="str">
-        <v>Eclaire Lattafa</v>
+        <v>Assaf Flower Powder Bloom</v>
       </c>
       <c r="E30">
-        <v>4.5</v>
+        <v>3</v>
       </c>
       <c r="F30">
-        <v>91.16</v>
+        <v>39.29</v>
       </c>
       <c r="G30">
-        <v>410.22</v>
+        <v>117.87</v>
       </c>
       <c r="H30">
-        <v>342</v>
+        <v>66</v>
       </c>
       <c r="I30">
-        <v>68.22</v>
+        <v>49.6932</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B31" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C31" t="str">
         <v>tagme3</v>
       </c>
       <c r="D31" t="str">
-        <v>Effects Of Uniq Armaf</v>
+        <v>Assaf Samples 6x3ml</v>
       </c>
       <c r="E31">
-        <v>0.2</v>
+        <v>5</v>
       </c>
       <c r="F31">
-        <v>166.67</v>
+        <v>35.72</v>
       </c>
       <c r="G31">
-        <v>33.334</v>
+        <v>178.6</v>
       </c>
       <c r="H31">
-        <v>27.858</v>
+        <v>75</v>
       </c>
       <c r="I31">
-        <v>5.476</v>
+        <v>100.3017</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B32" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C32" t="str">
         <v>tagme3</v>
       </c>
       <c r="D32" t="str">
-        <v>Elbrince 100ml Al Majed Oud</v>
+        <v>Ateej Sii</v>
       </c>
       <c r="E32">
-        <v>0.1</v>
+        <v>2.15</v>
       </c>
       <c r="F32">
-        <v>131.21</v>
+        <v>301.92</v>
       </c>
       <c r="G32">
-        <v>13.121</v>
+        <v>649.128</v>
       </c>
       <c r="H32">
-        <v>8.2</v>
+        <v>486.975</v>
       </c>
       <c r="I32">
-        <v>4.921</v>
+        <v>150.1651</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B33" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C33" t="str">
         <v>tagme3</v>
       </c>
       <c r="D33" t="str">
-        <v>Elysia Elegance</v>
+        <v>Ateeq Nusuk</v>
       </c>
       <c r="E33">
-        <v>1.1</v>
+        <v>3.3</v>
       </c>
       <c r="F33">
-        <v>64.72</v>
+        <v>127.39</v>
       </c>
       <c r="G33">
-        <v>71.192</v>
+        <v>420.387</v>
       </c>
       <c r="H33">
-        <v>50.6</v>
+        <v>247.5</v>
       </c>
       <c r="I33">
-        <v>20.592</v>
+        <v>165.1235</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B34" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C34" t="str">
         <v>tagme3</v>
       </c>
       <c r="D34" t="str">
-        <v>Elysia Marshmallow</v>
+        <v>Atheeri Lattafa</v>
       </c>
       <c r="E34">
-        <v>0.3</v>
+        <v>1</v>
       </c>
       <c r="F34">
-        <v>67.38</v>
+        <v>103.58</v>
       </c>
       <c r="G34">
-        <v>20.214</v>
+        <v>103.58</v>
       </c>
       <c r="H34">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="I34">
-        <v>8.214</v>
+        <v>17.6671</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B35" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C35" t="str">
         <v>tagme3</v>
       </c>
       <c r="D35" t="str">
-        <v>Emerald Soul Diamond 150ml</v>
+        <v>Atlantis French Avenue</v>
       </c>
       <c r="E35">
-        <v>1.07</v>
+        <v>4.7</v>
       </c>
       <c r="F35">
-        <v>130.32</v>
+        <v>142.62</v>
       </c>
       <c r="G35">
-        <v>139.4424</v>
+        <v>670.314</v>
       </c>
       <c r="H35">
-        <v>99.7454</v>
+        <v>492.325</v>
       </c>
       <c r="I35">
-        <v>39.697</v>
+        <v>165.6099</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B36" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C36" t="str">
         <v>tagme3</v>
       </c>
       <c r="D36" t="str">
-        <v>Empire Victor Khadlaj</v>
+        <v>Atlas Lattafa</v>
       </c>
       <c r="E36">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F36">
-        <v>127.51</v>
+        <v>96.43</v>
       </c>
       <c r="G36">
-        <v>127.51</v>
+        <v>482.15</v>
       </c>
       <c r="H36">
-        <v>93</v>
+        <v>337.5</v>
       </c>
       <c r="I36">
-        <v>34.51</v>
+        <v>135.7458</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B37" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C37" t="str">
         <v>tagme3</v>
       </c>
       <c r="D37" t="str">
-        <v>Energy Iven</v>
+        <v>Atralia Absolute Chill</v>
       </c>
       <c r="E37">
-        <v>2.2</v>
+        <v>1.5</v>
       </c>
       <c r="F37">
-        <v>210.99</v>
+        <v>94.29</v>
       </c>
       <c r="G37">
-        <v>464.178</v>
+        <v>141.435</v>
       </c>
       <c r="H37">
-        <v>273.438</v>
+        <v>90.9</v>
       </c>
       <c r="I37">
-        <v>190.74</v>
+        <v>47.923</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B38" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C38" t="str">
         <v>tagme3</v>
       </c>
       <c r="D38" t="str">
-        <v>Enteash Rasasi</v>
+        <v>Atralia Absolute noir</v>
       </c>
       <c r="E38">
-        <v>1.2</v>
+        <v>2.3</v>
       </c>
       <c r="F38">
-        <v>94.56</v>
+        <v>92.15</v>
       </c>
       <c r="G38">
-        <v>113.472</v>
+        <v>211.945</v>
       </c>
       <c r="H38">
-        <v>75.6</v>
+        <v>139.38</v>
       </c>
       <c r="I38">
-        <v>37.872</v>
+        <v>68.6509</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B39" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C39" t="str">
         <v>tagme3</v>
       </c>
       <c r="D39" t="str">
-        <v>Equestrian Olena French Avenue</v>
+        <v>Atralia Magma Ember Dusk</v>
       </c>
       <c r="E39">
-        <v>0.5</v>
+        <v>0.25</v>
       </c>
       <c r="F39">
-        <v>113.48</v>
+        <v>122.86</v>
       </c>
       <c r="G39">
-        <v>56.74</v>
+        <v>30.715</v>
       </c>
       <c r="H39">
-        <v>45.095</v>
+        <v>22.25</v>
       </c>
       <c r="I39">
-        <v>11.645</v>
+        <v>7.8978</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B40" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C40" t="str">
         <v>tagme3</v>
       </c>
       <c r="D40" t="str">
-        <v>Equestrian Pierce French Avenue</v>
+        <v>Attacks Assaf</v>
       </c>
       <c r="E40">
-        <v>0.1</v>
+        <v>0.067</v>
       </c>
       <c r="F40">
-        <v>127.66</v>
+        <v>150</v>
       </c>
       <c r="G40">
-        <v>12.766</v>
+        <v>10.05</v>
       </c>
       <c r="H40">
-        <v>9.019</v>
+        <v>7.638</v>
       </c>
       <c r="I40">
-        <v>3.747</v>
+        <v>2.2264</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B41" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C41" t="str">
         <v>tagme3</v>
       </c>
       <c r="D41" t="str">
-        <v>Eshal Musk</v>
+        <v>Aura Assaf</v>
       </c>
       <c r="E41">
-        <v>3.5</v>
+        <v>2.4</v>
       </c>
       <c r="F41">
-        <v>102.54</v>
+        <v>142.72</v>
       </c>
       <c r="G41">
-        <v>358.89</v>
+        <v>342.528</v>
       </c>
       <c r="H41">
-        <v>206.5</v>
+        <v>240</v>
       </c>
       <c r="I41">
-        <v>152.39</v>
+        <v>96.2023</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B42" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C42" t="str">
         <v>tagme3</v>
       </c>
       <c r="D42" t="str">
-        <v>Eshal Vanilla</v>
+        <v>Aura Vanilla Milk</v>
       </c>
       <c r="E42">
-        <v>2.8</v>
+        <v>7.1</v>
       </c>
       <c r="F42">
-        <v>92.91</v>
+        <v>78.21</v>
       </c>
       <c r="G42">
-        <v>260.148</v>
+        <v>555.291</v>
       </c>
       <c r="H42">
-        <v>165.2</v>
+        <v>363.684</v>
       </c>
       <c r="I42">
-        <v>94.948</v>
+        <v>181.3521</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B43" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C43" t="str">
         <v>tagme3</v>
       </c>
       <c r="D43" t="str">
-        <v>Essence De Blanc French Avenue</v>
+        <v>Axis French Avenue</v>
       </c>
       <c r="E43">
-        <v>1.4</v>
+        <v>2.8</v>
       </c>
       <c r="F43">
-        <v>93.97</v>
+        <v>136.62</v>
       </c>
       <c r="G43">
-        <v>131.558</v>
+        <v>382.536</v>
       </c>
       <c r="H43">
-        <v>92.4</v>
+        <v>287</v>
       </c>
       <c r="I43">
-        <v>39.158</v>
+        <v>88.4715</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B44" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C44" t="str">
         <v>tagme3</v>
       </c>
       <c r="D44" t="str">
-        <v>Eternal Vanille</v>
+        <v>Azm Paris Corner</v>
       </c>
       <c r="E44">
         <v>0.2</v>
       </c>
       <c r="F44">
-        <v>141.84</v>
+        <v>96.43</v>
       </c>
       <c r="G44">
-        <v>28.368</v>
+        <v>19.286</v>
       </c>
       <c r="H44">
-        <v>18.4</v>
+        <v>10.6</v>
       </c>
       <c r="I44">
-        <v>9.968</v>
+        <v>8.3298</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B45" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C45" t="str">
         <v>tagme3</v>
       </c>
       <c r="D45" t="str">
-        <v>Exotic Oud</v>
+        <v>Azure Royal Ahmed Al Maghribi</v>
       </c>
       <c r="E45">
-        <v>1.2</v>
+        <v>0.1</v>
       </c>
       <c r="F45">
-        <v>106.38</v>
+        <v>107.15</v>
       </c>
       <c r="G45">
-        <v>127.656</v>
+        <v>10.715</v>
       </c>
       <c r="H45">
-        <v>84</v>
+        <v>7.51</v>
       </c>
       <c r="I45">
-        <v>43.656</v>
+        <v>3.0071</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B46" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C46" t="str">
         <v>tagme3</v>
       </c>
       <c r="D46" t="str">
-        <v>Extradose Femme</v>
+        <v>Badee Al Oud Honor and Glory</v>
       </c>
       <c r="E46">
-        <v>0.75</v>
+        <v>2.3</v>
       </c>
       <c r="F46">
-        <v>130.26</v>
+        <v>65.01</v>
       </c>
       <c r="G46">
-        <v>97.695</v>
+        <v>149.523</v>
       </c>
       <c r="H46">
-        <v>73.215</v>
+        <v>152.7858</v>
       </c>
       <c r="I46">
-        <v>24.48</v>
+        <v>-6.0241</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B47" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C47" t="str">
         <v>tagme3</v>
       </c>
       <c r="D47" t="str">
-        <v>Extradose Homme</v>
+        <v>Badee Al Oud Noble Blush</v>
       </c>
       <c r="E47">
-        <v>0.38</v>
+        <v>0.6</v>
       </c>
       <c r="F47">
-        <v>133.33</v>
+        <v>83.94</v>
       </c>
       <c r="G47">
-        <v>50.6654</v>
+        <v>50.364</v>
       </c>
       <c r="H47">
-        <v>37.0956</v>
+        <v>39.7903</v>
       </c>
       <c r="I47">
-        <v>13.5698</v>
+        <v>9.6436</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B48" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C48" t="str">
         <v>tagme3</v>
       </c>
       <c r="D48" t="str">
-        <v>Fakhama Gulf Orchid</v>
+        <v>Bella Laverne 100ml</v>
       </c>
       <c r="E48">
-        <v>0.3</v>
+        <v>1.3</v>
       </c>
       <c r="F48">
-        <v>109.93</v>
+        <v>129.47</v>
       </c>
       <c r="G48">
-        <v>32.979</v>
+        <v>168.311</v>
       </c>
       <c r="H48">
-        <v>22.5</v>
+        <v>113.1</v>
       </c>
       <c r="I48">
-        <v>10.479</v>
+        <v>52.1027</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B49" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C49" t="str">
         <v>tagme3</v>
       </c>
       <c r="D49" t="str">
-        <v>Fakhar Lattafa Women Lattafa</v>
+        <v>Bentley Silver Lake</v>
       </c>
       <c r="E49">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="F49">
-        <v>74.47</v>
+        <v>137.51</v>
       </c>
       <c r="G49">
-        <v>74.47</v>
+        <v>178.763</v>
       </c>
       <c r="H49">
-        <v>61</v>
+        <v>141.57</v>
       </c>
       <c r="I49">
-        <v>13.47</v>
+        <v>33.8917</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B50" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C50" t="str">
         <v>tagme3</v>
       </c>
       <c r="D50" t="str">
-        <v>Fakhar Platine</v>
+        <v>Berries Cream Macaron</v>
       </c>
       <c r="E50">
-        <v>0.6</v>
+        <v>0.1</v>
       </c>
       <c r="F50">
-        <v>76.24</v>
+        <v>75</v>
       </c>
       <c r="G50">
-        <v>45.744</v>
+        <v>7.5</v>
       </c>
       <c r="H50">
-        <v>34.35</v>
+        <v>5.654</v>
       </c>
       <c r="I50">
-        <v>11.394</v>
+        <v>1.7075</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B51" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C51" t="str">
         <v>tagme3</v>
       </c>
       <c r="D51" t="str">
-        <v>Fayora</v>
+        <v>Black Carbon Diamond</v>
       </c>
       <c r="E51">
-        <v>4.4</v>
+        <v>1.533</v>
       </c>
       <c r="F51">
-        <v>90.43</v>
+        <v>126.79</v>
       </c>
       <c r="G51">
-        <v>397.892</v>
+        <v>194.3691</v>
       </c>
       <c r="H51">
-        <v>255.2</v>
+        <v>142.9063</v>
       </c>
       <c r="I51">
-        <v>142.692</v>
+        <v>47.8733</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B52" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C52" t="str">
         <v>tagme3</v>
       </c>
       <c r="D52" t="str">
-        <v>Fig Hug</v>
+        <v>Black Diamond Incense 150ml</v>
       </c>
       <c r="E52">
-        <v>4.3</v>
+        <v>4.6</v>
       </c>
       <c r="F52">
-        <v>78.32</v>
+        <v>137.35</v>
       </c>
       <c r="G52">
-        <v>336.776</v>
+        <v>631.81</v>
       </c>
       <c r="H52">
-        <v>245.1</v>
+        <v>441.6</v>
       </c>
       <c r="I52">
-        <v>91.676</v>
+        <v>178.542</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B53" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C53" t="str">
         <v>tagme3</v>
       </c>
       <c r="D53" t="str">
-        <v>Firestorm</v>
+        <v>Black Star - Him</v>
       </c>
       <c r="E53">
         <v>0.1</v>
       </c>
       <c r="F53">
-        <v>131.21</v>
+        <v>217.86</v>
       </c>
       <c r="G53">
-        <v>13.121</v>
+        <v>21.786</v>
       </c>
       <c r="H53">
-        <v>9.7</v>
+        <v>14.7</v>
       </c>
       <c r="I53">
-        <v>3.421</v>
+        <v>6.6837</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B54" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C54" t="str">
         <v>tagme3</v>
       </c>
       <c r="D54" t="str">
-        <v>First Lady Laverne</v>
+        <v>Black Vanilla Mancera 120ml</v>
       </c>
       <c r="E54">
-        <v>0.2</v>
+        <v>1.25</v>
       </c>
       <c r="F54">
-        <v>131.21</v>
+        <v>293.22</v>
       </c>
       <c r="G54">
-        <v>26.242</v>
+        <v>366.525</v>
       </c>
       <c r="H54">
-        <v>19</v>
+        <v>283.125</v>
       </c>
       <c r="I54">
-        <v>7.242</v>
+        <v>76.6312</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B55" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C55" t="str">
         <v>tagme3</v>
       </c>
       <c r="D55" t="str">
-        <v>Frankel Black Elixir</v>
+        <v>Blue Diamond Aqua</v>
       </c>
       <c r="E55">
-        <v>1.25</v>
+        <v>0.2</v>
       </c>
       <c r="F55">
-        <v>182.33</v>
+        <v>137.5</v>
       </c>
       <c r="G55">
-        <v>227.9125</v>
+        <v>27.5</v>
       </c>
       <c r="H55">
-        <v>143.75</v>
+        <v>241.41</v>
       </c>
       <c r="I55">
-        <v>84.1625</v>
+        <v>-214.4179</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B56" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C56" t="str">
         <v>tagme3</v>
       </c>
       <c r="D56" t="str">
-        <v>Frankel Storm 100ml</v>
+        <v>Blue Laverne Bakhur 200ml</v>
       </c>
       <c r="E56">
-        <v>1.4</v>
+        <v>1.15</v>
       </c>
       <c r="F56">
-        <v>83.14</v>
+        <v>166.08</v>
       </c>
       <c r="G56">
-        <v>116.396</v>
+        <v>190.992</v>
       </c>
       <c r="H56">
-        <v>88.2</v>
+        <v>122.935</v>
       </c>
       <c r="I56">
-        <v>28.196</v>
+        <v>64.5298</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B57" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C57" t="str">
         <v>tagme3</v>
       </c>
       <c r="D57" t="str">
-        <v>French Riviera Mancera 120ml</v>
+        <v>Blue Laverne Sport 200ml</v>
       </c>
       <c r="E57">
-        <v>1.17</v>
+        <v>0.35</v>
       </c>
       <c r="F57">
-        <v>326.44</v>
+        <v>168.46</v>
       </c>
       <c r="G57">
-        <v>381.9348</v>
+        <v>58.961</v>
       </c>
       <c r="H57">
-        <v>293.67</v>
+        <v>37.4589</v>
       </c>
       <c r="I57">
-        <v>88.2648</v>
+        <v>20.4132</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B58" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C58" t="str">
         <v>tagme3</v>
       </c>
       <c r="D58" t="str">
-        <v>French Tobacco 100ml</v>
+        <v>Blueberry Musk 75ml Ibrahim Al Qurashi</v>
       </c>
       <c r="E58">
-        <v>1.2</v>
+        <v>4.267</v>
       </c>
       <c r="F58">
-        <v>121.75</v>
+        <v>90.78</v>
       </c>
       <c r="G58">
-        <v>146.1</v>
+        <v>387.3583</v>
       </c>
       <c r="H58">
-        <v>110.4</v>
+        <v>296.5565</v>
       </c>
       <c r="I58">
-        <v>35.7</v>
+        <v>83.6482</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B59" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C59" t="str">
         <v>tagme3</v>
       </c>
       <c r="D59" t="str">
-        <v>Fursan White Khadlaj</v>
+        <v>Body musk 1 tola + spray 30 ml</v>
       </c>
       <c r="E59">
-        <v>2.7</v>
+        <v>1</v>
       </c>
       <c r="F59">
-        <v>79.98</v>
+        <v>203.58</v>
       </c>
       <c r="G59">
-        <v>215.946</v>
+        <v>203.58</v>
       </c>
       <c r="H59">
-        <v>110.7</v>
+        <v>147</v>
       </c>
       <c r="I59">
-        <v>105.246</v>
+        <v>52.8204</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B60" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C60" t="str">
         <v>tagme3</v>
       </c>
       <c r="D60" t="str">
-        <v>Gardenia Ahmed Al Maghribi</v>
+        <v>Brazillian Tobacco 100ml</v>
       </c>
       <c r="E60">
-        <v>2.13</v>
+        <v>2.3</v>
       </c>
       <c r="F60">
-        <v>135.93</v>
+        <v>114.29</v>
       </c>
       <c r="G60">
-        <v>289.5309</v>
+        <v>262.867</v>
       </c>
       <c r="H60">
-        <v>244.95</v>
+        <v>211.6</v>
       </c>
       <c r="I60">
-        <v>44.5809</v>
+        <v>46.4125</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B61" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C61" t="str">
         <v>tagme3</v>
       </c>
       <c r="D61" t="str">
-        <v>Genesis Aries</v>
+        <v>Caffe Latte Khadlaj</v>
       </c>
       <c r="E61">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="F61">
-        <v>150</v>
+        <v>96.43</v>
       </c>
       <c r="G61">
-        <v>16.5</v>
+        <v>9.643</v>
       </c>
       <c r="H61">
-        <v>11.99</v>
+        <v>4.5</v>
       </c>
       <c r="I61">
-        <v>4.51</v>
+        <v>4.9649</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B62" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C62" t="str">
         <v>tagme3</v>
       </c>
       <c r="D62" t="str">
-        <v>Genesis Gemini</v>
+        <v>Candy Musk 150ml Al Majed Oud</v>
       </c>
       <c r="E62">
-        <v>0.22</v>
+        <v>0.334</v>
       </c>
       <c r="F62">
-        <v>150</v>
+        <v>187.51</v>
       </c>
       <c r="G62">
-        <v>33</v>
+        <v>62.6283</v>
       </c>
       <c r="H62">
-        <v>23.98</v>
+        <v>43.5625</v>
       </c>
       <c r="I62">
-        <v>9.02</v>
+        <v>17.9092</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B63" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C63" t="str">
         <v>tagme3</v>
       </c>
       <c r="D63" t="str">
-        <v>Genesis Leo</v>
+        <v>Cant Forget Me</v>
       </c>
       <c r="E63">
-        <v>0.11</v>
+        <v>0.4</v>
       </c>
       <c r="F63">
-        <v>150</v>
+        <v>139.29</v>
       </c>
       <c r="G63">
-        <v>16.5</v>
+        <v>55.716</v>
       </c>
       <c r="H63">
-        <v>11.99</v>
+        <v>44</v>
       </c>
       <c r="I63">
-        <v>4.51</v>
+        <v>10.6871</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B64" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C64" t="str">
         <v>tagme3</v>
       </c>
       <c r="D64" t="str">
-        <v>Genesis Libra</v>
+        <v>Cashmere Sunshine Musk</v>
       </c>
       <c r="E64">
-        <v>0.22</v>
+        <v>1.5</v>
       </c>
       <c r="F64">
-        <v>150</v>
+        <v>103.58</v>
       </c>
       <c r="G64">
-        <v>33</v>
+        <v>155.37</v>
       </c>
       <c r="H64">
-        <v>23.98</v>
+        <v>115.5</v>
       </c>
       <c r="I64">
-        <v>9.02</v>
+        <v>37.0007</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B65" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C65" t="str">
         <v>tagme3</v>
       </c>
       <c r="D65" t="str">
-        <v>Genesis Scorpio</v>
+        <v>Champion Black 150ml</v>
       </c>
       <c r="E65">
-        <v>0.11</v>
+        <v>0.067</v>
       </c>
       <c r="F65">
-        <v>150</v>
+        <v>155.36</v>
       </c>
       <c r="G65">
-        <v>16.5</v>
+        <v>10.4091</v>
       </c>
       <c r="H65">
-        <v>11.99</v>
+        <v>7.37</v>
       </c>
       <c r="I65">
-        <v>4.51</v>
+        <v>2.8469</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B66" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C66" t="str">
         <v>tagme3</v>
       </c>
       <c r="D66" t="str">
-        <v>Ghaf</v>
+        <v>Champion Red 150ml</v>
       </c>
       <c r="E66">
-        <v>9.1</v>
+        <v>0.067</v>
       </c>
       <c r="F66">
-        <v>129.94</v>
+        <v>155.36</v>
       </c>
       <c r="G66">
-        <v>1182.454</v>
+        <v>10.4091</v>
       </c>
       <c r="H66">
-        <v>819</v>
+        <v>7.37</v>
       </c>
       <c r="I66">
-        <v>363.454</v>
+        <v>2.8469</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B67" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C67" t="str">
         <v>tagme3</v>
       </c>
       <c r="D67" t="str">
-        <v>Gissah Beyond Me</v>
+        <v>Chaos In The Ocean</v>
       </c>
       <c r="E67">
-        <v>1.4</v>
+        <v>0.1</v>
       </c>
       <c r="F67">
-        <v>402.74</v>
+        <v>75</v>
       </c>
       <c r="G67">
-        <v>563.836</v>
+        <v>7.5</v>
       </c>
       <c r="H67">
-        <v>452.508</v>
+        <v>4.6</v>
       </c>
       <c r="I67">
-        <v>111.328</v>
+        <v>2.7615</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B68" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C68" t="str">
         <v>tagme3</v>
       </c>
       <c r="D68" t="str">
-        <v>Gissah Capri 200ml</v>
+        <v>Check Mate King Black</v>
       </c>
       <c r="E68">
-        <v>0.2</v>
+        <v>1.2</v>
       </c>
       <c r="F68">
-        <v>404.26</v>
+        <v>139.14</v>
       </c>
       <c r="G68">
-        <v>80.852</v>
+        <v>166.968</v>
       </c>
       <c r="H68">
-        <v>52.6</v>
+        <v>136.512</v>
       </c>
       <c r="I68">
-        <v>28.252</v>
+        <v>27.3725</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B69" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C69" t="str">
         <v>tagme3</v>
       </c>
       <c r="D69" t="str">
-        <v>Gissah Flair 50ml</v>
+        <v>Cherry Gossip</v>
       </c>
       <c r="E69">
-        <v>1</v>
+        <v>0.3</v>
       </c>
       <c r="F69">
-        <v>134.75</v>
+        <v>107.15</v>
       </c>
       <c r="G69">
-        <v>134.75</v>
+        <v>32.145</v>
       </c>
       <c r="H69">
-        <v>94</v>
+        <v>20.4</v>
       </c>
       <c r="I69">
-        <v>40.75</v>
+        <v>11.1514</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B70" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C70" t="str">
         <v>tagme3</v>
       </c>
       <c r="D70" t="str">
-        <v>Gissah Gala 50ml</v>
+        <v>Choco Musk Al Rehab</v>
       </c>
       <c r="E70">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F70">
-        <v>134.75</v>
+        <v>10.72</v>
       </c>
       <c r="G70">
-        <v>269.5</v>
+        <v>42.88</v>
       </c>
       <c r="H70">
-        <v>188</v>
+        <v>32.84</v>
       </c>
       <c r="I70">
-        <v>81.5</v>
+        <v>9.2481</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B71" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C71" t="str">
         <v>tagme3</v>
       </c>
       <c r="D71" t="str">
-        <v>Gissah Hudson II</v>
+        <v>Choco Musk Oil Al Rehab</v>
       </c>
       <c r="E71">
-        <v>0.55</v>
+        <v>3</v>
       </c>
       <c r="F71">
-        <v>352.84</v>
+        <v>7.15</v>
       </c>
       <c r="G71">
-        <v>194.062</v>
+        <v>21.45</v>
       </c>
       <c r="H71">
-        <v>140.25</v>
+        <v>13.86</v>
       </c>
       <c r="I71">
-        <v>53.812</v>
+        <v>7.1939</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B72" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C72" t="str">
         <v>tagme3</v>
       </c>
       <c r="D72" t="str">
-        <v>Gissah Imperial 50ml</v>
+        <v>Choco musk oil marshmallow</v>
       </c>
       <c r="E72">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F72">
-        <v>134.75</v>
+        <v>8.93</v>
       </c>
       <c r="G72">
-        <v>134.75</v>
+        <v>17.86</v>
       </c>
       <c r="H72">
-        <v>94</v>
+        <v>9.24</v>
       </c>
       <c r="I72">
-        <v>40.75</v>
+        <v>8.2902</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B73" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C73" t="str">
         <v>tagme3</v>
       </c>
       <c r="D73" t="str">
-        <v>Gissah Imperial Valley</v>
+        <v>Club de nuit intense edt</v>
       </c>
       <c r="E73">
-        <v>0.35</v>
+        <v>0.7</v>
       </c>
       <c r="F73">
-        <v>407.09</v>
+        <v>121.43</v>
       </c>
       <c r="G73">
-        <v>142.4815</v>
+        <v>85.001</v>
       </c>
       <c r="H73">
-        <v>108.15</v>
+        <v>63.7</v>
       </c>
       <c r="I73">
-        <v>34.3315</v>
+        <v>19.7312</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B74" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C74" t="str">
         <v>tagme3</v>
       </c>
       <c r="D74" t="str">
-        <v>Gissah La Luna 200ml</v>
+        <v>Cocoa Morado French Avenue</v>
       </c>
       <c r="E74">
-        <v>0.6</v>
+        <v>1.1</v>
       </c>
       <c r="F74">
-        <v>397.16</v>
+        <v>116.08</v>
       </c>
       <c r="G74">
-        <v>238.296</v>
+        <v>127.688</v>
       </c>
       <c r="H74">
-        <v>156</v>
+        <v>96.8</v>
       </c>
       <c r="I74">
-        <v>82.296</v>
+        <v>28.5299</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B75" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C75" t="str">
         <v>tagme3</v>
       </c>
       <c r="D75" t="str">
-        <v>Gissah La Luna 50ml</v>
+        <v>Coconut Leche French Avenue</v>
       </c>
       <c r="E75">
-        <v>1</v>
+        <v>0.6</v>
       </c>
       <c r="F75">
-        <v>134.75</v>
+        <v>128.58</v>
       </c>
       <c r="G75">
-        <v>134.75</v>
+        <v>77.148</v>
       </c>
       <c r="H75">
-        <v>94</v>
+        <v>59.1</v>
       </c>
       <c r="I75">
-        <v>40.75</v>
+        <v>16.6233</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B76" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C76" t="str">
         <v>tagme3</v>
       </c>
       <c r="D76" t="str">
-        <v>Gissah Martinique Osmanthus</v>
+        <v>Coeur Blossom</v>
       </c>
       <c r="E76">
-        <v>0.25</v>
+        <v>2.2</v>
       </c>
       <c r="F76">
-        <v>401.1</v>
+        <v>69.65</v>
       </c>
       <c r="G76">
-        <v>100.275</v>
+        <v>153.23</v>
       </c>
       <c r="H76">
-        <v>63.75</v>
+        <v>99</v>
       </c>
       <c r="I76">
-        <v>36.525</v>
+        <v>51.4002</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B77" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C77" t="str">
         <v>tagme3</v>
       </c>
       <c r="D77" t="str">
-        <v>Gissah Mavro</v>
+        <v>Coeur Liv</v>
       </c>
       <c r="E77">
-        <v>0.1</v>
+        <v>1.2</v>
       </c>
       <c r="F77">
-        <v>404.26</v>
+        <v>71.43</v>
       </c>
       <c r="G77">
-        <v>40.426</v>
+        <v>85.716</v>
       </c>
       <c r="H77">
-        <v>25.5</v>
+        <v>54</v>
       </c>
       <c r="I77">
-        <v>14.926</v>
+        <v>30.133</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B78" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C78" t="str">
         <v>tagme3</v>
       </c>
       <c r="D78" t="str">
-        <v>Gissah Siena Valley</v>
+        <v>Coeur Sunny</v>
       </c>
       <c r="E78">
-        <v>1.05</v>
+        <v>0.2</v>
       </c>
       <c r="F78">
-        <v>377.66</v>
+        <v>75</v>
       </c>
       <c r="G78">
-        <v>396.543</v>
+        <v>15</v>
       </c>
       <c r="H78">
-        <v>276.15</v>
+        <v>9</v>
       </c>
       <c r="I78">
-        <v>120.393</v>
+        <v>5.723</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B79" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C79" t="str">
         <v>tagme3</v>
       </c>
       <c r="D79" t="str">
-        <v>Gissah Tango</v>
+        <v>Cookie Dough</v>
       </c>
       <c r="E79">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="F79">
-        <v>340.43</v>
+        <v>75</v>
       </c>
       <c r="G79">
-        <v>170.215</v>
+        <v>7.5</v>
       </c>
       <c r="H79">
-        <v>127.5</v>
+        <v>5.654</v>
       </c>
       <c r="I79">
-        <v>42.715</v>
+        <v>1.7075</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B80" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C80" t="str">
         <v>tagme3</v>
       </c>
       <c r="D80" t="str">
-        <v>Gissah Tango 15ML</v>
+        <v>Cosmic Tonka</v>
       </c>
       <c r="E80">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="F80">
-        <v>74.47</v>
+        <v>121.43</v>
       </c>
       <c r="G80">
-        <v>74.47</v>
+        <v>60.715</v>
       </c>
       <c r="H80">
-        <v>60.43</v>
+        <v>50</v>
       </c>
       <c r="I80">
-        <v>14.04</v>
+        <v>9.5937</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B81" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C81" t="str">
         <v>tagme3</v>
       </c>
       <c r="D81" t="str">
-        <v>Glitch Assaf</v>
+        <v>Cotton Abyad</v>
       </c>
       <c r="E81">
-        <v>0.27</v>
+        <v>9.1</v>
       </c>
       <c r="F81">
-        <v>212.77</v>
+        <v>63.78</v>
       </c>
       <c r="G81">
-        <v>57.4479</v>
+        <v>580.398</v>
       </c>
       <c r="H81">
-        <v>44.28</v>
+        <v>373.1</v>
       </c>
       <c r="I81">
-        <v>13.1679</v>
+        <v>196.5794</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B82" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C82" t="str">
         <v>tagme3</v>
       </c>
       <c r="D82" t="str">
-        <v>Grecia Rosa French Avenue</v>
+        <v>Cotton Blush</v>
       </c>
       <c r="E82">
-        <v>1.3</v>
+        <v>0.7</v>
       </c>
       <c r="F82">
-        <v>139.63</v>
+        <v>71.43</v>
       </c>
       <c r="G82">
-        <v>181.519</v>
+        <v>50.001</v>
       </c>
       <c r="H82">
-        <v>133.9</v>
+        <v>39.578</v>
       </c>
       <c r="I82">
-        <v>47.619</v>
+        <v>9.4996</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B83" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C83" t="str">
         <v>tagme3</v>
       </c>
       <c r="D83" t="str">
-        <v>Gris Erik Assaf</v>
+        <v>Cream Velvet Khadlaj</v>
       </c>
       <c r="E83">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="F83">
-        <v>177.3</v>
+        <v>114.44</v>
       </c>
       <c r="G83">
-        <v>17.73</v>
+        <v>114.44</v>
       </c>
       <c r="H83">
-        <v>5.65</v>
+        <v>72</v>
       </c>
       <c r="I83">
-        <v>12.08</v>
+        <v>40.3266</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B84" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C84" t="str">
         <v>tagme3</v>
       </c>
       <c r="D84" t="str">
-        <v>Gulf Orchid Sweet Giftset</v>
+        <v>Creative Art</v>
       </c>
       <c r="E84">
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="F84">
-        <v>141.84</v>
+        <v>160.72</v>
       </c>
       <c r="G84">
-        <v>141.84</v>
+        <v>32.144</v>
       </c>
       <c r="H84">
-        <v>119</v>
+        <v>22.8</v>
       </c>
       <c r="I84">
-        <v>22.84</v>
+        <v>8.7504</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B85" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C85" t="str">
         <v>tagme3</v>
       </c>
       <c r="D85" t="str">
-        <v>Hawas Atlantis</v>
+        <v>Daarej Extrait Rasasi</v>
       </c>
       <c r="E85">
-        <v>0.1</v>
+        <v>1.2</v>
       </c>
       <c r="F85">
-        <v>145.39</v>
+        <v>85.72</v>
       </c>
       <c r="G85">
-        <v>14.539</v>
+        <v>102.864</v>
       </c>
       <c r="H85">
-        <v>10.043</v>
+        <v>60</v>
       </c>
       <c r="I85">
-        <v>4.496</v>
+        <v>40.9643</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B86" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C86" t="str">
         <v>tagme3</v>
       </c>
       <c r="D86" t="str">
-        <v>Hawas Black Rasasi</v>
+        <v>Daiman Eclipse</v>
       </c>
       <c r="E86">
-        <v>13.3</v>
+        <v>0.5</v>
       </c>
       <c r="F86">
-        <v>112.06</v>
+        <v>96.43</v>
       </c>
       <c r="G86">
-        <v>1490.398</v>
+        <v>48.215</v>
       </c>
       <c r="H86">
-        <v>997.5</v>
+        <v>30.7</v>
       </c>
       <c r="I86">
-        <v>492.898</v>
+        <v>16.6246</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B87" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C87" t="str">
         <v>tagme3</v>
       </c>
       <c r="D87" t="str">
-        <v>Hawas Chrome</v>
+        <v>Daiman Eden</v>
       </c>
       <c r="E87">
-        <v>21.9</v>
+        <v>0.4</v>
       </c>
       <c r="F87">
-        <v>144.68</v>
+        <v>96.43</v>
       </c>
       <c r="G87">
-        <v>3168.492</v>
+        <v>38.572</v>
       </c>
       <c r="H87">
-        <v>2146.2</v>
+        <v>24.56</v>
       </c>
       <c r="I87">
-        <v>1022.292</v>
+        <v>13.2997</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B88" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C88" t="str">
         <v>tagme3</v>
       </c>
       <c r="D88" t="str">
-        <v>Hawas Diva Rasasi</v>
+        <v>Dalal Lattafa</v>
       </c>
       <c r="E88">
-        <v>50.8</v>
+        <v>5.1</v>
       </c>
       <c r="F88">
-        <v>113.48</v>
+        <v>95.69</v>
       </c>
       <c r="G88">
-        <v>5764.784</v>
+        <v>488.019</v>
       </c>
       <c r="H88">
-        <v>3911.6</v>
+        <v>385.56</v>
       </c>
       <c r="I88">
-        <v>1853.184</v>
+        <v>93.4464</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B89" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C89" t="str">
         <v>tagme3</v>
       </c>
       <c r="D89" t="str">
-        <v>Hawas Eclat Rasasi</v>
+        <v>Dangerous Arrogate</v>
       </c>
       <c r="E89">
-        <v>1.5</v>
+        <v>0.05</v>
       </c>
       <c r="F89">
-        <v>118.79</v>
+        <v>171.43</v>
       </c>
       <c r="G89">
-        <v>178.185</v>
+        <v>8.5715</v>
       </c>
       <c r="H89">
-        <v>114</v>
+        <v>4.65</v>
       </c>
       <c r="I89">
-        <v>64.185</v>
+        <v>3.7632</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B90" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C90" t="str">
         <v>tagme3</v>
       </c>
       <c r="D90" t="str">
-        <v>Hawas Elixir Rasasi</v>
+        <v>Dare 7Am Laverne</v>
       </c>
       <c r="E90">
-        <v>1.8</v>
+        <v>0.1</v>
       </c>
       <c r="F90">
-        <v>116.31</v>
+        <v>121.43</v>
       </c>
       <c r="G90">
-        <v>209.358</v>
+        <v>12.143</v>
       </c>
       <c r="H90">
-        <v>140.4</v>
+        <v>7.7</v>
       </c>
       <c r="I90">
-        <v>68.958</v>
+        <v>4.2187</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B91" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C91" t="str">
         <v>tagme3</v>
       </c>
       <c r="D91" t="str">
-        <v>Hawas Fire Rasasi</v>
+        <v>Delicious Bouquet</v>
       </c>
       <c r="E91">
-        <v>19</v>
+        <v>0.25</v>
       </c>
       <c r="F91">
-        <v>127.66</v>
+        <v>154.29</v>
       </c>
       <c r="G91">
-        <v>2425.54</v>
+        <v>38.5725</v>
       </c>
       <c r="H91">
-        <v>1862</v>
+        <v>29.5</v>
       </c>
       <c r="I91">
-        <v>563.54</v>
+        <v>8.3602</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B92" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C92" t="str">
         <v>tagme3</v>
       </c>
       <c r="D92" t="str">
-        <v>Hawas Ice Rasasi</v>
+        <v>Delilah Viola</v>
       </c>
       <c r="E92">
-        <v>53.8</v>
+        <v>1.1</v>
       </c>
       <c r="F92">
-        <v>121.43</v>
+        <v>74.12</v>
       </c>
       <c r="G92">
-        <v>6532.934</v>
+        <v>81.532</v>
       </c>
       <c r="H92">
-        <v>4035</v>
+        <v>64.042</v>
       </c>
       <c r="I92">
-        <v>2497.934</v>
+        <v>15.9843</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B93" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C93" t="str">
         <v>tagme3</v>
       </c>
       <c r="D93" t="str">
-        <v>Hawas Kobra</v>
+        <v>Desert Rose Khadlaj</v>
       </c>
       <c r="E93">
-        <v>8.4</v>
+        <v>0.1</v>
       </c>
       <c r="F93">
-        <v>117.17</v>
+        <v>89.29</v>
       </c>
       <c r="G93">
-        <v>984.228</v>
+        <v>8.929</v>
       </c>
       <c r="H93">
-        <v>663.6</v>
+        <v>6.072</v>
       </c>
       <c r="I93">
-        <v>320.628</v>
+        <v>2.6921</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B94" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C94" t="str">
         <v>tagme3</v>
       </c>
       <c r="D94" t="str">
-        <v>Hawas London</v>
+        <v>Detour Eco</v>
       </c>
       <c r="E94">
-        <v>1.5</v>
+        <v>0.1</v>
       </c>
       <c r="F94">
-        <v>124.11</v>
+        <v>96.43</v>
       </c>
       <c r="G94">
-        <v>186.165</v>
+        <v>9.643</v>
       </c>
       <c r="H94">
-        <v>135</v>
+        <v>5.7</v>
       </c>
       <c r="I94">
-        <v>51.165</v>
+        <v>3.7649</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B95" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C95" t="str">
         <v>tagme3</v>
       </c>
       <c r="D95" t="str">
-        <v>Hawas Malibu</v>
+        <v>Detour noir intense</v>
       </c>
       <c r="E95">
-        <v>4.5</v>
+        <v>0.1</v>
       </c>
       <c r="F95">
-        <v>115.84</v>
+        <v>96.43</v>
       </c>
       <c r="G95">
-        <v>521.28</v>
+        <v>9.643</v>
       </c>
       <c r="H95">
-        <v>337.5</v>
+        <v>5.7</v>
       </c>
       <c r="I95">
-        <v>183.78</v>
+        <v>3.7649</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B96" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C96" t="str">
         <v>tagme3</v>
       </c>
       <c r="D96" t="str">
-        <v>Hawas Pink Rasasi</v>
+        <v>Diwani Beirut French Avenue</v>
       </c>
       <c r="E96">
-        <v>2.3</v>
+        <v>0.5</v>
       </c>
       <c r="F96">
-        <v>131.21</v>
+        <v>114.29</v>
       </c>
       <c r="G96">
-        <v>301.783</v>
+        <v>57.145</v>
       </c>
       <c r="H96">
-        <v>213.9</v>
+        <v>46</v>
       </c>
       <c r="I96">
-        <v>87.883</v>
+        <v>10.0897</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B97" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C97" t="str">
         <v>tagme3</v>
       </c>
       <c r="D97" t="str">
-        <v>Hawas Rasasi</v>
+        <v>Dkhoon amber</v>
       </c>
       <c r="E97">
-        <v>105.9</v>
+        <v>1.1</v>
       </c>
       <c r="F97">
-        <v>111.9</v>
+        <v>128.58</v>
       </c>
       <c r="G97">
-        <v>11850.21</v>
+        <v>141.438</v>
       </c>
       <c r="H97">
-        <v>8048.4</v>
+        <v>93.5</v>
       </c>
       <c r="I97">
-        <v>3801.81</v>
+        <v>45.326</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B98" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C98" t="str">
         <v>tagme3</v>
       </c>
       <c r="D98" t="str">
-        <v>Hawas Reina</v>
+        <v>Dkhoon Couture</v>
       </c>
       <c r="E98">
-        <v>14.8</v>
+        <v>1.1</v>
       </c>
       <c r="F98">
-        <v>144.03</v>
+        <v>128.58</v>
       </c>
       <c r="G98">
-        <v>2131.644</v>
+        <v>141.438</v>
       </c>
       <c r="H98">
-        <v>1450.4</v>
+        <v>111.98</v>
       </c>
       <c r="I98">
-        <v>681.244</v>
+        <v>26.846</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B99" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C99" t="str">
         <v>tagme3</v>
       </c>
       <c r="D99" t="str">
-        <v>Hawas Verde</v>
+        <v>Dkhoon Gold Tears</v>
       </c>
       <c r="E99">
-        <v>2.4</v>
+        <v>1</v>
       </c>
       <c r="F99">
-        <v>145.39</v>
+        <v>110.72</v>
       </c>
       <c r="G99">
-        <v>348.936</v>
+        <v>110.72</v>
       </c>
       <c r="H99">
-        <v>252</v>
+        <v>71.25</v>
       </c>
       <c r="I99">
-        <v>96.936</v>
+        <v>37.4253</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B100" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C100" t="str">
         <v>tagme3</v>
       </c>
       <c r="D100" t="str">
-        <v>Heavenly Lychee Gulf Orchid</v>
+        <v>Dkhoon Opera</v>
       </c>
       <c r="E100">
-        <v>1.3</v>
+        <v>0.2</v>
       </c>
       <c r="F100">
-        <v>84.22</v>
+        <v>146.43</v>
       </c>
       <c r="G100">
-        <v>109.486</v>
+        <v>29.286</v>
       </c>
       <c r="H100">
-        <v>80.6</v>
+        <v>14.25</v>
       </c>
       <c r="I100">
-        <v>28.886</v>
+        <v>14.4952</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B101" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C101" t="str">
         <v>tagme3</v>
       </c>
       <c r="D101" t="str">
-        <v>Hersh 2</v>
+        <v>Dkhoon Oud - Blue Oud</v>
       </c>
       <c r="E101">
-        <v>3.9</v>
+        <v>0.1</v>
       </c>
       <c r="F101">
-        <v>200.35</v>
+        <v>132.15</v>
       </c>
       <c r="G101">
-        <v>781.365</v>
+        <v>13.215</v>
       </c>
       <c r="H101">
-        <v>577.2</v>
+        <v>10.179</v>
       </c>
       <c r="I101">
-        <v>204.165</v>
+        <v>2.792</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B102" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C102" t="str">
         <v>tagme3</v>
       </c>
       <c r="D102" t="str">
-        <v>Hersh Al Asof</v>
+        <v>Dkhoon Pegasus</v>
       </c>
       <c r="E102">
-        <v>2.5</v>
+        <v>0.3</v>
       </c>
       <c r="F102">
-        <v>219.35</v>
+        <v>146.43</v>
       </c>
       <c r="G102">
-        <v>548.375</v>
+        <v>43.929</v>
       </c>
       <c r="H102">
-        <v>380</v>
+        <v>21.375</v>
       </c>
       <c r="I102">
-        <v>168.375</v>
+        <v>21.7427</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B103" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C103" t="str">
         <v>tagme3</v>
       </c>
       <c r="D103" t="str">
-        <v>Hersh Lahab</v>
+        <v>Dkhoon Pinkish</v>
       </c>
       <c r="E103">
-        <v>3</v>
+        <v>0.2</v>
       </c>
       <c r="F103">
-        <v>200.81</v>
+        <v>146.43</v>
       </c>
       <c r="G103">
-        <v>602.43</v>
+        <v>29.286</v>
       </c>
       <c r="H103">
-        <v>441</v>
+        <v>14.25</v>
       </c>
       <c r="I103">
-        <v>161.43</v>
+        <v>14.4952</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B104" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C104" t="str">
         <v>tagme3</v>
       </c>
       <c r="D104" t="str">
-        <v>Hersh Mehwar</v>
+        <v>Dkhoon Queen</v>
       </c>
       <c r="E104">
-        <v>4.1</v>
+        <v>1.3</v>
       </c>
       <c r="F104">
-        <v>216.31</v>
+        <v>130.37</v>
       </c>
       <c r="G104">
-        <v>886.871</v>
+        <v>169.481</v>
       </c>
       <c r="H104">
-        <v>684.7</v>
+        <v>132.34</v>
       </c>
       <c r="I104">
-        <v>202.171</v>
+        <v>34.0111</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B105" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C105" t="str">
         <v>tagme3</v>
       </c>
       <c r="D105" t="str">
-        <v>Hersh Rouge</v>
+        <v>Dkhoon Sapphire</v>
       </c>
       <c r="E105">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="F105">
-        <v>199.76</v>
+        <v>121.43</v>
       </c>
       <c r="G105">
-        <v>79.904</v>
+        <v>36.429</v>
       </c>
       <c r="H105">
-        <v>59.2</v>
+        <v>21.375</v>
       </c>
       <c r="I105">
-        <v>20.704</v>
+        <v>14.3812</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B106" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C106" t="str">
         <v>tagme3</v>
       </c>
       <c r="D106" t="str">
-        <v>Hersh Zero Degree</v>
+        <v>Dkhoon Signature Gold</v>
       </c>
       <c r="E106">
-        <v>2.2</v>
+        <v>0.2</v>
       </c>
       <c r="F106">
-        <v>214.54</v>
+        <v>121.43</v>
       </c>
       <c r="G106">
-        <v>471.988</v>
+        <v>24.286</v>
       </c>
       <c r="H106">
-        <v>331.1</v>
+        <v>14.25</v>
       </c>
       <c r="I106">
-        <v>140.888</v>
+        <v>9.5875</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B107" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C107" t="str">
         <v>tagme3</v>
       </c>
       <c r="D107" t="str">
-        <v>Hibiscus Magic Fragrance World</v>
+        <v>Dkhoon Signature Silver</v>
       </c>
       <c r="E107">
-        <v>1.38</v>
+        <v>1</v>
       </c>
       <c r="F107">
-        <v>74.73</v>
+        <v>110.72</v>
       </c>
       <c r="G107">
-        <v>103.1274</v>
+        <v>110.72</v>
       </c>
       <c r="H107">
-        <v>70.38</v>
+        <v>71.25</v>
       </c>
       <c r="I107">
-        <v>32.7474</v>
+        <v>37.4253</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B108" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C108" t="str">
         <v>tagme3</v>
       </c>
       <c r="D108" t="str">
-        <v>Hirfah Body Gel</v>
+        <v>Dkhoon Titan</v>
       </c>
       <c r="E108">
-        <v>2</v>
+        <v>0.2</v>
       </c>
       <c r="F108">
-        <v>42.55</v>
+        <v>146.43</v>
       </c>
       <c r="G108">
-        <v>85.1</v>
+        <v>29.286</v>
       </c>
       <c r="H108">
-        <v>52.32</v>
+        <v>14.25</v>
       </c>
       <c r="I108">
-        <v>32.78</v>
+        <v>14.4952</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B109" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C109" t="str">
         <v>tagme3</v>
       </c>
       <c r="D109" t="str">
-        <v>Historic Sahara</v>
+        <v>Dominican Tobacco Ibrahim Al Qurashi</v>
       </c>
       <c r="E109">
-        <v>0.1</v>
+        <v>1.2</v>
       </c>
       <c r="F109">
-        <v>145.39</v>
+        <v>120.24</v>
       </c>
       <c r="G109">
-        <v>14.539</v>
+        <v>144.288</v>
       </c>
       <c r="H109">
-        <v>9.85</v>
+        <v>97.2</v>
       </c>
       <c r="I109">
-        <v>4.689</v>
+        <v>44.4233</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B110" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C110" t="str">
         <v>tagme3</v>
       </c>
       <c r="D110" t="str">
-        <v>Honey Musk - Confidence Dose</v>
+        <v>Double Espresso Fragrance World</v>
       </c>
       <c r="E110">
-        <v>1.53</v>
+        <v>1.5</v>
       </c>
       <c r="F110">
-        <v>112.77</v>
+        <v>85.72</v>
       </c>
       <c r="G110">
-        <v>172.5381</v>
+        <v>128.58</v>
       </c>
       <c r="H110">
-        <v>126.1179</v>
+        <v>93</v>
       </c>
       <c r="I110">
-        <v>46.4202</v>
+        <v>33.2054</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B111" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C111" t="str">
         <v>tagme3</v>
       </c>
       <c r="D111" t="str">
-        <v>I Was Here Laverne</v>
+        <v>Dream Catcher</v>
       </c>
       <c r="E111">
-        <v>0.6</v>
+        <v>1</v>
       </c>
       <c r="F111">
-        <v>164.89</v>
+        <v>53.58</v>
       </c>
       <c r="G111">
-        <v>98.934</v>
+        <v>53.58</v>
       </c>
       <c r="H111">
-        <v>76.8</v>
+        <v>33</v>
       </c>
       <c r="I111">
-        <v>22.134</v>
+        <v>19.5905</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B112" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C112" t="str">
         <v>tagme3</v>
       </c>
       <c r="D112" t="str">
-        <v>Ignite Oud Ahmed Al Maghribi</v>
+        <v>Drift Riffs</v>
       </c>
       <c r="E112">
-        <v>2</v>
+        <v>0.3</v>
       </c>
       <c r="F112">
-        <v>230.5</v>
+        <v>127.39</v>
       </c>
       <c r="G112">
-        <v>461</v>
+        <v>38.217</v>
       </c>
       <c r="H112">
-        <v>372</v>
+        <v>25.5</v>
       </c>
       <c r="I112">
-        <v>89</v>
+        <v>12.0112</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B113" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C113" t="str">
         <v>tagme3</v>
       </c>
       <c r="D113" t="str">
-        <v>Illusion Matin Martin</v>
+        <v>Dubai Nights Midnight Armaf</v>
       </c>
       <c r="E113">
-        <v>2.7</v>
+        <v>1.8</v>
       </c>
       <c r="F113">
-        <v>201.28</v>
+        <v>131.44</v>
       </c>
       <c r="G113">
-        <v>543.456</v>
+        <v>236.592</v>
       </c>
       <c r="H113">
-        <v>409.86</v>
+        <v>181.836</v>
       </c>
       <c r="I113">
-        <v>133.596</v>
+        <v>50.3867</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B114" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C114" t="str">
         <v>tagme3</v>
       </c>
       <c r="D114" t="str">
-        <v>I'm Here Assaf</v>
+        <v>Dulce By Ahmed Al Maghribi</v>
       </c>
       <c r="E114">
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="F114">
-        <v>143.62</v>
+        <v>75</v>
       </c>
       <c r="G114">
-        <v>28.724</v>
+        <v>75</v>
       </c>
       <c r="H114">
-        <v>20.04</v>
+        <v>45.5</v>
       </c>
       <c r="I114">
-        <v>8.684</v>
+        <v>28.1149</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B115" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C115" t="str">
         <v>tagme3</v>
       </c>
       <c r="D115" t="str">
-        <v>Instant Crush Mancera 120ml</v>
+        <v>Dulce De Leche</v>
       </c>
       <c r="E115">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="F115">
-        <v>242.55</v>
+        <v>75</v>
       </c>
       <c r="G115">
-        <v>60.6375</v>
+        <v>7.5</v>
       </c>
       <c r="H115">
-        <v>48.5</v>
+        <v>5.654</v>
       </c>
       <c r="I115">
-        <v>12.1375</v>
+        <v>1.7075</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B116" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C116" t="str">
         <v>tagme3</v>
       </c>
       <c r="D116" t="str">
-        <v>Intoxicate Mystique</v>
+        <v>Dulzura Vanilla Envie</v>
       </c>
       <c r="E116">
-        <v>1.5</v>
+        <v>1.9</v>
       </c>
       <c r="F116">
-        <v>118.73</v>
+        <v>95.24</v>
       </c>
       <c r="G116">
-        <v>178.095</v>
+        <v>180.956</v>
       </c>
       <c r="H116">
-        <v>112.5</v>
+        <v>118.75</v>
       </c>
       <c r="I116">
-        <v>65.595</v>
+        <v>58.8642</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B117" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C117" t="str">
         <v>tagme3</v>
       </c>
       <c r="D117" t="str">
-        <v>Island Dreams Khadlaj</v>
+        <v>Dusky Vanilla</v>
       </c>
       <c r="E117">
-        <v>7.5</v>
+        <v>7.1</v>
       </c>
       <c r="F117">
-        <v>99.96</v>
+        <v>71.66</v>
       </c>
       <c r="G117">
-        <v>749.7</v>
+        <v>508.786</v>
       </c>
       <c r="H117">
-        <v>547.5</v>
+        <v>301.75</v>
       </c>
       <c r="I117">
-        <v>202.2</v>
+        <v>197.6399</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B118" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C118" t="str">
         <v>tagme3</v>
       </c>
       <c r="D118" t="str">
-        <v>Island Rose Dkhoon Emirates</v>
+        <v>DXB Maison Asrar</v>
       </c>
       <c r="E118">
-        <v>0.1</v>
+        <v>3.7</v>
       </c>
       <c r="F118">
-        <v>177.3</v>
+        <v>146.79</v>
       </c>
       <c r="G118">
-        <v>17.73</v>
+        <v>543.123</v>
       </c>
       <c r="H118">
-        <v>12.3</v>
+        <v>381.1</v>
       </c>
       <c r="I118">
-        <v>5.43</v>
+        <v>151.9928</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B119" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C119" t="str">
         <v>tagme3</v>
       </c>
       <c r="D119" t="str">
-        <v>Island Vanilla Dunes Khadlaj</v>
+        <v>Dynasty Lattafa</v>
       </c>
       <c r="E119">
-        <v>0.2</v>
+        <v>9.9</v>
       </c>
       <c r="F119">
-        <v>99.29</v>
+        <v>91.03</v>
       </c>
       <c r="G119">
-        <v>19.858</v>
+        <v>901.197</v>
       </c>
       <c r="H119">
-        <v>13.8</v>
+        <v>664.1356</v>
       </c>
       <c r="I119">
-        <v>6.058</v>
+        <v>220.4185</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B120" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C120" t="str">
         <v>tagme3</v>
       </c>
       <c r="D120" t="str">
-        <v>Itqan noir Zimaya</v>
+        <v>Eager</v>
       </c>
       <c r="E120">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="F120">
-        <v>106.38</v>
+        <v>85.72</v>
       </c>
       <c r="G120">
-        <v>53.19</v>
+        <v>85.72</v>
       </c>
       <c r="H120">
-        <v>45</v>
+        <v>58.65</v>
       </c>
       <c r="I120">
-        <v>8.19</v>
+        <v>25.487</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B121" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C121" t="str">
         <v>tagme3</v>
       </c>
       <c r="D121" t="str">
-        <v>It's All About Me Laverne</v>
+        <v>Eau De Vintage Ghalati</v>
       </c>
       <c r="E121">
-        <v>0.3</v>
+        <v>3.8</v>
       </c>
       <c r="F121">
-        <v>145.39</v>
+        <v>197.46</v>
       </c>
       <c r="G121">
-        <v>43.617</v>
+        <v>750.348</v>
       </c>
       <c r="H121">
-        <v>35.1</v>
+        <v>526.3</v>
       </c>
       <c r="I121">
-        <v>8.517</v>
+        <v>210.1909</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B122" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C122" t="str">
         <v>tagme3</v>
       </c>
       <c r="D122" t="str">
-        <v>Jameela Matin Martin</v>
+        <v>Eclaire Lattafa</v>
       </c>
       <c r="E122">
-        <v>0.7</v>
+        <v>2.7</v>
       </c>
       <c r="F122">
-        <v>130.02</v>
+        <v>92.03</v>
       </c>
       <c r="G122">
-        <v>91.014</v>
+        <v>248.481</v>
       </c>
       <c r="H122">
-        <v>67.2</v>
+        <v>205.2</v>
       </c>
       <c r="I122">
-        <v>23.814</v>
+        <v>38.6921</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B123" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C123" t="str">
         <v>tagme3</v>
       </c>
       <c r="D123" t="str">
-        <v>Jasmere</v>
+        <v>Eclaire Pistache</v>
       </c>
       <c r="E123">
-        <v>6.4</v>
+        <v>1.3</v>
       </c>
       <c r="F123">
-        <v>173.05</v>
+        <v>94.05</v>
       </c>
       <c r="G123">
-        <v>1107.52</v>
+        <v>122.265</v>
       </c>
       <c r="H123">
-        <v>614.4</v>
+        <v>91</v>
       </c>
       <c r="I123">
-        <v>493.12</v>
+        <v>29.0071</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B124" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C124" t="str">
         <v>tagme3</v>
       </c>
       <c r="D124" t="str">
-        <v>Kaaf Ahmed Al Maghribi</v>
+        <v>Effects Of Uniq Armaf</v>
       </c>
       <c r="E124">
-        <v>13.2</v>
+        <v>0.2</v>
       </c>
       <c r="F124">
-        <v>122.67</v>
+        <v>167.86</v>
       </c>
       <c r="G124">
-        <v>1619.244</v>
+        <v>33.572</v>
       </c>
       <c r="H124">
-        <v>1267.2</v>
+        <v>27.858</v>
       </c>
       <c r="I124">
-        <v>352.044</v>
+        <v>5.094</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B125" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C125" t="str">
         <v>tagme3</v>
       </c>
       <c r="D125" t="str">
-        <v>Karus Blu Spice</v>
+        <v>Elbrince 100ml Al Majed Oud</v>
       </c>
       <c r="E125">
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="F125">
-        <v>95.74</v>
+        <v>132.15</v>
       </c>
       <c r="G125">
-        <v>95.74</v>
+        <v>13.215</v>
       </c>
       <c r="H125">
-        <v>73</v>
+        <v>8.2</v>
       </c>
       <c r="I125">
-        <v>22.74</v>
+        <v>4.771</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B126" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C126" t="str">
         <v>tagme3</v>
       </c>
       <c r="D126" t="str">
-        <v>Karus Gold Absolu</v>
+        <v>Elysia Elegance</v>
       </c>
       <c r="E126">
-        <v>18.5</v>
+        <v>0.1</v>
       </c>
       <c r="F126">
-        <v>125.24</v>
+        <v>67.86</v>
       </c>
       <c r="G126">
-        <v>2316.94</v>
+        <v>6.786</v>
       </c>
       <c r="H126">
-        <v>1702</v>
+        <v>4.6</v>
       </c>
       <c r="I126">
-        <v>614.94</v>
+        <v>2.0607</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B127" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C127" t="str">
         <v>tagme3</v>
       </c>
       <c r="D127" t="str">
-        <v>Kayaan Classic</v>
+        <v>Elysia Marshmallow</v>
       </c>
       <c r="E127">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="F127">
-        <v>92.2</v>
+        <v>65.74</v>
       </c>
       <c r="G127">
-        <v>92.2</v>
+        <v>85.462</v>
       </c>
       <c r="H127">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="I127">
-        <v>30.2</v>
+        <v>31.8837</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B128" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C128" t="str">
         <v>tagme3</v>
       </c>
       <c r="D128" t="str">
-        <v>Kayaan Midnight</v>
+        <v>Emerald Soul Diamond 150ml</v>
       </c>
       <c r="E128">
-        <v>0.5</v>
+        <v>4.534</v>
       </c>
       <c r="F128">
-        <v>107.57</v>
+        <v>133.22</v>
       </c>
       <c r="G128">
-        <v>53.785</v>
+        <v>604.0195</v>
       </c>
       <c r="H128">
-        <v>35</v>
+        <v>383.3706</v>
       </c>
       <c r="I128">
-        <v>18.785</v>
+        <v>209.4941</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B129" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C129" t="str">
         <v>tagme3</v>
       </c>
       <c r="D129" t="str">
-        <v>Kayaan Terra</v>
+        <v>Empire Victor Khadlaj</v>
       </c>
       <c r="E129">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="F129">
-        <v>109.93</v>
+        <v>128.58</v>
       </c>
       <c r="G129">
-        <v>21.986</v>
+        <v>38.574</v>
       </c>
       <c r="H129">
-        <v>14</v>
+        <v>27.9</v>
       </c>
       <c r="I129">
-        <v>7.986</v>
+        <v>9.9616</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B130" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C130" t="str">
         <v>tagme3</v>
       </c>
       <c r="D130" t="str">
-        <v>Keep On Iven</v>
+        <v>Enteash Rasasi</v>
       </c>
       <c r="E130">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="F130">
-        <v>213.65</v>
+        <v>94.65</v>
       </c>
       <c r="G130">
-        <v>277.745</v>
+        <v>160.905</v>
       </c>
       <c r="H130">
-        <v>155.077</v>
+        <v>107.1</v>
       </c>
       <c r="I130">
-        <v>122.668</v>
+        <v>50.8335</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B131" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C131" t="str">
         <v>tagme3</v>
       </c>
       <c r="D131" t="str">
-        <v>Kenzo Homme EDP For Men</v>
+        <v>Equestrian Della French Avenue</v>
       </c>
       <c r="E131">
-        <v>2.6</v>
+        <v>0.1</v>
       </c>
       <c r="F131">
-        <v>234.44</v>
+        <v>110.72</v>
       </c>
       <c r="G131">
-        <v>609.544</v>
+        <v>11.072</v>
       </c>
       <c r="H131">
-        <v>466.05</v>
+        <v>9.019</v>
       </c>
       <c r="I131">
-        <v>143.494</v>
+        <v>1.8485</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B132" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C132" t="str">
         <v>tagme3</v>
       </c>
       <c r="D132" t="str">
-        <v>Khadlaj Icon</v>
+        <v>Equestrian Haydan French Avenue</v>
       </c>
       <c r="E132">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="F132">
-        <v>134.75</v>
+        <v>114.29</v>
       </c>
       <c r="G132">
-        <v>40.425</v>
+        <v>11.429</v>
       </c>
       <c r="H132">
-        <v>27.096</v>
+        <v>8.25</v>
       </c>
       <c r="I132">
-        <v>13.329</v>
+        <v>2.9679</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B133" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C133" t="str">
         <v>tagme3</v>
       </c>
       <c r="D133" t="str">
-        <v>Khadlaj Loyalty</v>
+        <v>Eshal Musk</v>
       </c>
       <c r="E133">
-        <v>0.1</v>
+        <v>7</v>
       </c>
       <c r="F133">
-        <v>106.38</v>
+        <v>105.59</v>
       </c>
       <c r="G133">
-        <v>10.638</v>
+        <v>739.13</v>
       </c>
       <c r="H133">
-        <v>7.5</v>
+        <v>413</v>
       </c>
       <c r="I133">
-        <v>3.138</v>
+        <v>312.48</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B134" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C134" t="str">
         <v>tagme3</v>
       </c>
       <c r="D134" t="str">
-        <v>Khair Confection</v>
+        <v>Eshal Vanilla</v>
       </c>
       <c r="E134">
-        <v>1</v>
+        <v>3.2</v>
       </c>
       <c r="F134">
-        <v>60.28</v>
+        <v>95.41</v>
       </c>
       <c r="G134">
-        <v>60.28</v>
+        <v>305.312</v>
       </c>
       <c r="H134">
-        <v>40</v>
+        <v>188.8</v>
       </c>
       <c r="I134">
-        <v>20.28</v>
+        <v>110.8736</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B135" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C135" t="str">
         <v>tagme3</v>
       </c>
       <c r="D135" t="str">
-        <v>Khair Felicity</v>
+        <v>Essence De Blanc French Avenue</v>
       </c>
       <c r="E135">
-        <v>3.3</v>
+        <v>0.6</v>
       </c>
       <c r="F135">
-        <v>78.01</v>
+        <v>89.29</v>
       </c>
       <c r="G135">
-        <v>257.433</v>
+        <v>53.574</v>
       </c>
       <c r="H135">
-        <v>148.5</v>
+        <v>39.6</v>
       </c>
       <c r="I135">
-        <v>108.933</v>
+        <v>12.9846</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B136" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C136" t="str">
         <v>tagme3</v>
       </c>
       <c r="D136" t="str">
-        <v>Khair Fusion</v>
+        <v>Eternal Oud Lattafa</v>
       </c>
       <c r="E136">
-        <v>1.3</v>
+        <v>0.45</v>
       </c>
       <c r="F136">
-        <v>65.6</v>
+        <v>111.12</v>
       </c>
       <c r="G136">
-        <v>85.28</v>
+        <v>50.004</v>
       </c>
       <c r="H136">
-        <v>57.2</v>
+        <v>39.15</v>
       </c>
       <c r="I136">
-        <v>28.08</v>
+        <v>9.9305</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B137" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C137" t="str">
         <v>tagme3</v>
       </c>
       <c r="D137" t="str">
-        <v>Khair Peach Delulu</v>
+        <v>Eternal Vanille</v>
       </c>
       <c r="E137">
-        <v>0.9</v>
+        <v>1.4</v>
       </c>
       <c r="F137">
-        <v>66.67</v>
+        <v>140.72</v>
       </c>
       <c r="G137">
-        <v>60.003</v>
+        <v>197.008</v>
       </c>
       <c r="H137">
-        <v>35.1</v>
+        <v>128.8</v>
       </c>
       <c r="I137">
-        <v>24.903</v>
+        <v>64.5697</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B138" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C138" t="str">
         <v>tagme3</v>
       </c>
       <c r="D138" t="str">
-        <v>Khair Pistachio</v>
+        <v>Exotic Oud</v>
       </c>
       <c r="E138">
         <v>0.2</v>
       </c>
       <c r="F138">
-        <v>60.28</v>
+        <v>110.72</v>
       </c>
       <c r="G138">
-        <v>12.056</v>
+        <v>22.144</v>
       </c>
       <c r="H138">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="I138">
-        <v>4.056</v>
+        <v>7.7351</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B139" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C139" t="str">
         <v>tagme3</v>
       </c>
       <c r="D139" t="str">
-        <v>Khamrah Lattafa</v>
+        <v>Exotic Rose French Avenue</v>
       </c>
       <c r="E139">
-        <v>2</v>
+        <v>1.1</v>
       </c>
       <c r="F139">
-        <v>88.65</v>
+        <v>99.12</v>
       </c>
       <c r="G139">
-        <v>177.3</v>
+        <v>109.032</v>
       </c>
       <c r="H139">
-        <v>148</v>
+        <v>77</v>
       </c>
       <c r="I139">
-        <v>29.3</v>
+        <v>30.0184</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B140" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C140" t="str">
         <v>tagme3</v>
       </c>
       <c r="D140" t="str">
-        <v>Khamrah Qahwa Lattafa</v>
+        <v>Extradose Femme</v>
       </c>
       <c r="E140">
-        <v>3.3</v>
+        <v>1.375</v>
       </c>
       <c r="F140">
-        <v>90.72</v>
+        <v>131.97</v>
       </c>
       <c r="G140">
-        <v>299.376</v>
+        <v>181.4588</v>
       </c>
       <c r="H140">
-        <v>267.3</v>
+        <v>134.2275</v>
       </c>
       <c r="I140">
-        <v>32.076</v>
+        <v>43.8801</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B141" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C141" t="str">
         <v>tagme3</v>
       </c>
       <c r="D141" t="str">
-        <v>Khamrah Waha</v>
+        <v>Fakhama Gulf Orchid</v>
       </c>
       <c r="E141">
-        <v>13.4</v>
+        <v>9.9</v>
       </c>
       <c r="F141">
-        <v>139.85</v>
+        <v>105.59</v>
       </c>
       <c r="G141">
-        <v>1873.99</v>
+        <v>1045.341</v>
       </c>
       <c r="H141">
-        <v>1524.384</v>
+        <v>742.5</v>
       </c>
       <c r="I141">
-        <v>349.606</v>
+        <v>283.536</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B142" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C142" t="str">
         <v>tagme3</v>
       </c>
       <c r="D142" t="str">
-        <v>Khumar Luban</v>
+        <v>Fakhar Lattafa Women Lattafa</v>
       </c>
       <c r="E142">
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="F142">
-        <v>62.06</v>
+        <v>75</v>
       </c>
       <c r="G142">
-        <v>12.412</v>
+        <v>75</v>
       </c>
       <c r="H142">
-        <v>8.178</v>
+        <v>61</v>
       </c>
       <c r="I142">
-        <v>4.234</v>
+        <v>12.6149</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B143" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C143" t="str">
         <v>tagme3</v>
       </c>
       <c r="D143" t="str">
-        <v>King Tobacco</v>
+        <v>Fakhar Platine</v>
       </c>
       <c r="E143">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="F143">
-        <v>205.67</v>
+        <v>82.15</v>
       </c>
       <c r="G143">
-        <v>10.2835</v>
+        <v>8.215</v>
       </c>
       <c r="H143">
-        <v>8</v>
+        <v>5.725</v>
       </c>
       <c r="I143">
-        <v>2.2835</v>
+        <v>2.3383</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B144" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C144" t="str">
         <v>tagme3</v>
       </c>
       <c r="D144" t="str">
-        <v>Kingdom Men</v>
+        <v>Faris Al Arab</v>
       </c>
       <c r="E144">
         <v>2.2</v>
       </c>
       <c r="F144">
-        <v>88.65</v>
+        <v>155.36</v>
       </c>
       <c r="G144">
-        <v>195.03</v>
+        <v>341.792</v>
       </c>
       <c r="H144">
-        <v>143</v>
+        <v>253.22</v>
       </c>
       <c r="I144">
-        <v>52.03</v>
+        <v>82.2599</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B145" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C145" t="str">
         <v>tagme3</v>
       </c>
       <c r="D145" t="str">
-        <v>Kingdom Women</v>
+        <v>Fayora</v>
       </c>
       <c r="E145">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="F145">
-        <v>92.2</v>
+        <v>93.76</v>
       </c>
       <c r="G145">
-        <v>110.64</v>
+        <v>121.888</v>
       </c>
       <c r="H145">
-        <v>79.2</v>
+        <v>75.4</v>
       </c>
       <c r="I145">
-        <v>31.44</v>
+        <v>44.237</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B146" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C146" t="str">
         <v>tagme3</v>
       </c>
       <c r="D146" t="str">
-        <v>Klikat blue</v>
+        <v>Fierte Luna French Avenue</v>
       </c>
       <c r="E146">
-        <v>2.45</v>
+        <v>0.25</v>
       </c>
       <c r="F146">
-        <v>130.5</v>
+        <v>168.58</v>
       </c>
       <c r="G146">
-        <v>319.725</v>
+        <v>42.145</v>
       </c>
       <c r="H146">
-        <v>213.15</v>
+        <v>28.852</v>
       </c>
       <c r="I146">
-        <v>106.575</v>
+        <v>12.5147</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B147" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C147" t="str">
         <v>tagme3</v>
       </c>
       <c r="D147" t="str">
-        <v>Klikat jassas</v>
+        <v>Fig Hug</v>
       </c>
       <c r="E147">
-        <v>0.15</v>
+        <v>2.8</v>
       </c>
       <c r="F147">
-        <v>156.03</v>
+        <v>81.39</v>
       </c>
       <c r="G147">
-        <v>23.4045</v>
+        <v>227.892</v>
       </c>
       <c r="H147">
-        <v>14.55</v>
+        <v>159.6</v>
       </c>
       <c r="I147">
-        <v>8.8545</v>
+        <v>64.0834</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B148" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C148" t="str">
         <v>tagme3</v>
       </c>
       <c r="D148" t="str">
-        <v>Klikat Monaya</v>
+        <v>Firestorm</v>
       </c>
       <c r="E148">
-        <v>1.45</v>
+        <v>0.1</v>
       </c>
       <c r="F148">
-        <v>151.74</v>
+        <v>132.15</v>
       </c>
       <c r="G148">
-        <v>220.023</v>
+        <v>13.215</v>
       </c>
       <c r="H148">
-        <v>140.65</v>
+        <v>9.7</v>
       </c>
       <c r="I148">
-        <v>79.373</v>
+        <v>3.271</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B149" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C149" t="str">
         <v>tagme3</v>
       </c>
       <c r="D149" t="str">
-        <v>Klikat Times</v>
+        <v>Frankel Black Elixir</v>
       </c>
       <c r="E149">
-        <v>2.05</v>
+        <v>0.3</v>
       </c>
       <c r="F149">
-        <v>120.57</v>
+        <v>193.46</v>
       </c>
       <c r="G149">
-        <v>247.1685</v>
+        <v>58.038</v>
       </c>
       <c r="H149">
-        <v>178.35</v>
+        <v>34.5</v>
       </c>
       <c r="I149">
-        <v>68.8185</v>
+        <v>22.4662</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B150" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C150" t="str">
         <v>tagme3</v>
       </c>
       <c r="D150" t="str">
-        <v>La bella dkhoon</v>
+        <v>Frankel Storm 100ml</v>
       </c>
       <c r="E150">
-        <v>0.6</v>
+        <v>2.9</v>
       </c>
       <c r="F150">
-        <v>138.3</v>
+        <v>86.23</v>
       </c>
       <c r="G150">
-        <v>82.98</v>
+        <v>250.067</v>
       </c>
       <c r="H150">
-        <v>49.29</v>
+        <v>182.7</v>
       </c>
       <c r="I150">
-        <v>33.69</v>
+        <v>62.7489</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B151" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C151" t="str">
         <v>tagme3</v>
       </c>
       <c r="D151" t="str">
-        <v>Laathani Ahmed Al Maghribi</v>
+        <v>Freeze Riffs</v>
       </c>
       <c r="E151">
-        <v>0.13</v>
+        <v>1.5</v>
       </c>
       <c r="F151">
-        <v>226.95</v>
+        <v>150.01</v>
       </c>
       <c r="G151">
-        <v>29.5035</v>
+        <v>225.015</v>
       </c>
       <c r="H151">
-        <v>23.4</v>
+        <v>162</v>
       </c>
       <c r="I151">
-        <v>6.1035</v>
+        <v>58.8595</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B152" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C152" t="str">
         <v>tagme3</v>
       </c>
       <c r="D152" t="str">
-        <v>LADOR Bakhur Classic</v>
+        <v>French Riviera Mancera 120ml</v>
       </c>
       <c r="E152">
-        <v>3.1</v>
+        <v>0.083</v>
       </c>
       <c r="F152">
-        <v>182.03</v>
+        <v>330.01</v>
       </c>
       <c r="G152">
-        <v>564.293</v>
+        <v>27.3908</v>
       </c>
       <c r="H152">
-        <v>410.75</v>
+        <v>20.833</v>
       </c>
       <c r="I152">
-        <v>153.543</v>
+        <v>6.052</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B153" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C153" t="str">
         <v>tagme3</v>
       </c>
       <c r="D153" t="str">
-        <v>Lador Bakhur Valley</v>
+        <v>French Tobacco 100ml</v>
       </c>
       <c r="E153">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
       <c r="F153">
-        <v>184.4</v>
+        <v>128.58</v>
       </c>
       <c r="G153">
-        <v>110.64</v>
+        <v>51.432</v>
       </c>
       <c r="H153">
-        <v>76.554</v>
+        <v>36.8</v>
       </c>
       <c r="I153">
-        <v>34.086</v>
+        <v>13.6822</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B154" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C154" t="str">
         <v>tagme3</v>
       </c>
       <c r="D154" t="str">
-        <v>Lady Reef</v>
+        <v>Gardenia Ahmed Al Maghribi</v>
       </c>
       <c r="E154">
-        <v>0.4</v>
+        <v>2.267</v>
       </c>
       <c r="F154">
-        <v>164.89</v>
+        <v>134.83</v>
       </c>
       <c r="G154">
-        <v>65.956</v>
+        <v>305.6596</v>
       </c>
       <c r="H154">
-        <v>44.8</v>
+        <v>260.705</v>
       </c>
       <c r="I154">
-        <v>21.156</v>
+        <v>39.3098</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B155" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C155" t="str">
         <v>tagme3</v>
       </c>
       <c r="D155" t="str">
-        <v>Lady Rose Laverne</v>
+        <v>Genesis Aries</v>
       </c>
       <c r="E155">
-        <v>0.8</v>
+        <v>0.889</v>
       </c>
       <c r="F155">
-        <v>143.03</v>
+        <v>128.57</v>
       </c>
       <c r="G155">
-        <v>114.424</v>
+        <v>114.2987</v>
       </c>
       <c r="H155">
-        <v>93.6</v>
+        <v>96.901</v>
       </c>
       <c r="I155">
-        <v>20.824</v>
+        <v>15.2869</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B156" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C156" t="str">
         <v>tagme3</v>
       </c>
       <c r="D156" t="str">
-        <v>Legacy Maison Asrar</v>
+        <v>Genesis Cancer French Avenue</v>
       </c>
       <c r="E156">
-        <v>4.5</v>
+        <v>1</v>
       </c>
       <c r="F156">
-        <v>143.14</v>
+        <v>141.08</v>
       </c>
       <c r="G156">
-        <v>644.13</v>
+        <v>141.08</v>
       </c>
       <c r="H156">
-        <v>463.5</v>
+        <v>112.5</v>
       </c>
       <c r="I156">
-        <v>180.63</v>
+        <v>25.9746</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B157" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C157" t="str">
         <v>tagme3</v>
       </c>
       <c r="D157" t="str">
-        <v>Lip Stick Assaf</v>
+        <v>Genesis Pisces French Avenue</v>
       </c>
       <c r="E157">
-        <v>1.6</v>
+        <v>0.222</v>
       </c>
       <c r="F157">
-        <v>171.39</v>
+        <v>151.08</v>
       </c>
       <c r="G157">
-        <v>274.224</v>
+        <v>33.5398</v>
       </c>
       <c r="H157">
-        <v>145.52</v>
+        <v>24.975</v>
       </c>
       <c r="I157">
-        <v>128.704</v>
+        <v>7.9454</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B158" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C158" t="str">
         <v>tagme3</v>
       </c>
       <c r="D158" t="str">
-        <v>Liquid Brun</v>
+        <v>Genesis Scorpio</v>
       </c>
       <c r="E158">
-        <v>19.4</v>
+        <v>0.111</v>
       </c>
       <c r="F158">
-        <v>126.81</v>
+        <v>151.08</v>
       </c>
       <c r="G158">
-        <v>2460.114</v>
+        <v>16.7699</v>
       </c>
       <c r="H158">
-        <v>1765.4</v>
+        <v>12.099</v>
       </c>
       <c r="I158">
-        <v>694.714</v>
+        <v>4.3612</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B159" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C159" t="str">
         <v>tagme3</v>
       </c>
       <c r="D159" t="str">
-        <v>Liquid Brun Limited Edition</v>
+        <v>Ghaf</v>
       </c>
       <c r="E159">
-        <v>3.6</v>
+        <v>1.4</v>
       </c>
       <c r="F159">
-        <v>210.67</v>
+        <v>129.37</v>
       </c>
       <c r="G159">
-        <v>758.412</v>
+        <v>181.118</v>
       </c>
       <c r="H159">
-        <v>426.852</v>
+        <v>126</v>
       </c>
       <c r="I159">
-        <v>331.56</v>
+        <v>51.7732</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B160" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C160" t="str">
         <v>tagme3</v>
       </c>
       <c r="D160" t="str">
-        <v>Lush Noir</v>
+        <v>Giftset Art Of Universe</v>
       </c>
       <c r="E160">
-        <v>4.8</v>
+        <v>2</v>
       </c>
       <c r="F160">
-        <v>121.91</v>
+        <v>157.15</v>
       </c>
       <c r="G160">
-        <v>585.168</v>
+        <v>314.3</v>
       </c>
       <c r="H160">
-        <v>446.4</v>
+        <v>178</v>
       </c>
       <c r="I160">
-        <v>138.768</v>
+        <v>130.4956</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B161" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C161" t="str">
         <v>tagme3</v>
       </c>
       <c r="D161" t="str">
-        <v>Lynked Forever</v>
+        <v>Gissah Capri 200ml</v>
       </c>
       <c r="E161">
-        <v>2.4</v>
+        <v>1.85</v>
       </c>
       <c r="F161">
-        <v>173.76</v>
+        <v>390.49</v>
       </c>
       <c r="G161">
-        <v>417.024</v>
+        <v>722.4065</v>
       </c>
       <c r="H161">
-        <v>281.136</v>
+        <v>486.55</v>
       </c>
       <c r="I161">
-        <v>135.888</v>
+        <v>222.5154</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B162" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C162" t="str">
         <v>tagme3</v>
       </c>
       <c r="D162" t="str">
-        <v>Maahir  Lattafa</v>
+        <v>Gissah Flair 50ml</v>
       </c>
       <c r="E162">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="F162">
-        <v>81.56</v>
+        <v>135.72</v>
       </c>
       <c r="G162">
-        <v>8.156</v>
+        <v>135.72</v>
       </c>
       <c r="H162">
-        <v>7.4</v>
+        <v>94</v>
       </c>
       <c r="I162">
-        <v>0.756</v>
+        <v>39.2136</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B163" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C163" t="str">
         <v>tagme3</v>
       </c>
       <c r="D163" t="str">
-        <v>Maahir Black  Lattafa</v>
+        <v>Gissah Hair Serum N02</v>
       </c>
       <c r="E163">
         <v>1</v>
       </c>
       <c r="F163">
-        <v>81.56</v>
+        <v>125</v>
       </c>
       <c r="G163">
-        <v>81.56</v>
+        <v>125</v>
       </c>
       <c r="H163">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="I163">
-        <v>7.56</v>
+        <v>37.6915</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B164" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C164" t="str">
         <v>tagme3</v>
       </c>
       <c r="D164" t="str">
-        <v>Mahd al dhahab</v>
+        <v>Gissah Imperial Valley</v>
       </c>
       <c r="E164">
-        <v>0.3</v>
+        <v>0.25</v>
       </c>
       <c r="F164">
-        <v>120.57</v>
+        <v>407.15</v>
       </c>
       <c r="G164">
-        <v>36.171</v>
+        <v>101.7875</v>
       </c>
       <c r="H164">
-        <v>25.659</v>
+        <v>77.25</v>
       </c>
       <c r="I164">
-        <v>10.512</v>
+        <v>22.6577</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B165" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C165" t="str">
         <v>tagme3</v>
       </c>
       <c r="D165" t="str">
-        <v>Majesty Maison asrar</v>
+        <v>Gissah Imperial Valley 15ML</v>
       </c>
       <c r="E165">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="F165">
-        <v>134.75</v>
+        <v>75</v>
       </c>
       <c r="G165">
-        <v>67.375</v>
+        <v>75</v>
       </c>
       <c r="H165">
-        <v>48</v>
+        <v>60.43</v>
       </c>
       <c r="I165">
-        <v>19.375</v>
+        <v>13.1849</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B166" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C166" t="str">
         <v>tagme3</v>
       </c>
       <c r="D166" t="str">
-        <v>Mango Ice</v>
+        <v>Gissah La Luna 15ML</v>
       </c>
       <c r="E166">
         <v>1</v>
       </c>
       <c r="F166">
-        <v>102.84</v>
+        <v>75</v>
       </c>
       <c r="G166">
-        <v>102.84</v>
+        <v>75</v>
       </c>
       <c r="H166">
-        <v>70</v>
+        <v>60.43</v>
       </c>
       <c r="I166">
-        <v>32.84</v>
+        <v>13.1849</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B167" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C167" t="str">
         <v>tagme3</v>
       </c>
       <c r="D167" t="str">
-        <v>Mangotini</v>
+        <v>Gissah La Luna 200ml</v>
       </c>
       <c r="E167">
         <v>0.1</v>
       </c>
       <c r="F167">
-        <v>95.74</v>
+        <v>407.15</v>
       </c>
       <c r="G167">
-        <v>9.574</v>
+        <v>40.715</v>
       </c>
       <c r="H167">
-        <v>7.576</v>
+        <v>29.0493</v>
       </c>
       <c r="I167">
-        <v>1.998</v>
+        <v>10.9138</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B168" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C168" t="str">
         <v>tagme3</v>
       </c>
       <c r="D168" t="str">
-        <v>Marj hair mist</v>
+        <v>Gissah Martinique Osmanthus</v>
       </c>
       <c r="E168">
-        <v>1</v>
+        <v>1.05</v>
       </c>
       <c r="F168">
-        <v>49.65</v>
+        <v>376.79</v>
       </c>
       <c r="G168">
-        <v>49.65</v>
+        <v>395.6295</v>
       </c>
       <c r="H168">
-        <v>30.2</v>
+        <v>267.75</v>
       </c>
       <c r="I168">
-        <v>19.45</v>
+        <v>120.5732</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B169" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C169" t="str">
         <v>tagme3</v>
       </c>
       <c r="D169" t="str">
-        <v>Marmara French Avenue</v>
+        <v>Gissah One And Only</v>
       </c>
       <c r="E169">
-        <v>0.4</v>
+        <v>0.7</v>
       </c>
       <c r="F169">
-        <v>141.84</v>
+        <v>408.34</v>
       </c>
       <c r="G169">
-        <v>56.736</v>
+        <v>285.838</v>
       </c>
       <c r="H169">
-        <v>40.14</v>
+        <v>216.3</v>
       </c>
       <c r="I169">
-        <v>16.596</v>
+        <v>64.2593</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B170" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C170" t="str">
         <v>tagme3</v>
       </c>
       <c r="D170" t="str">
-        <v>Marshmallow Blush</v>
+        <v>Gissah One and Only 15ML</v>
       </c>
       <c r="E170">
-        <v>14.3</v>
+        <v>1</v>
       </c>
       <c r="F170">
-        <v>109.73</v>
+        <v>75</v>
       </c>
       <c r="G170">
-        <v>1569.139</v>
+        <v>75</v>
       </c>
       <c r="H170">
-        <v>908.05</v>
+        <v>60.43</v>
       </c>
       <c r="I170">
-        <v>661.089</v>
+        <v>13.1849</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B171" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C171" t="str">
         <v>tagme3</v>
       </c>
       <c r="D171" t="str">
-        <v>Mawj Moscow Mule</v>
+        <v>Gissah Oraneo</v>
       </c>
       <c r="E171">
-        <v>5.6</v>
+        <v>1</v>
       </c>
       <c r="F171">
-        <v>90.91</v>
+        <v>355.72</v>
       </c>
       <c r="G171">
-        <v>509.096</v>
+        <v>355.72</v>
       </c>
       <c r="H171">
-        <v>350</v>
+        <v>297</v>
       </c>
       <c r="I171">
-        <v>159.096</v>
+        <v>52.1507</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B172" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C172" t="str">
         <v>tagme3</v>
       </c>
       <c r="D172" t="str">
-        <v>Mayar Cherry Intense Lattafa</v>
+        <v>Gissah Sava</v>
       </c>
       <c r="E172">
-        <v>1.7</v>
+        <v>0.1</v>
       </c>
       <c r="F172">
-        <v>82.74</v>
+        <v>407.15</v>
       </c>
       <c r="G172">
-        <v>140.658</v>
+        <v>40.715</v>
       </c>
       <c r="H172">
-        <v>103.207</v>
+        <v>30.9</v>
       </c>
       <c r="I172">
-        <v>37.451</v>
+        <v>9.0631</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B173" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C173" t="str">
         <v>tagme3</v>
       </c>
       <c r="D173" t="str">
-        <v>Mazaaj Rhythm</v>
+        <v>Gissah Titania 90ml</v>
       </c>
       <c r="E173">
-        <v>4.2</v>
+        <v>1</v>
       </c>
       <c r="F173">
-        <v>98.97</v>
+        <v>192.86</v>
       </c>
       <c r="G173">
-        <v>415.674</v>
+        <v>192.86</v>
       </c>
       <c r="H173">
-        <v>42</v>
+        <v>142.86</v>
       </c>
       <c r="I173">
-        <v>373.674</v>
+        <v>46.4383</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B174" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C174" t="str">
         <v>tagme3</v>
       </c>
       <c r="D174" t="str">
-        <v>Mehwish 80ml</v>
+        <v>Gissah Voila 15ML</v>
       </c>
       <c r="E174">
         <v>1</v>
       </c>
       <c r="F174">
-        <v>78.01</v>
+        <v>75</v>
       </c>
       <c r="G174">
-        <v>78.01</v>
+        <v>75</v>
       </c>
       <c r="H174">
-        <v>64.5</v>
+        <v>60.43</v>
       </c>
       <c r="I174">
-        <v>13.51</v>
+        <v>13.1849</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B175" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C175" t="str">
         <v>tagme3</v>
       </c>
       <c r="D175" t="str">
-        <v>Meringue french avenue</v>
+        <v>Gissah Volt</v>
       </c>
       <c r="E175">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="F175">
-        <v>127.66</v>
+        <v>407.15</v>
       </c>
       <c r="G175">
-        <v>12.766</v>
+        <v>20.3575</v>
       </c>
       <c r="H175">
-        <v>9.309</v>
+        <v>13.15</v>
       </c>
       <c r="I175">
-        <v>3.457</v>
+        <v>6.8315</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B176" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C176" t="str">
         <v>tagme3</v>
       </c>
       <c r="D176" t="str">
-        <v>Milky Way Maison Asrar</v>
+        <v>Gissah Volt 15ML</v>
       </c>
       <c r="E176">
-        <v>0.3</v>
+        <v>1</v>
       </c>
       <c r="F176">
-        <v>124.11</v>
+        <v>75</v>
       </c>
       <c r="G176">
-        <v>37.233</v>
+        <v>75</v>
       </c>
       <c r="H176">
-        <v>23.4</v>
+        <v>60.43</v>
       </c>
       <c r="I176">
-        <v>13.833</v>
+        <v>13.1849</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B177" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C177" t="str">
         <v>tagme3</v>
       </c>
       <c r="D177" t="str">
-        <v>Minya Caramel Dulce</v>
+        <v>Gissah Yelloneo</v>
       </c>
       <c r="E177">
         <v>1</v>
       </c>
       <c r="F177">
-        <v>69.15</v>
+        <v>355.72</v>
       </c>
       <c r="G177">
-        <v>69.15</v>
+        <v>355.72</v>
       </c>
       <c r="H177">
-        <v>46</v>
+        <v>297</v>
       </c>
       <c r="I177">
-        <v>23.15</v>
+        <v>52.1507</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B178" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C178" t="str">
         <v>tagme3</v>
       </c>
       <c r="D178" t="str">
-        <v>Minya Coco Lush</v>
+        <v>Glitch Assaf</v>
       </c>
       <c r="E178">
-        <v>0.5</v>
+        <v>0.133</v>
       </c>
       <c r="F178">
-        <v>69.5</v>
+        <v>219.65</v>
       </c>
       <c r="G178">
-        <v>34.75</v>
+        <v>29.2135</v>
       </c>
       <c r="H178">
-        <v>23</v>
+        <v>21.812</v>
       </c>
       <c r="I178">
-        <v>11.75</v>
+        <v>6.8619</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B179" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C179" t="str">
         <v>tagme3</v>
       </c>
       <c r="D179" t="str">
-        <v>MISS ARMAF CATWALK</v>
+        <v>Golden Stone Al Majed Oud</v>
       </c>
       <c r="E179">
-        <v>1.7</v>
+        <v>0.1</v>
       </c>
       <c r="F179">
-        <v>141.49</v>
+        <v>121.43</v>
       </c>
       <c r="G179">
-        <v>240.533</v>
+        <v>12.143</v>
       </c>
       <c r="H179">
-        <v>200.6</v>
+        <v>8.2</v>
       </c>
       <c r="I179">
-        <v>39.933</v>
+        <v>3.7187</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B180" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C180" t="str">
         <v>tagme3</v>
       </c>
       <c r="D180" t="str">
-        <v>Miss Flora 100ml</v>
+        <v>Grecia French Avenue</v>
       </c>
       <c r="E180">
-        <v>3.2</v>
+        <v>0.4</v>
       </c>
       <c r="F180">
-        <v>72.34</v>
+        <v>110.72</v>
       </c>
       <c r="G180">
-        <v>231.488</v>
+        <v>44.288</v>
       </c>
       <c r="H180">
-        <v>180.8</v>
+        <v>37.44</v>
       </c>
       <c r="I180">
-        <v>50.688</v>
+        <v>6.0301</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B181" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C181" t="str">
         <v>tagme3</v>
       </c>
       <c r="D181" t="str">
-        <v>Miss Gris</v>
+        <v>Grecia Rosa French Avenue</v>
       </c>
       <c r="E181">
-        <v>2.1</v>
+        <v>0.5</v>
       </c>
       <c r="F181">
-        <v>152.48</v>
+        <v>131.43</v>
       </c>
       <c r="G181">
-        <v>320.208</v>
+        <v>65.715</v>
       </c>
       <c r="H181">
-        <v>222.453</v>
+        <v>51.5</v>
       </c>
       <c r="I181">
-        <v>97.755</v>
+        <v>13.0014</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B182" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C182" t="str">
         <v>tagme3</v>
       </c>
       <c r="D182" t="str">
-        <v>Miss Gris Dance</v>
+        <v>Greek Tobacco</v>
       </c>
       <c r="E182">
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="F182">
-        <v>145.39</v>
+        <v>129.29</v>
       </c>
       <c r="G182">
-        <v>145.39</v>
+        <v>323.225</v>
       </c>
       <c r="H182">
-        <v>104</v>
+        <v>205.375</v>
       </c>
       <c r="I182">
-        <v>41.39</v>
+        <v>111.8808</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B183" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C183" t="str">
         <v>tagme3</v>
       </c>
       <c r="D183" t="str">
-        <v>Miss Laverne Bloom</v>
+        <v>Gris Erik 100ml</v>
       </c>
       <c r="E183">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="F183">
-        <v>124.11</v>
+        <v>78.58</v>
       </c>
       <c r="G183">
-        <v>62.055</v>
+        <v>78.58</v>
       </c>
       <c r="H183">
-        <v>38.5</v>
+        <v>56.5</v>
       </c>
       <c r="I183">
-        <v>23.555</v>
+        <v>20.6288</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B184" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C184" t="str">
         <v>tagme3</v>
       </c>
       <c r="D184" t="str">
-        <v>Miss Laverne Extreme Collection</v>
+        <v>Gris Erik Assaf</v>
       </c>
       <c r="E184">
-        <v>1</v>
+        <v>0.4</v>
       </c>
       <c r="F184">
-        <v>241.13</v>
+        <v>179.38</v>
       </c>
       <c r="G184">
-        <v>241.13</v>
+        <v>71.752</v>
       </c>
       <c r="H184">
-        <v>194</v>
+        <v>49.2</v>
       </c>
       <c r="I184">
-        <v>47.13</v>
+        <v>21.2269</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B185" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C185" t="str">
         <v>tagme3</v>
       </c>
       <c r="D185" t="str">
-        <v>Miss Laverne Rose</v>
+        <v>Hawas Atlantis</v>
       </c>
       <c r="E185">
-        <v>0.4</v>
+        <v>6.1</v>
       </c>
       <c r="F185">
-        <v>82.15</v>
+        <v>135.72</v>
       </c>
       <c r="G185">
-        <v>32.86</v>
+        <v>827.892</v>
       </c>
       <c r="H185">
-        <v>44</v>
+        <v>612.623</v>
       </c>
       <c r="I185">
-        <v>-11.14</v>
+        <v>199.9798</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B186" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C186" t="str">
         <v>tagme3</v>
       </c>
       <c r="D186" t="str">
-        <v>Mohra Silky Rose Lattafa</v>
+        <v>Hawas Black Rasasi</v>
       </c>
       <c r="E186">
-        <v>4.3</v>
+        <v>3.4</v>
       </c>
       <c r="F186">
-        <v>61.3</v>
+        <v>113.22</v>
       </c>
       <c r="G186">
-        <v>263.59</v>
+        <v>384.948</v>
       </c>
       <c r="H186">
-        <v>183.18</v>
+        <v>255</v>
       </c>
       <c r="I186">
-        <v>80.41</v>
+        <v>122.8389</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B187" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C187" t="str">
         <v>tagme3</v>
       </c>
       <c r="D187" t="str">
-        <v>Mojito Obsession Gulf Orchid</v>
+        <v>Hawas Chrome</v>
       </c>
       <c r="E187">
-        <v>0.1</v>
+        <v>18.6</v>
       </c>
       <c r="F187">
-        <v>95.74</v>
+        <v>143.09</v>
       </c>
       <c r="G187">
-        <v>9.574</v>
+        <v>2661.474</v>
       </c>
       <c r="H187">
-        <v>6.8</v>
+        <v>1621.8884</v>
       </c>
       <c r="I187">
-        <v>2.774</v>
+        <v>990.4345</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B188" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C188" t="str">
         <v>tagme3</v>
       </c>
       <c r="D188" t="str">
-        <v>Molten Caramel</v>
+        <v>Hawas Diva Rasasi</v>
       </c>
       <c r="E188">
-        <v>2.6</v>
+        <v>23.6</v>
       </c>
       <c r="F188">
-        <v>68.36</v>
+        <v>118.11</v>
       </c>
       <c r="G188">
-        <v>177.736</v>
+        <v>2787.396</v>
       </c>
       <c r="H188">
-        <v>141.05</v>
+        <v>1817.2</v>
       </c>
       <c r="I188">
-        <v>36.686</v>
+        <v>918.7194</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B189" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C189" t="str">
         <v>tagme3</v>
       </c>
       <c r="D189" t="str">
-        <v>Momento Riffs</v>
+        <v>Hawas Eclat Rasasi</v>
       </c>
       <c r="E189">
-        <v>10</v>
+        <v>0.4</v>
       </c>
       <c r="F189">
-        <v>110.61</v>
+        <v>121.43</v>
       </c>
       <c r="G189">
-        <v>1106.1</v>
+        <v>48.572</v>
       </c>
       <c r="H189">
-        <v>750</v>
+        <v>30.4</v>
       </c>
       <c r="I189">
-        <v>356.1</v>
+        <v>17.275</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B190" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C190" t="str">
         <v>tagme3</v>
       </c>
       <c r="D190" t="str">
-        <v>Montale Sensual Instinct</v>
+        <v>Hawas Elixir Rasasi</v>
       </c>
       <c r="E190">
-        <v>1</v>
+        <v>2.7</v>
       </c>
       <c r="F190">
-        <v>248.23</v>
+        <v>117.86</v>
       </c>
       <c r="G190">
-        <v>248.23</v>
+        <v>318.222</v>
       </c>
       <c r="H190">
-        <v>205.5</v>
+        <v>212.132</v>
       </c>
       <c r="I190">
-        <v>42.73</v>
+        <v>100.2132</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B191" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C191" t="str">
         <v>tagme3</v>
       </c>
       <c r="D191" t="str">
-        <v>Montale Vanilla Cake</v>
+        <v>Hawas Fire Rasasi</v>
       </c>
       <c r="E191">
-        <v>1.5</v>
+        <v>2.6</v>
       </c>
       <c r="F191">
-        <v>257.09</v>
+        <v>130.37</v>
       </c>
       <c r="G191">
-        <v>385.635</v>
+        <v>338.962</v>
       </c>
       <c r="H191">
-        <v>292.5</v>
+        <v>254.8</v>
       </c>
       <c r="I191">
-        <v>93.135</v>
+        <v>77.9022</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B192" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C192" t="str">
         <v>tagme3</v>
       </c>
       <c r="D192" t="str">
-        <v>Musk Al Fajr</v>
+        <v>Hawas Ice Rasasi</v>
       </c>
       <c r="E192">
-        <v>3</v>
+        <v>36.7</v>
       </c>
       <c r="F192">
-        <v>85.11</v>
+        <v>122.19</v>
       </c>
       <c r="G192">
-        <v>255.33</v>
+        <v>4484.373</v>
       </c>
       <c r="H192">
-        <v>90</v>
+        <v>5162.6074</v>
       </c>
       <c r="I192">
-        <v>165.33</v>
+        <v>-761.0501</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B193" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C193" t="str">
         <v>tagme3</v>
       </c>
       <c r="D193" t="str">
-        <v>Musk Al Lail</v>
+        <v>Hawas Kobra</v>
       </c>
       <c r="E193">
-        <v>2</v>
+        <v>11.8</v>
       </c>
       <c r="F193">
-        <v>81.56</v>
+        <v>114.28</v>
       </c>
       <c r="G193">
-        <v>163.12</v>
+        <v>1348.504</v>
       </c>
       <c r="H193">
-        <v>90</v>
+        <v>939.5514</v>
       </c>
       <c r="I193">
-        <v>73.12</v>
+        <v>384.0489</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B194" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C194" t="str">
         <v>tagme3</v>
       </c>
       <c r="D194" t="str">
-        <v>Musk Al Qamar</v>
+        <v>Hawas London</v>
       </c>
       <c r="E194">
-        <v>1</v>
+        <v>0.4</v>
       </c>
       <c r="F194">
-        <v>81.56</v>
+        <v>139.29</v>
       </c>
       <c r="G194">
-        <v>81.56</v>
+        <v>55.716</v>
       </c>
       <c r="H194">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="I194">
-        <v>36.56</v>
+        <v>18.6871</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B195" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C195" t="str">
         <v>tagme3</v>
       </c>
       <c r="D195" t="str">
-        <v>Musk Amiri Ahmed Al Maghribi</v>
+        <v>Hawas Malibu</v>
       </c>
       <c r="E195">
-        <v>2.3</v>
+        <v>7</v>
       </c>
       <c r="F195">
-        <v>102.13</v>
+        <v>116.37</v>
       </c>
       <c r="G195">
-        <v>234.899</v>
+        <v>814.59</v>
       </c>
       <c r="H195">
-        <v>163.3</v>
+        <v>525</v>
       </c>
       <c r="I195">
-        <v>71.599</v>
+        <v>274.5465</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B196" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C196" t="str">
         <v>tagme3</v>
       </c>
       <c r="D196" t="str">
-        <v>Musk and Roses Ahmed</v>
+        <v>Hawas Nautilus</v>
       </c>
       <c r="E196">
-        <v>7.07</v>
+        <v>13.3</v>
       </c>
       <c r="F196">
-        <v>151.06</v>
+        <v>142.06</v>
       </c>
       <c r="G196">
-        <v>1067.9942</v>
+        <v>1889.398</v>
       </c>
       <c r="H196">
-        <v>805.98</v>
+        <v>1303.4</v>
       </c>
       <c r="I196">
-        <v>262.0142</v>
+        <v>551.1053</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B197" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C197" t="str">
         <v>tagme3</v>
       </c>
       <c r="D197" t="str">
-        <v>Musk Garden Laverne</v>
+        <v>Hawas Pink Rasasi</v>
       </c>
       <c r="E197">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
       <c r="F197">
-        <v>131.21</v>
+        <v>132.15</v>
       </c>
       <c r="G197">
-        <v>65.605</v>
+        <v>39.645</v>
       </c>
       <c r="H197">
-        <v>43.5</v>
+        <v>27.9</v>
       </c>
       <c r="I197">
-        <v>22.105</v>
+        <v>11.0129</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B198" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C198" t="str">
         <v>tagme3</v>
       </c>
       <c r="D198" t="str">
-        <v>Musk Powder 10ml+oil</v>
+        <v>Hawas Rasasi</v>
       </c>
       <c r="E198">
-        <v>2</v>
+        <v>3.85</v>
       </c>
       <c r="F198">
-        <v>49.65</v>
+        <v>117.47</v>
       </c>
       <c r="G198">
-        <v>99.3</v>
+        <v>452.2595</v>
       </c>
       <c r="H198">
-        <v>86</v>
+        <v>292.5996</v>
       </c>
       <c r="I198">
-        <v>13.3</v>
+        <v>151.3077</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B199" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C199" t="str">
         <v>tagme3</v>
       </c>
       <c r="D199" t="str">
-        <v>Musk Special 75ML</v>
+        <v>Hawas Reina</v>
       </c>
       <c r="E199">
-        <v>2.67</v>
+        <v>7</v>
       </c>
       <c r="F199">
-        <v>77.25</v>
+        <v>146.77</v>
       </c>
       <c r="G199">
-        <v>206.2575</v>
+        <v>1027.39</v>
       </c>
       <c r="H199">
-        <v>153.525</v>
+        <v>686</v>
       </c>
       <c r="I199">
-        <v>52.7325</v>
+        <v>322.4165</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B200" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C200" t="str">
         <v>tagme3</v>
       </c>
       <c r="D200" t="str">
-        <v>Muzn Ahmed Al Maghribi</v>
+        <v>Hawas Verde</v>
       </c>
       <c r="E200">
-        <v>9.6</v>
+        <v>0.6</v>
       </c>
       <c r="F200">
-        <v>108.64</v>
+        <v>144.65</v>
       </c>
       <c r="G200">
-        <v>1042.944</v>
+        <v>86.79</v>
       </c>
       <c r="H200">
-        <v>760.8</v>
+        <v>63</v>
       </c>
       <c r="I200">
-        <v>282.144</v>
+        <v>22.1872</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B201" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C201" t="str">
         <v>tagme3</v>
       </c>
       <c r="D201" t="str">
-        <v>Mystique Bouquet</v>
+        <v>Hayaatim</v>
       </c>
       <c r="E201">
-        <v>0.25</v>
+        <v>3.3</v>
       </c>
       <c r="F201">
-        <v>153.19</v>
+        <v>55.36</v>
       </c>
       <c r="G201">
-        <v>38.2975</v>
+        <v>182.688</v>
       </c>
       <c r="H201">
-        <v>29.5</v>
+        <v>112.2</v>
       </c>
       <c r="I201">
-        <v>8.7975</v>
+        <v>67.1142</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B202" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C202" t="str">
         <v>tagme3</v>
       </c>
       <c r="D202" t="str">
-        <v>Nabtieh French Avenue</v>
+        <v>Heavenly Lychee Gulf Orchid</v>
       </c>
       <c r="E202">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="F202">
-        <v>141.84</v>
+        <v>85.72</v>
       </c>
       <c r="G202">
-        <v>70.92</v>
+        <v>8.572</v>
       </c>
       <c r="H202">
-        <v>56.9</v>
+        <v>6.2</v>
       </c>
       <c r="I202">
-        <v>14.02</v>
+        <v>2.2137</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B203" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C203" t="str">
         <v>tagme3</v>
       </c>
       <c r="D203" t="str">
-        <v>Nafais Magrib Khadlaj</v>
+        <v>Her Confession Lattafa</v>
       </c>
       <c r="E203">
-        <v>0.3</v>
+        <v>1</v>
       </c>
       <c r="F203">
-        <v>88.65</v>
+        <v>110.72</v>
       </c>
       <c r="G203">
-        <v>26.595</v>
+        <v>110.72</v>
       </c>
       <c r="H203">
-        <v>16.956</v>
+        <v>90</v>
       </c>
       <c r="I203">
-        <v>9.639</v>
+        <v>18.6753</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B204" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C204" t="str">
         <v>tagme3</v>
       </c>
       <c r="D204" t="str">
-        <v>Nautica Voyage</v>
+        <v>Heritage Bakhur</v>
       </c>
       <c r="E204">
-        <v>0.2</v>
+        <v>0.067</v>
       </c>
       <c r="F204">
-        <v>88.65</v>
+        <v>144.65</v>
       </c>
       <c r="G204">
-        <v>17.73</v>
+        <v>9.6916</v>
       </c>
       <c r="H204">
-        <v>13.8</v>
+        <v>7.035</v>
       </c>
       <c r="I204">
-        <v>3.93</v>
+        <v>2.4776</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B205" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C205" t="str">
         <v>tagme3</v>
       </c>
       <c r="D205" t="str">
-        <v>Nebras Elixir</v>
+        <v>Hersh 2</v>
       </c>
       <c r="E205">
-        <v>1.6</v>
+        <v>0.1</v>
       </c>
       <c r="F205">
-        <v>111.7</v>
+        <v>203.58</v>
       </c>
       <c r="G205">
-        <v>178.72</v>
+        <v>20.358</v>
       </c>
       <c r="H205">
-        <v>129.6</v>
+        <v>14.8</v>
       </c>
       <c r="I205">
-        <v>49.12</v>
+        <v>5.182</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B206" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C206" t="str">
         <v>tagme3</v>
       </c>
       <c r="D206" t="str">
-        <v>Nectare Extradose</v>
+        <v>Hersh Al Asof</v>
       </c>
       <c r="E206">
-        <v>0.56</v>
+        <v>2.4</v>
       </c>
       <c r="F206">
-        <v>127.65</v>
+        <v>217.15</v>
       </c>
       <c r="G206">
-        <v>71.484</v>
+        <v>521.16</v>
       </c>
       <c r="H206">
-        <v>48.72</v>
+        <v>364.8</v>
       </c>
       <c r="I206">
-        <v>22.764</v>
+        <v>146.7354</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B207" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C207" t="str">
         <v>tagme3</v>
       </c>
       <c r="D207" t="str">
-        <v>Nitro Red Dumont Paris</v>
+        <v>Hersh Lahab</v>
       </c>
       <c r="E207">
-        <v>5.4</v>
+        <v>2.5</v>
       </c>
       <c r="F207">
-        <v>110.37</v>
+        <v>200.01</v>
       </c>
       <c r="G207">
-        <v>595.998</v>
+        <v>500.025</v>
       </c>
       <c r="H207">
-        <v>378</v>
+        <v>367.5</v>
       </c>
       <c r="I207">
-        <v>217.998</v>
+        <v>123.2907</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B208" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C208" t="str">
         <v>tagme3</v>
       </c>
       <c r="D208" t="str">
-        <v>Noir DArabie</v>
+        <v>Hersh Mehwar</v>
       </c>
       <c r="E208">
-        <v>1</v>
+        <v>5.9</v>
       </c>
       <c r="F208">
-        <v>53.19</v>
+        <v>218.79</v>
       </c>
       <c r="G208">
-        <v>53.19</v>
+        <v>1290.861</v>
       </c>
       <c r="H208">
-        <v>36.5</v>
+        <v>985.3</v>
       </c>
       <c r="I208">
-        <v>16.69</v>
+        <v>281.7219</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B209" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C209" t="str">
         <v>tagme3</v>
       </c>
       <c r="D209" t="str">
-        <v>Noire Absolu Arabiyat Prestige</v>
+        <v>Hibiscus Magic Fragrance World</v>
       </c>
       <c r="E209">
-        <v>0.3</v>
+        <v>2.5</v>
       </c>
       <c r="F209">
-        <v>120.57</v>
+        <v>74.65</v>
       </c>
       <c r="G209">
-        <v>36.171</v>
+        <v>186.625</v>
       </c>
       <c r="H209">
-        <v>25.659</v>
+        <v>127.5</v>
       </c>
       <c r="I209">
-        <v>10.512</v>
+        <v>55.6785</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B210" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C210" t="str">
         <v>tagme3</v>
       </c>
       <c r="D210" t="str">
-        <v>Noire Arabiyat Prestige</v>
+        <v>Honey Musk - Confidence Dose</v>
       </c>
       <c r="E210">
-        <v>0.3</v>
+        <v>2.667</v>
       </c>
       <c r="F210">
-        <v>120.57</v>
+        <v>110.86</v>
       </c>
       <c r="G210">
-        <v>36.171</v>
+        <v>295.6636</v>
       </c>
       <c r="H210">
-        <v>25.659</v>
+        <v>219.8408</v>
       </c>
       <c r="I210">
-        <v>10.512</v>
+        <v>70.3626</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B211" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C211" t="str">
         <v>tagme3</v>
       </c>
       <c r="D211" t="str">
-        <v>Nomad French Avenue</v>
+        <v>I Was Here Laverne</v>
       </c>
       <c r="E211">
-        <v>1.8</v>
+        <v>0.2</v>
       </c>
       <c r="F211">
-        <v>126.24</v>
+        <v>167.86</v>
       </c>
       <c r="G211">
-        <v>227.232</v>
+        <v>33.572</v>
       </c>
       <c r="H211">
-        <v>186.426</v>
+        <v>25.6</v>
       </c>
       <c r="I211">
-        <v>40.806</v>
+        <v>7.352</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B212" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C212" t="str">
         <v>tagme3</v>
       </c>
       <c r="D212" t="str">
-        <v>Northstag Quatre IV</v>
+        <v>Ignite Oud Ahmed Al Maghribi</v>
       </c>
       <c r="E212">
-        <v>0.1</v>
+        <v>2</v>
       </c>
       <c r="F212">
-        <v>109.93</v>
+        <v>225</v>
       </c>
       <c r="G212">
-        <v>10.993</v>
+        <v>450</v>
       </c>
       <c r="H212">
-        <v>8.212</v>
+        <v>372</v>
       </c>
       <c r="I212">
-        <v>2.781</v>
+        <v>69.6896</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B213" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C213" t="str">
         <v>tagme3</v>
       </c>
       <c r="D213" t="str">
-        <v>Notes Jazz</v>
+        <v>I'm Here Assaf</v>
       </c>
       <c r="E213">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="F213">
-        <v>95.74</v>
+        <v>132.15</v>
       </c>
       <c r="G213">
-        <v>9.574</v>
+        <v>52.86</v>
       </c>
       <c r="H213">
-        <v>6.1</v>
+        <v>40.08</v>
       </c>
       <c r="I213">
-        <v>3.474</v>
+        <v>11.8038</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B214" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C214" t="str">
         <v>tagme3</v>
       </c>
       <c r="D214" t="str">
-        <v>Nude Coral Diamond 150ml</v>
+        <v>Imperial Ocean</v>
       </c>
       <c r="E214">
-        <v>6.33</v>
+        <v>3.6</v>
       </c>
       <c r="F214">
-        <v>135.05</v>
+        <v>142.86</v>
       </c>
       <c r="G214">
-        <v>854.8665</v>
+        <v>514.296</v>
       </c>
       <c r="H214">
-        <v>607.68</v>
+        <v>378</v>
       </c>
       <c r="I214">
-        <v>247.1865</v>
+        <v>126.7982</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B215" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C215" t="str">
         <v>tagme3</v>
       </c>
       <c r="D215" t="str">
-        <v>Nuke 2.0 Fragrance World</v>
+        <v>Intoxicate Mystique</v>
       </c>
       <c r="E215">
-        <v>0.2</v>
+        <v>4.9</v>
       </c>
       <c r="F215">
-        <v>60.28</v>
+        <v>117.04</v>
       </c>
       <c r="G215">
-        <v>12.056</v>
+        <v>573.496</v>
       </c>
       <c r="H215">
-        <v>7.4</v>
+        <v>367.5</v>
       </c>
       <c r="I215">
-        <v>4.656</v>
+        <v>195.4049</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B216" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C216" t="str">
         <v>tagme3</v>
       </c>
       <c r="D216" t="str">
-        <v>Nyla Sherbet</v>
+        <v>iris musk ghalati</v>
       </c>
       <c r="E216">
-        <v>0.13</v>
+        <v>2</v>
       </c>
       <c r="F216">
-        <v>87.94</v>
+        <v>89.29</v>
       </c>
       <c r="G216">
-        <v>11.4322</v>
+        <v>178.58</v>
       </c>
       <c r="H216">
-        <v>7.54</v>
+        <v>145</v>
       </c>
       <c r="I216">
-        <v>3.8922</v>
+        <v>30.2821</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B217" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C217" t="str">
         <v>tagme3</v>
       </c>
       <c r="D217" t="str">
-        <v>Obsidian French Avenue</v>
+        <v>Island Dreams Khadlaj</v>
       </c>
       <c r="E217">
-        <v>1.5</v>
+        <v>0.9</v>
       </c>
       <c r="F217">
-        <v>150.71</v>
+        <v>96.43</v>
       </c>
       <c r="G217">
-        <v>226.065</v>
+        <v>86.787</v>
       </c>
       <c r="H217">
-        <v>150</v>
+        <v>65.7</v>
       </c>
       <c r="I217">
-        <v>76.065</v>
+        <v>19.4843</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B218" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C218" t="str">
         <v>tagme3</v>
       </c>
       <c r="D218" t="str">
-        <v>Odyssey Artisto</v>
+        <v>Island Vanilla Dunes Khadlaj</v>
       </c>
       <c r="E218">
         <v>0.1</v>
       </c>
       <c r="F218">
-        <v>106.38</v>
+        <v>100</v>
       </c>
       <c r="G218">
-        <v>10.638</v>
+        <v>10</v>
       </c>
       <c r="H218">
-        <v>8.25</v>
+        <v>6.9</v>
       </c>
       <c r="I218">
-        <v>2.388</v>
+        <v>2.9153</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B219" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C219" t="str">
         <v>tagme3</v>
       </c>
       <c r="D219" t="str">
-        <v>Odyssey Candee</v>
+        <v>Itqan noir Zimaya</v>
       </c>
       <c r="E219">
         <v>0.1</v>
       </c>
       <c r="F219">
-        <v>92.2</v>
+        <v>107.15</v>
       </c>
       <c r="G219">
-        <v>9.22</v>
+        <v>10.715</v>
       </c>
       <c r="H219">
-        <v>7.7</v>
+        <v>9</v>
       </c>
       <c r="I219">
-        <v>1.52</v>
+        <v>1.5171</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B220" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C220" t="str">
         <v>tagme3</v>
       </c>
       <c r="D220" t="str">
-        <v>ODYSSEY EAU DE MONTAGNE</v>
+        <v>Jasmere</v>
       </c>
       <c r="E220">
-        <v>0.1</v>
+        <v>6.1</v>
       </c>
       <c r="F220">
-        <v>106.38</v>
+        <v>167.5</v>
       </c>
       <c r="G220">
-        <v>10.638</v>
+        <v>1021.75</v>
       </c>
       <c r="H220">
-        <v>8.25</v>
+        <v>596.8929</v>
       </c>
       <c r="I220">
-        <v>2.388</v>
+        <v>405.9878</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B221" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C221" t="str">
         <v>tagme3</v>
       </c>
       <c r="D221" t="str">
-        <v>Odyssey Go Mango</v>
+        <v>Kaaf Ahmed Al Maghribi</v>
       </c>
       <c r="E221">
-        <v>0.4</v>
+        <v>14.8</v>
       </c>
       <c r="F221">
-        <v>104.61</v>
+        <v>124.49</v>
       </c>
       <c r="G221">
-        <v>41.844</v>
+        <v>1842.452</v>
       </c>
       <c r="H221">
-        <v>33</v>
+        <v>1420.8</v>
       </c>
       <c r="I221">
-        <v>8.844</v>
+        <v>387.6263</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B222" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C222" t="str">
         <v>tagme3</v>
       </c>
       <c r="D222" t="str">
-        <v>Odyssey Limoni</v>
+        <v>Kaaf Pink</v>
       </c>
       <c r="E222">
-        <v>0.6</v>
+        <v>5.5</v>
       </c>
       <c r="F222">
-        <v>102.13</v>
+        <v>131.36</v>
       </c>
       <c r="G222">
-        <v>61.278</v>
+        <v>722.48</v>
       </c>
       <c r="H222">
-        <v>49.5</v>
+        <v>535.2875</v>
       </c>
       <c r="I222">
-        <v>11.778</v>
+        <v>173.85</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B223" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C223" t="str">
         <v>tagme3</v>
       </c>
       <c r="D223" t="str">
-        <v>Odyssey Mandarin Sky</v>
+        <v>Karus Blu Spice</v>
       </c>
       <c r="E223">
-        <v>0.3</v>
+        <v>2.1</v>
       </c>
       <c r="F223">
-        <v>98.11</v>
+        <v>94.05</v>
       </c>
       <c r="G223">
-        <v>29.433</v>
+        <v>197.505</v>
       </c>
       <c r="H223">
-        <v>24.75</v>
+        <v>153.3</v>
       </c>
       <c r="I223">
-        <v>4.683</v>
+        <v>40.5576</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B224" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C224" t="str">
         <v>tagme3</v>
       </c>
       <c r="D224" t="str">
-        <v>ODYSSEY MANDARIN SKY ELIXIR</v>
+        <v>Karus Gold Absolu</v>
       </c>
       <c r="E224">
-        <v>1.5</v>
+        <v>10.6</v>
       </c>
       <c r="F224">
-        <v>103.28</v>
+        <v>127.62</v>
       </c>
       <c r="G224">
-        <v>154.92</v>
+        <v>1352.772</v>
       </c>
       <c r="H224">
-        <v>123.75</v>
+        <v>966.4274</v>
       </c>
       <c r="I224">
-        <v>31.17</v>
+        <v>361.3621</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B225" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C225" t="str">
         <v>tagme3</v>
       </c>
       <c r="D225" t="str">
-        <v>Odyssey Mega</v>
+        <v>Kayaan Midnight</v>
       </c>
       <c r="E225">
-        <v>3.2</v>
+        <v>0.2</v>
       </c>
       <c r="F225">
-        <v>102.66</v>
+        <v>110.72</v>
       </c>
       <c r="G225">
-        <v>328.512</v>
+        <v>22.144</v>
       </c>
       <c r="H225">
-        <v>264</v>
+        <v>14</v>
       </c>
       <c r="I225">
-        <v>64.512</v>
+        <v>7.7351</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B226" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C226" t="str">
         <v>tagme3</v>
       </c>
       <c r="D226" t="str">
-        <v>ODYSSEY SPECTRA RAINBOW EDITION</v>
+        <v>Kayaan Terra</v>
       </c>
       <c r="E226">
-        <v>0.1</v>
+        <v>3.2</v>
       </c>
       <c r="F226">
-        <v>106.38</v>
+        <v>104.29</v>
       </c>
       <c r="G226">
-        <v>10.638</v>
+        <v>333.728</v>
       </c>
       <c r="H226">
-        <v>8.25</v>
+        <v>224</v>
       </c>
       <c r="I226">
-        <v>2.388</v>
+        <v>103.5648</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B227" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C227" t="str">
         <v>tagme3</v>
       </c>
       <c r="D227" t="str">
-        <v>ODYSSEY Spray  MEGA</v>
+        <v>Keep On Iven</v>
       </c>
       <c r="E227">
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="F227">
-        <v>8.87</v>
+        <v>217.86</v>
       </c>
       <c r="G227">
-        <v>8.87</v>
+        <v>21.786</v>
       </c>
       <c r="H227">
-        <v>6.5</v>
+        <v>11.929</v>
       </c>
       <c r="I227">
-        <v>2.37</v>
+        <v>9.4547</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B228" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C228" t="str">
         <v>tagme3</v>
       </c>
       <c r="D228" t="str">
-        <v>ODYSSEY SPRAY AOUD</v>
+        <v>Khadlaj Icon</v>
       </c>
       <c r="E228">
-        <v>3</v>
+        <v>0.2</v>
       </c>
       <c r="F228">
-        <v>8.87</v>
+        <v>135.72</v>
       </c>
       <c r="G228">
-        <v>26.61</v>
+        <v>27.144</v>
       </c>
       <c r="H228">
-        <v>19.5</v>
+        <v>18.064</v>
       </c>
       <c r="I228">
-        <v>7.11</v>
+        <v>8.5787</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B229" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C229" t="str">
         <v>tagme3</v>
       </c>
       <c r="D229" t="str">
-        <v>ODYSSEY SPRAY AQUA</v>
+        <v>Khair Confection</v>
       </c>
       <c r="E229">
-        <v>2</v>
+        <v>6.7</v>
       </c>
       <c r="F229">
-        <v>8.87</v>
+        <v>64.29</v>
       </c>
       <c r="G229">
-        <v>17.74</v>
+        <v>430.743</v>
       </c>
       <c r="H229">
-        <v>13</v>
+        <v>268</v>
       </c>
       <c r="I229">
-        <v>4.74</v>
+        <v>154.7882</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B230" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C230" t="str">
         <v>tagme3</v>
       </c>
       <c r="D230" t="str">
-        <v>ODYSSEY Spray Bahamas</v>
+        <v>Khair Felicity</v>
       </c>
       <c r="E230">
-        <v>2</v>
+        <v>6.6</v>
       </c>
       <c r="F230">
-        <v>8.87</v>
+        <v>80.45</v>
       </c>
       <c r="G230">
-        <v>17.74</v>
+        <v>530.97</v>
       </c>
       <c r="H230">
-        <v>13</v>
+        <v>297</v>
       </c>
       <c r="I230">
-        <v>4.74</v>
+        <v>224.1642</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B231" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C231" t="str">
         <v>tagme3</v>
       </c>
       <c r="D231" t="str">
-        <v>ODYSSEY SPRAY BLACK FOREST</v>
+        <v>Khair Fusion</v>
       </c>
       <c r="E231">
-        <v>2</v>
+        <v>2.3</v>
       </c>
       <c r="F231">
-        <v>8.87</v>
+        <v>65.01</v>
       </c>
       <c r="G231">
-        <v>17.74</v>
+        <v>149.523</v>
       </c>
       <c r="H231">
-        <v>13</v>
+        <v>101.2</v>
       </c>
       <c r="I231">
-        <v>4.74</v>
+        <v>45.5617</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B232" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C232" t="str">
         <v>tagme3</v>
       </c>
       <c r="D232" t="str">
-        <v>ODYSSEY SPRAY BLACK REVOLUTION</v>
+        <v>Khamrah Lattafa</v>
       </c>
       <c r="E232">
-        <v>1</v>
+        <v>2.1</v>
       </c>
       <c r="F232">
-        <v>8.87</v>
+        <v>88.58</v>
       </c>
       <c r="G232">
-        <v>8.87</v>
+        <v>186.018</v>
       </c>
       <c r="H232">
-        <v>6.5</v>
+        <v>155.4</v>
       </c>
       <c r="I232">
-        <v>2.37</v>
+        <v>27.1827</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B233" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C233" t="str">
         <v>tagme3</v>
       </c>
       <c r="D233" t="str">
-        <v>ODYSSEY SPRAY EAU DE MONTAGNE</v>
+        <v>Khamrah Qahwa Lattafa</v>
       </c>
       <c r="E233">
-        <v>6</v>
+        <v>0.5</v>
       </c>
       <c r="F233">
-        <v>8.87</v>
+        <v>107.15</v>
       </c>
       <c r="G233">
-        <v>53.22</v>
+        <v>53.575</v>
       </c>
       <c r="H233">
-        <v>39</v>
+        <v>40.5</v>
       </c>
       <c r="I233">
-        <v>14.22</v>
+        <v>12.0856</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B234" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C234" t="str">
         <v>tagme3</v>
       </c>
       <c r="D234" t="str">
-        <v>ODYSSEY SPRAY GO MANGO</v>
+        <v>Khamrah Waha</v>
       </c>
       <c r="E234">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F234">
-        <v>8.87</v>
+        <v>144.74</v>
       </c>
       <c r="G234">
-        <v>26.61</v>
+        <v>1013.18</v>
       </c>
       <c r="H234">
-        <v>19.5</v>
+        <v>796.32</v>
       </c>
       <c r="I234">
-        <v>7.11</v>
+        <v>198.149</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B235" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C235" t="str">
         <v>tagme3</v>
       </c>
       <c r="D235" t="str">
-        <v>ODYSSEY SPRAY HOMME BLACK</v>
+        <v>Khumar Absolute</v>
       </c>
       <c r="E235">
-        <v>4</v>
+        <v>1.1</v>
       </c>
       <c r="F235">
-        <v>8.87</v>
+        <v>53.58</v>
       </c>
       <c r="G235">
-        <v>35.48</v>
+        <v>58.938</v>
       </c>
       <c r="H235">
-        <v>26</v>
+        <v>44.979</v>
       </c>
       <c r="I235">
-        <v>9.48</v>
+        <v>12.8706</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B236" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C236" t="str">
         <v>tagme3</v>
       </c>
       <c r="D236" t="str">
-        <v>ODYSSEY SPRAY HOMME WHITE EDITION</v>
+        <v>Khumar Luban</v>
       </c>
       <c r="E236">
         <v>1</v>
       </c>
       <c r="F236">
-        <v>8.87</v>
+        <v>46.43</v>
       </c>
       <c r="G236">
-        <v>8.87</v>
+        <v>46.43</v>
       </c>
       <c r="H236">
-        <v>6.5</v>
+        <v>40.89</v>
       </c>
       <c r="I236">
-        <v>2.37</v>
+        <v>4.6825</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B237" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C237" t="str">
         <v>tagme3</v>
       </c>
       <c r="D237" t="str">
-        <v>ODYSSEY SPRAY LIMONI</v>
+        <v>Khumar Zanzibar</v>
       </c>
       <c r="E237">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F237">
-        <v>8.87</v>
+        <v>46.43</v>
       </c>
       <c r="G237">
-        <v>17.74</v>
+        <v>46.43</v>
       </c>
       <c r="H237">
-        <v>13</v>
+        <v>40.89</v>
       </c>
       <c r="I237">
-        <v>4.74</v>
+        <v>4.6825</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B238" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C238" t="str">
         <v>tagme3</v>
       </c>
       <c r="D238" t="str">
-        <v>ODYSSEY SPRAY MANDARIN SKY ELIXIR</v>
+        <v>King Tobacco</v>
       </c>
       <c r="E238">
-        <v>3</v>
+        <v>0.15</v>
       </c>
       <c r="F238">
-        <v>8.87</v>
+        <v>207.15</v>
       </c>
       <c r="G238">
-        <v>26.61</v>
+        <v>31.0725</v>
       </c>
       <c r="H238">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="I238">
-        <v>26.61</v>
+        <v>6.4987</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B239" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C239" t="str">
         <v>tagme3</v>
       </c>
       <c r="D239" t="str">
-        <v>ODYSSEY SPRAY MARSHMALLOW</v>
+        <v>Kingdom Men</v>
       </c>
       <c r="E239">
-        <v>6</v>
+        <v>0.95</v>
       </c>
       <c r="F239">
-        <v>8.87</v>
+        <v>93.4</v>
       </c>
       <c r="G239">
-        <v>53.22</v>
+        <v>88.73</v>
       </c>
       <c r="H239">
-        <v>0</v>
+        <v>61.75</v>
       </c>
       <c r="I239">
-        <v>53.22</v>
+        <v>25.3414</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B240" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C240" t="str">
         <v>tagme3</v>
       </c>
       <c r="D240" t="str">
-        <v>ODYSSEY SPRAY SPECTRA RAINBOW</v>
+        <v>Kingdom Women</v>
       </c>
       <c r="E240">
-        <v>2</v>
+        <v>1.05</v>
       </c>
       <c r="F240">
-        <v>8.87</v>
+        <v>92.15</v>
       </c>
       <c r="G240">
-        <v>17.74</v>
+        <v>96.7575</v>
       </c>
       <c r="H240">
-        <v>13</v>
+        <v>69.3</v>
       </c>
       <c r="I240">
-        <v>4.74</v>
+        <v>25.6706</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B241" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C241" t="str">
         <v>tagme3</v>
       </c>
       <c r="D241" t="str">
-        <v>ODYSSEY SPRAY TOFFEE COFFEE</v>
+        <v>Klikat blue</v>
       </c>
       <c r="E241">
-        <v>3</v>
+        <v>0.25</v>
       </c>
       <c r="F241">
-        <v>8.87</v>
+        <v>135.72</v>
       </c>
       <c r="G241">
-        <v>26.61</v>
+        <v>33.93</v>
       </c>
       <c r="H241">
-        <v>19.5</v>
+        <v>21.75</v>
       </c>
       <c r="I241">
-        <v>7.11</v>
+        <v>11.5534</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B242" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C242" t="str">
         <v>tagme3</v>
       </c>
       <c r="D242" t="str">
-        <v>ODYSSEY TYRANT</v>
+        <v>Klikat jassas</v>
       </c>
       <c r="E242">
-        <v>0.1</v>
+        <v>0.65</v>
       </c>
       <c r="F242">
-        <v>106.38</v>
+        <v>152.23</v>
       </c>
       <c r="G242">
-        <v>10.638</v>
+        <v>98.9495</v>
       </c>
       <c r="H242">
-        <v>8.25</v>
+        <v>63.05</v>
       </c>
       <c r="I242">
-        <v>2.388</v>
+        <v>34.0721</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B243" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C243" t="str">
         <v>tagme3</v>
       </c>
       <c r="D243" t="str">
-        <v>Old Fashioned</v>
+        <v>Klikat Monaya</v>
       </c>
       <c r="E243">
-        <v>0.1</v>
+        <v>1.25</v>
       </c>
       <c r="F243">
-        <v>95.74</v>
+        <v>152.99</v>
       </c>
       <c r="G243">
-        <v>9.574</v>
+        <v>191.2375</v>
       </c>
       <c r="H243">
-        <v>7.577</v>
+        <v>121.25</v>
       </c>
       <c r="I243">
-        <v>1.997</v>
+        <v>66.4558</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B244" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C244" t="str">
         <v>tagme3</v>
       </c>
       <c r="D244" t="str">
-        <v>Onyx Silver</v>
+        <v>Klikat Times</v>
       </c>
       <c r="E244">
-        <v>1.6</v>
+        <v>1.05</v>
       </c>
       <c r="F244">
-        <v>101.42</v>
+        <v>125.01</v>
       </c>
       <c r="G244">
-        <v>162.272</v>
+        <v>131.2605</v>
       </c>
       <c r="H244">
-        <v>110.4</v>
+        <v>91.35</v>
       </c>
       <c r="I244">
-        <v>51.872</v>
+        <v>37.4864</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B245" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C245" t="str">
         <v>tagme3</v>
       </c>
       <c r="D245" t="str">
-        <v>Opulence Of Dubai</v>
+        <v>La bella dkhoon</v>
       </c>
       <c r="E245">
-        <v>0.6</v>
+        <v>1.4</v>
       </c>
       <c r="F245">
-        <v>289.01</v>
+        <v>138.58</v>
       </c>
       <c r="G245">
-        <v>173.406</v>
+        <v>194.012</v>
       </c>
       <c r="H245">
-        <v>111.72</v>
+        <v>115.01</v>
       </c>
       <c r="I245">
-        <v>61.686</v>
+        <v>75.4191</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B246" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C246" t="str">
         <v>tagme3</v>
       </c>
       <c r="D246" t="str">
-        <v>Opulent Dubai Lattafa</v>
+        <v>Laathani Ahmed Al Maghribi</v>
       </c>
       <c r="E246">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F246">
-        <v>59.27</v>
+        <v>221.43</v>
       </c>
       <c r="G246">
-        <v>296.35</v>
+        <v>221.43</v>
       </c>
       <c r="H246">
-        <v>202.5</v>
+        <v>180</v>
       </c>
       <c r="I246">
-        <v>93.85</v>
+        <v>37.3407</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B247" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C247" t="str">
         <v>tagme3</v>
       </c>
       <c r="D247" t="str">
-        <v>Orchid Valley Laverne</v>
+        <v>LADOR Bakhur Classic</v>
       </c>
       <c r="E247">
-        <v>0.05</v>
+        <v>0.85</v>
       </c>
       <c r="F247">
-        <v>191.49</v>
+        <v>205.43</v>
       </c>
       <c r="G247">
-        <v>9.5745</v>
+        <v>174.6155</v>
       </c>
       <c r="H247">
-        <v>5</v>
+        <v>112.625</v>
       </c>
       <c r="I247">
-        <v>4.5745</v>
+        <v>58.7658</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B248" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C248" t="str">
         <v>tagme3</v>
       </c>
       <c r="D248" t="str">
-        <v>Oscar Zimaya</v>
+        <v>Lador Bakhur Valley</v>
       </c>
       <c r="E248">
         <v>0.1</v>
       </c>
       <c r="F248">
-        <v>81.56</v>
+        <v>192.86</v>
       </c>
       <c r="G248">
-        <v>8.156</v>
+        <v>19.286</v>
       </c>
       <c r="H248">
-        <v>5.505</v>
+        <v>12.759</v>
       </c>
       <c r="I248">
-        <v>2.651</v>
+        <v>6.1708</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B249" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C249" t="str">
         <v>tagme3</v>
       </c>
       <c r="D249" t="str">
-        <v>Osma Amber S</v>
+        <v>Lady Rose Laverne</v>
       </c>
       <c r="E249">
-        <v>1.13</v>
+        <v>0.1</v>
       </c>
       <c r="F249">
-        <v>128.55</v>
+        <v>146.43</v>
       </c>
       <c r="G249">
-        <v>145.2615</v>
+        <v>14.643</v>
       </c>
       <c r="H249">
-        <v>90.2418</v>
+        <v>11.7</v>
       </c>
       <c r="I249">
-        <v>55.0197</v>
+        <v>2.6726</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B250" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C250" t="str">
         <v>tagme3</v>
       </c>
       <c r="D250" t="str">
-        <v>Osma Ambry A</v>
+        <v>Layaan lattafa</v>
       </c>
       <c r="E250">
-        <v>0.13</v>
+        <v>10.8</v>
       </c>
       <c r="F250">
-        <v>132.98</v>
+        <v>87.29</v>
       </c>
       <c r="G250">
-        <v>17.2874</v>
+        <v>942.732</v>
       </c>
       <c r="H250">
-        <v>10.3818</v>
+        <v>713.826</v>
       </c>
       <c r="I250">
-        <v>6.9056</v>
+        <v>211.496</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B251" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C251" t="str">
         <v>tagme3</v>
       </c>
       <c r="D251" t="str">
-        <v>Osma Rosa</v>
+        <v>Leather Ahmed Al Maghribi</v>
       </c>
       <c r="E251">
-        <v>1.13</v>
+        <v>1</v>
       </c>
       <c r="F251">
-        <v>128.55</v>
+        <v>82.15</v>
       </c>
       <c r="G251">
-        <v>145.2615</v>
+        <v>82.15</v>
       </c>
       <c r="H251">
-        <v>92.66</v>
+        <v>57</v>
       </c>
       <c r="I251">
-        <v>52.6015</v>
+        <v>23.6329</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B252" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C252" t="str">
         <v>tagme3</v>
       </c>
       <c r="D252" t="str">
-        <v>Osma Rouge</v>
+        <v>Lemon Sorbet</v>
       </c>
       <c r="E252">
-        <v>2</v>
+        <v>0.5</v>
       </c>
       <c r="F252">
-        <v>124.11</v>
+        <v>64.29</v>
       </c>
       <c r="G252">
-        <v>248.22</v>
+        <v>32.145</v>
       </c>
       <c r="H252">
-        <v>164</v>
+        <v>28.27</v>
       </c>
       <c r="I252">
-        <v>84.22</v>
+        <v>3.2814</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B253" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C253" t="str">
         <v>tagme3</v>
       </c>
       <c r="D253" t="str">
-        <v>Osma Verda</v>
+        <v>Lip Stick Assaf</v>
       </c>
       <c r="E253">
-        <v>1.13</v>
+        <v>1.934</v>
       </c>
       <c r="F253">
-        <v>128.55</v>
+        <v>174.29</v>
       </c>
       <c r="G253">
-        <v>145.2615</v>
+        <v>337.0769</v>
       </c>
       <c r="H253">
-        <v>90.2418</v>
+        <v>175.8973</v>
       </c>
       <c r="I253">
-        <v>55.0197</v>
+        <v>154.9546</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B254" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C254" t="str">
         <v>tagme3</v>
       </c>
       <c r="D254" t="str">
-        <v>Osma White F</v>
+        <v>Liquid Brun</v>
       </c>
       <c r="E254">
-        <v>0.27</v>
+        <v>11.35</v>
       </c>
       <c r="F254">
-        <v>132.98</v>
+        <v>127.34</v>
       </c>
       <c r="G254">
-        <v>35.9046</v>
+        <v>1445.309</v>
       </c>
       <c r="H254">
-        <v>22.14</v>
+        <v>1085.5378</v>
       </c>
       <c r="I254">
-        <v>13.7646</v>
+        <v>333.0797</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B255" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C255" t="str">
         <v>tagme3</v>
       </c>
       <c r="D255" t="str">
-        <v>Oud and Roses Ahmed</v>
+        <v>Liquid Brun Limited Edition</v>
       </c>
       <c r="E255">
-        <v>3.33</v>
+        <v>3.434</v>
       </c>
       <c r="F255">
-        <v>188.94</v>
+        <v>211.3</v>
       </c>
       <c r="G255">
-        <v>629.1702</v>
+        <v>725.6042</v>
       </c>
       <c r="H255">
-        <v>456.543</v>
+        <v>407.1694</v>
       </c>
       <c r="I255">
-        <v>172.6272</v>
+        <v>305.0346</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B256" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C256" t="str">
         <v>tagme3</v>
       </c>
       <c r="D256" t="str">
-        <v>Oud and Roses Gel</v>
+        <v>Lush Noir</v>
       </c>
       <c r="E256">
-        <v>1</v>
+        <v>4.533</v>
       </c>
       <c r="F256">
-        <v>42.55</v>
+        <v>122.57</v>
       </c>
       <c r="G256">
-        <v>42.55</v>
+        <v>555.6098</v>
       </c>
       <c r="H256">
-        <v>26.16</v>
+        <v>421.569</v>
       </c>
       <c r="I256">
-        <v>16.39</v>
+        <v>123.78</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B257" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C257" t="str">
         <v>tagme3</v>
       </c>
       <c r="D257" t="str">
-        <v>Oud Lavender</v>
+        <v>Lynked Forever</v>
       </c>
       <c r="E257">
-        <v>2</v>
+        <v>3.5</v>
       </c>
       <c r="F257">
-        <v>184.4</v>
+        <v>176.11</v>
       </c>
       <c r="G257">
-        <v>368.8</v>
+        <v>616.385</v>
       </c>
       <c r="H257">
-        <v>255</v>
+        <v>411.5741</v>
       </c>
       <c r="I257">
-        <v>113.8</v>
+        <v>193.4277</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B258" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C258" t="str">
         <v>tagme3</v>
       </c>
       <c r="D258" t="str">
-        <v>Oud Pour Klassik</v>
+        <v>Lynked Freedom</v>
       </c>
       <c r="E258">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F258">
-        <v>141.84</v>
+        <v>175.01</v>
       </c>
       <c r="G258">
-        <v>141.84</v>
+        <v>1050.06</v>
       </c>
       <c r="H258">
-        <v>88.6</v>
+        <v>704.0688</v>
       </c>
       <c r="I258">
-        <v>53.24</v>
+        <v>326.5991</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B259" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C259" t="str">
         <v>tagme3</v>
       </c>
       <c r="D259" t="str">
-        <v>Panache Angel Dust</v>
+        <v>Maahir  Lattafa</v>
       </c>
       <c r="E259">
-        <v>9.8</v>
+        <v>0.3</v>
       </c>
       <c r="F259">
-        <v>128.5</v>
+        <v>82.15</v>
       </c>
       <c r="G259">
-        <v>1259.3</v>
+        <v>24.645</v>
       </c>
       <c r="H259">
-        <v>867.3</v>
+        <v>22.2</v>
       </c>
       <c r="I259">
-        <v>392</v>
+        <v>1.9899</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B260" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C260" t="str">
         <v>tagme3</v>
       </c>
       <c r="D260" t="str">
-        <v>Peace Iven</v>
+        <v>Maahir Black  Lattafa</v>
       </c>
       <c r="E260">
-        <v>6.9</v>
+        <v>0.2</v>
       </c>
       <c r="F260">
-        <v>205.67</v>
+        <v>82.15</v>
       </c>
       <c r="G260">
-        <v>1419.123</v>
+        <v>16.43</v>
       </c>
       <c r="H260">
-        <v>843.525</v>
+        <v>14.8</v>
       </c>
       <c r="I260">
-        <v>575.598</v>
+        <v>1.3266</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B261" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C261" t="str">
         <v>tagme3</v>
       </c>
       <c r="D261" t="str">
-        <v>Peach Velvet Khadlaj</v>
+        <v>Maahir Legacy Lattafa</v>
       </c>
       <c r="E261">
         <v>0.1</v>
       </c>
       <c r="F261">
-        <v>95.74</v>
+        <v>82.15</v>
       </c>
       <c r="G261">
-        <v>9.574</v>
+        <v>8.215</v>
       </c>
       <c r="H261">
-        <v>7.3</v>
+        <v>7.8</v>
       </c>
       <c r="I261">
-        <v>2.274</v>
+        <v>0.2633</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B262" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C262" t="str">
         <v>tagme3</v>
       </c>
       <c r="D262" t="str">
-        <v>Pecan Butter Cookie</v>
+        <v>Marj</v>
       </c>
       <c r="E262">
-        <v>0.1</v>
+        <v>4.167</v>
       </c>
       <c r="F262">
-        <v>74.47</v>
+        <v>195.48</v>
       </c>
       <c r="G262">
-        <v>7.447</v>
+        <v>814.5652</v>
       </c>
       <c r="H262">
-        <v>5.654</v>
+        <v>654.219</v>
       </c>
       <c r="I262">
-        <v>1.793</v>
+        <v>145.3031</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B263" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C263" t="str">
         <v>tagme3</v>
       </c>
       <c r="D263" t="str">
-        <v>Pink Diamond Sakura Ibrahim Al Qurashi 150ml</v>
+        <v>Marj hair mist</v>
       </c>
       <c r="E263">
-        <v>3.67</v>
+        <v>1</v>
       </c>
       <c r="F263">
-        <v>137.48</v>
+        <v>50</v>
       </c>
       <c r="G263">
-        <v>504.5516</v>
+        <v>50</v>
       </c>
       <c r="H263">
-        <v>340.209</v>
+        <v>30.2</v>
       </c>
       <c r="I263">
-        <v>164.3426</v>
+        <v>18.8766</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B264" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C264" t="str">
         <v>tagme3</v>
       </c>
       <c r="D264" t="str">
-        <v>Pinkling</v>
+        <v>Marmara French Avenue</v>
       </c>
       <c r="E264">
-        <v>0.2</v>
+        <v>3</v>
       </c>
       <c r="F264">
-        <v>81.56</v>
+        <v>146.44</v>
       </c>
       <c r="G264">
-        <v>16.312</v>
+        <v>439.32</v>
       </c>
       <c r="H264">
-        <v>11.6</v>
+        <v>306.0186</v>
       </c>
       <c r="I264">
-        <v>4.712</v>
+        <v>125.1882</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B265" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C265" t="str">
         <v>tagme3</v>
       </c>
       <c r="D265" t="str">
-        <v>Player Laverne</v>
+        <v>Marshmallow Blush</v>
       </c>
       <c r="E265">
-        <v>0.6</v>
+        <v>32.7</v>
       </c>
       <c r="F265">
-        <v>85.11</v>
+        <v>113.76</v>
       </c>
       <c r="G265">
-        <v>51.066</v>
+        <v>3719.952</v>
       </c>
       <c r="H265">
-        <v>64.14</v>
+        <v>2076.45</v>
       </c>
       <c r="I265">
-        <v>-13.074</v>
+        <v>1574.8033</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B266" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C266" t="str">
         <v>tagme3</v>
       </c>
       <c r="D266" t="str">
-        <v>Plum Liquor</v>
+        <v>Mawj Moscow Mule</v>
       </c>
       <c r="E266">
-        <v>3.1</v>
+        <v>0.4</v>
       </c>
       <c r="F266">
-        <v>80.67</v>
+        <v>96.43</v>
       </c>
       <c r="G266">
-        <v>250.077</v>
+        <v>38.572</v>
       </c>
       <c r="H266">
-        <v>145.7</v>
+        <v>25</v>
       </c>
       <c r="I266">
-        <v>104.377</v>
+        <v>12.8597</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B267" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C267" t="str">
         <v>tagme3</v>
       </c>
       <c r="D267" t="str">
-        <v>Powder Musk 75ml Ibrahim Al Qurashi</v>
+        <v>Mayar Cherry Intense Lattafa</v>
       </c>
       <c r="E267">
-        <v>0.53</v>
+        <v>1.1</v>
       </c>
       <c r="F267">
-        <v>90.43</v>
+        <v>82.15</v>
       </c>
       <c r="G267">
-        <v>47.9279</v>
+        <v>90.365</v>
       </c>
       <c r="H267">
-        <v>32.595</v>
+        <v>66.781</v>
       </c>
       <c r="I267">
-        <v>15.3329</v>
+        <v>21.9152</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B268" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C268" t="str">
         <v>tagme3</v>
       </c>
       <c r="D268" t="str">
-        <v>Private 2December</v>
+        <v>Mazaaj Rhythm</v>
       </c>
       <c r="E268">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="F268">
-        <v>120.57</v>
+        <v>103.58</v>
       </c>
       <c r="G268">
-        <v>24.114</v>
+        <v>41.432</v>
       </c>
       <c r="H268">
-        <v>14.25</v>
+        <v>26.6</v>
       </c>
       <c r="I268">
-        <v>9.864</v>
+        <v>14.0668</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B269" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C269" t="str">
         <v>tagme3</v>
       </c>
       <c r="D269" t="str">
-        <v>Private Blend Musk Ice</v>
+        <v>Mehwish 80ml</v>
       </c>
       <c r="E269">
-        <v>9.7</v>
+        <v>1</v>
       </c>
       <c r="F269">
-        <v>106.3</v>
+        <v>78.58</v>
       </c>
       <c r="G269">
-        <v>1031.11</v>
+        <v>78.58</v>
       </c>
       <c r="H269">
-        <v>766.3</v>
+        <v>64.5</v>
       </c>
       <c r="I269">
-        <v>264.81</v>
+        <v>12.6288</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B270" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C270" t="str">
         <v>tagme3</v>
       </c>
       <c r="D270" t="str">
-        <v>Proud Of You Intense</v>
+        <v>Meringue french avenue</v>
       </c>
       <c r="E270">
         <v>0.1</v>
       </c>
       <c r="F270">
-        <v>60.28</v>
+        <v>128.58</v>
       </c>
       <c r="G270">
-        <v>6.028</v>
+        <v>12.858</v>
       </c>
       <c r="H270">
-        <v>3.6</v>
+        <v>9.309</v>
       </c>
       <c r="I270">
-        <v>2.428</v>
+        <v>3.3115</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B271" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C271" t="str">
         <v>tagme3</v>
       </c>
       <c r="D271" t="str">
-        <v>Provence Dor</v>
+        <v>Milky Way Maison Asrar</v>
       </c>
       <c r="E271">
-        <v>0.6</v>
+        <v>1.1</v>
       </c>
       <c r="F271">
-        <v>106.38</v>
+        <v>119.65</v>
       </c>
       <c r="G271">
-        <v>63.828</v>
+        <v>131.615</v>
       </c>
       <c r="H271">
-        <v>35.19</v>
+        <v>85.8</v>
       </c>
       <c r="I271">
-        <v>28.638</v>
+        <v>43.3844</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B272" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C272" t="str">
         <v>tagme3</v>
       </c>
       <c r="D272" t="str">
-        <v>Punto Alexandria</v>
+        <v>MISS ARMAF CATWALK</v>
       </c>
       <c r="E272">
-        <v>1</v>
+        <v>3.2</v>
       </c>
       <c r="F272">
-        <v>106.38</v>
+        <v>138.93</v>
       </c>
       <c r="G272">
-        <v>106.38</v>
+        <v>444.576</v>
       </c>
       <c r="H272">
-        <v>69.54</v>
+        <v>377.6</v>
       </c>
       <c r="I272">
-        <v>36.84</v>
+        <v>58.7657</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B273" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C273" t="str">
         <v>tagme3</v>
       </c>
       <c r="D273" t="str">
-        <v>Punto Monte</v>
+        <v>Miss Arrogate Diva</v>
       </c>
       <c r="E273">
-        <v>1</v>
+        <v>3.067</v>
       </c>
       <c r="F273">
-        <v>106.38</v>
+        <v>153.02</v>
       </c>
       <c r="G273">
-        <v>106.38</v>
+        <v>469.3123</v>
       </c>
       <c r="H273">
-        <v>77.7</v>
+        <v>325.102</v>
       </c>
       <c r="I273">
-        <v>28.68</v>
+        <v>135.5433</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B274" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C274" t="str">
         <v>tagme3</v>
       </c>
       <c r="D274" t="str">
-        <v>Pure Crystal</v>
+        <v>Miss Flora 100ml</v>
       </c>
       <c r="E274">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="F274">
-        <v>113.48</v>
+        <v>75</v>
       </c>
       <c r="G274">
-        <v>22.696</v>
+        <v>7.5</v>
       </c>
       <c r="H274">
-        <v>18.4</v>
+        <v>5.65</v>
       </c>
       <c r="I274">
-        <v>4.296</v>
+        <v>1.7115</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B275" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C275" t="str">
         <v>tagme3</v>
       </c>
       <c r="D275" t="str">
-        <v>Purple Heart Diamond 150ml</v>
+        <v>Miss Gris</v>
       </c>
       <c r="E275">
-        <v>5.33</v>
+        <v>0.1</v>
       </c>
       <c r="F275">
-        <v>139.06</v>
+        <v>157.15</v>
       </c>
       <c r="G275">
-        <v>741.1898</v>
+        <v>15.715</v>
       </c>
       <c r="H275">
-        <v>494.091</v>
+        <v>10.593</v>
       </c>
       <c r="I275">
-        <v>247.0988</v>
+        <v>4.8318</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B276" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C276" t="str">
         <v>tagme3</v>
       </c>
       <c r="D276" t="str">
-        <v>Qissa Delicious</v>
+        <v>Miss Gris Dance</v>
       </c>
       <c r="E276">
-        <v>9.3</v>
+        <v>0.067</v>
       </c>
       <c r="F276">
-        <v>60.28</v>
+        <v>160.71</v>
       </c>
       <c r="G276">
-        <v>560.604</v>
+        <v>10.7676</v>
       </c>
       <c r="H276">
-        <v>344.1</v>
+        <v>7.0276</v>
       </c>
       <c r="I276">
-        <v>216.504</v>
+        <v>3.5412</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B277" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C277" t="str">
         <v>tagme3</v>
       </c>
       <c r="D277" t="str">
-        <v>Qissa Gala</v>
+        <v>Miss Laverne Rose</v>
       </c>
       <c r="E277">
-        <v>8.8</v>
+        <v>0.5</v>
       </c>
       <c r="F277">
-        <v>72.7</v>
+        <v>85.72</v>
       </c>
       <c r="G277">
-        <v>639.76</v>
+        <v>42.86</v>
       </c>
       <c r="H277">
-        <v>343.2</v>
+        <v>55</v>
       </c>
       <c r="I277">
-        <v>296.56</v>
+        <v>-12.9315</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B278" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C278" t="str">
         <v>tagme3</v>
       </c>
       <c r="D278" t="str">
-        <v>Queen rose laverne</v>
+        <v>Mohra Silky Rose Lattafa</v>
       </c>
       <c r="E278">
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="F278">
-        <v>162.45</v>
+        <v>64.8</v>
       </c>
       <c r="G278">
-        <v>162.45</v>
+        <v>162</v>
       </c>
       <c r="H278">
-        <v>93</v>
+        <v>106.5</v>
       </c>
       <c r="I278">
-        <v>69.45</v>
+        <v>52.5082</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B279" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C279" t="str">
         <v>tagme3</v>
       </c>
       <c r="D279" t="str">
-        <v>Raed Absolu</v>
+        <v>Mojito Obsession Gulf Orchid</v>
       </c>
       <c r="E279">
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="F279">
-        <v>88.65</v>
+        <v>85.72</v>
       </c>
       <c r="G279">
-        <v>17.73</v>
+        <v>85.72</v>
       </c>
       <c r="H279">
-        <v>11.1</v>
+        <v>68</v>
       </c>
       <c r="I279">
-        <v>6.63</v>
+        <v>16.137</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B280" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C280" t="str">
         <v>tagme3</v>
       </c>
       <c r="D280" t="str">
-        <v>Ramad Earthy</v>
+        <v>Molten Caramel</v>
       </c>
       <c r="E280">
-        <v>13.9</v>
+        <v>0.3</v>
       </c>
       <c r="F280">
-        <v>141.49</v>
+        <v>73.81</v>
       </c>
       <c r="G280">
-        <v>1966.711</v>
+        <v>22.143</v>
       </c>
       <c r="H280">
-        <v>1403.9</v>
+        <v>16.275</v>
       </c>
       <c r="I280">
-        <v>562.811</v>
+        <v>5.4591</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B281" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C281" t="str">
         <v>tagme3</v>
       </c>
       <c r="D281" t="str">
-        <v>Ramad Oriental</v>
+        <v>Montale Vanilla Cake</v>
       </c>
       <c r="E281">
         <v>0.5</v>
       </c>
       <c r="F281">
-        <v>145.39</v>
+        <v>250</v>
       </c>
       <c r="G281">
-        <v>72.695</v>
+        <v>125</v>
       </c>
       <c r="H281">
-        <v>48.075</v>
+        <v>97.5</v>
       </c>
       <c r="I281">
-        <v>24.62</v>
+        <v>25.1915</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B282" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C282" t="str">
         <v>tagme3</v>
       </c>
       <c r="D282" t="str">
-        <v>Rare Reef Afnan</v>
+        <v>Mood Iven</v>
       </c>
       <c r="E282">
-        <v>6.6</v>
+        <v>2.5</v>
       </c>
       <c r="F282">
-        <v>141.53</v>
+        <v>214.8</v>
       </c>
       <c r="G282">
-        <v>934.098</v>
+        <v>537</v>
       </c>
       <c r="H282">
-        <v>666.6</v>
+        <v>298.225</v>
       </c>
       <c r="I282">
-        <v>267.498</v>
+        <v>228.8579</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B283" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C283" t="str">
         <v>tagme3</v>
       </c>
       <c r="D283" t="str">
-        <v>Ravine Ginger</v>
+        <v>Morra Iven</v>
       </c>
       <c r="E283">
-        <v>1.7</v>
+        <v>0.1</v>
       </c>
       <c r="F283">
-        <v>163.56</v>
+        <v>217.86</v>
       </c>
       <c r="G283">
-        <v>278.052</v>
+        <v>21.786</v>
       </c>
       <c r="H283">
-        <v>170.595</v>
+        <v>12.0192</v>
       </c>
       <c r="I283">
-        <v>107.457</v>
+        <v>9.3644</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B284" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C284" t="str">
         <v>tagme3</v>
       </c>
       <c r="D284" t="str">
-        <v>Ravine Ice</v>
+        <v>Musk Abaq Pomegranate 10ml+oil</v>
       </c>
       <c r="E284">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="F284">
-        <v>161.7</v>
+        <v>50</v>
       </c>
       <c r="G284">
-        <v>145.53</v>
+        <v>50</v>
       </c>
       <c r="H284">
-        <v>99.648</v>
+        <v>35</v>
       </c>
       <c r="I284">
-        <v>45.882</v>
+        <v>14.0766</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B285" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C285" t="str">
         <v>tagme3</v>
       </c>
       <c r="D285" t="str">
-        <v>Rayhaan Azul</v>
+        <v>Musk Alfajr 10ml+oil</v>
       </c>
       <c r="E285">
-        <v>9.8</v>
+        <v>1</v>
       </c>
       <c r="F285">
-        <v>108.92</v>
+        <v>50</v>
       </c>
       <c r="G285">
-        <v>1067.416</v>
+        <v>50</v>
       </c>
       <c r="H285">
-        <v>671.3</v>
+        <v>35</v>
       </c>
       <c r="I285">
-        <v>396.116</v>
+        <v>14.0766</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B286" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C286" t="str">
         <v>tagme3</v>
       </c>
       <c r="D286" t="str">
-        <v>Rayhaan Cadiz</v>
+        <v>Musk Cotton Candy Ithra Dubai</v>
       </c>
       <c r="E286">
-        <v>0.1</v>
+        <v>1.2</v>
       </c>
       <c r="F286">
-        <v>88.65</v>
+        <v>58.94</v>
       </c>
       <c r="G286">
-        <v>8.865</v>
+        <v>70.728</v>
       </c>
       <c r="H286">
-        <v>5.652</v>
+        <v>46.2</v>
       </c>
       <c r="I286">
-        <v>3.213</v>
+        <v>23.2218</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B287" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C287" t="str">
         <v>tagme3</v>
       </c>
       <c r="D287" t="str">
-        <v>Rayhaan Corium</v>
+        <v>Musk Pistachio Ithra Dubai</v>
       </c>
       <c r="E287">
-        <v>2.2</v>
+        <v>0.1</v>
       </c>
       <c r="F287">
-        <v>90.43</v>
+        <v>60.72</v>
       </c>
       <c r="G287">
-        <v>198.946</v>
+        <v>6.072</v>
       </c>
       <c r="H287">
-        <v>121</v>
+        <v>3.85</v>
       </c>
       <c r="I287">
-        <v>77.946</v>
+        <v>2.1099</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B288" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C288" t="str">
         <v>tagme3</v>
       </c>
       <c r="D288" t="str">
-        <v>Rayhaan Elixir</v>
+        <v>Musk Special 75ML</v>
       </c>
       <c r="E288">
-        <v>2</v>
+        <v>3.667</v>
       </c>
       <c r="F288">
-        <v>88.65</v>
+        <v>77.02</v>
       </c>
       <c r="G288">
-        <v>177.3</v>
+        <v>282.4323</v>
       </c>
       <c r="H288">
-        <v>120</v>
+        <v>210.8525</v>
       </c>
       <c r="I288">
-        <v>57.3</v>
+        <v>66.364</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B289" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C289" t="str">
         <v>tagme3</v>
       </c>
       <c r="D289" t="str">
-        <v>Rayhaan Granada</v>
+        <v>Muzn Ahmed Al Maghribi</v>
       </c>
       <c r="E289">
-        <v>0.1</v>
+        <v>2.8</v>
       </c>
       <c r="F289">
-        <v>88.65</v>
+        <v>103.58</v>
       </c>
       <c r="G289">
-        <v>8.865</v>
+        <v>290.024</v>
       </c>
       <c r="H289">
-        <v>6.1</v>
+        <v>221.9</v>
       </c>
       <c r="I289">
-        <v>2.765</v>
+        <v>62.7679</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B290" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C290" t="str">
         <v>tagme3</v>
       </c>
       <c r="D290" t="str">
-        <v>Rayhaan Italia</v>
+        <v>Mysterious Tahara Gulf Orchid</v>
       </c>
       <c r="E290">
         <v>1</v>
       </c>
       <c r="F290">
-        <v>95.74</v>
+        <v>71.43</v>
       </c>
       <c r="G290">
-        <v>95.74</v>
+        <v>71.43</v>
       </c>
       <c r="H290">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I290">
-        <v>40.74</v>
+        <v>12.1109</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B291" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C291" t="str">
         <v>tagme3</v>
       </c>
       <c r="D291" t="str">
-        <v>Rayhaan Jungle Vibe</v>
+        <v>Mystique Bouquet</v>
       </c>
       <c r="E291">
-        <v>9.2</v>
+        <v>3.125</v>
       </c>
       <c r="F291">
-        <v>101.79</v>
+        <v>152.53</v>
       </c>
       <c r="G291">
-        <v>936.468</v>
+        <v>476.6563</v>
       </c>
       <c r="H291">
-        <v>513.36</v>
+        <v>368.75</v>
       </c>
       <c r="I291">
-        <v>423.108</v>
+        <v>99.1035</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B292" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C292" t="str">
         <v>tagme3</v>
       </c>
       <c r="D292" t="str">
-        <v>Rayhaan Kiss</v>
+        <v>Nabtieh French Avenue</v>
       </c>
       <c r="E292">
-        <v>3.85</v>
+        <v>0.111</v>
       </c>
       <c r="F292">
-        <v>104.73</v>
+        <v>141.43</v>
       </c>
       <c r="G292">
-        <v>403.2105</v>
+        <v>15.6987</v>
       </c>
       <c r="H292">
-        <v>231</v>
+        <v>10.8781</v>
       </c>
       <c r="I292">
-        <v>172.2105</v>
+        <v>4.5307</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B293" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C293" t="str">
         <v>tagme3</v>
       </c>
       <c r="D293" t="str">
-        <v>Rayhaan Lion</v>
+        <v>Nautica Voyage</v>
       </c>
       <c r="E293">
-        <v>3.8</v>
+        <v>4.2</v>
       </c>
       <c r="F293">
-        <v>89.67</v>
+        <v>90.96</v>
       </c>
       <c r="G293">
-        <v>340.746</v>
+        <v>382.032</v>
       </c>
       <c r="H293">
-        <v>228</v>
+        <v>289.8</v>
       </c>
       <c r="I293">
-        <v>112.746</v>
+        <v>85.1768</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B294" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C294" t="str">
         <v>tagme3</v>
       </c>
       <c r="D294" t="str">
-        <v>Rayhaan Nocturno Elixir</v>
+        <v>Nebras Elixir</v>
       </c>
       <c r="E294">
-        <v>2.3</v>
+        <v>2.9</v>
       </c>
       <c r="F294">
-        <v>109.22</v>
+        <v>113.4</v>
       </c>
       <c r="G294">
-        <v>251.206</v>
+        <v>328.86</v>
       </c>
       <c r="H294">
-        <v>138</v>
+        <v>234.9</v>
       </c>
       <c r="I294">
-        <v>113.206</v>
+        <v>87.8867</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B295" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C295" t="str">
         <v>tagme3</v>
       </c>
       <c r="D295" t="str">
-        <v>Rayhaan Pacific Aloha</v>
+        <v>Nebras Lattafa</v>
       </c>
       <c r="E295">
-        <v>16</v>
+        <v>0.5</v>
       </c>
       <c r="F295">
-        <v>109.48</v>
+        <v>89.29</v>
       </c>
       <c r="G295">
-        <v>1751.68</v>
+        <v>44.645</v>
       </c>
       <c r="H295">
-        <v>1088</v>
+        <v>40</v>
       </c>
       <c r="I295">
-        <v>663.68</v>
+        <v>3.8205</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B296" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C296" t="str">
         <v>tagme3</v>
       </c>
       <c r="D296" t="str">
-        <v>Rayhaan Pacific Aura</v>
+        <v>Nectare Extradose</v>
       </c>
       <c r="E296">
-        <v>10.65</v>
+        <v>0.444</v>
       </c>
       <c r="F296">
-        <v>108.83</v>
+        <v>138.22</v>
       </c>
       <c r="G296">
-        <v>1159.0395</v>
+        <v>61.3697</v>
       </c>
       <c r="H296">
-        <v>639</v>
+        <v>41.8801</v>
       </c>
       <c r="I296">
-        <v>520.0395</v>
+        <v>18.3562</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B297" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C297" t="str">
         <v>tagme3</v>
       </c>
       <c r="D297" t="str">
-        <v>Rayhaan Pharaoh</v>
+        <v>Nitro Red Dumont Paris</v>
       </c>
       <c r="E297">
-        <v>2.4</v>
+        <v>2.2</v>
       </c>
       <c r="F297">
-        <v>113.48</v>
+        <v>112.51</v>
       </c>
       <c r="G297">
-        <v>272.352</v>
+        <v>247.522</v>
       </c>
       <c r="H297">
-        <v>169.296</v>
+        <v>154</v>
       </c>
       <c r="I297">
-        <v>103.056</v>
+        <v>88.9509</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B298" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C298" t="str">
         <v>tagme3</v>
       </c>
       <c r="D298" t="str">
-        <v>Rayhaan Terra</v>
+        <v>Noble Assaf</v>
       </c>
       <c r="E298">
-        <v>20</v>
+        <v>0.1</v>
       </c>
       <c r="F298">
-        <v>112.29</v>
+        <v>150</v>
       </c>
       <c r="G298">
-        <v>2245.8</v>
+        <v>15</v>
       </c>
       <c r="H298">
-        <v>1363</v>
+        <v>11.15</v>
       </c>
       <c r="I298">
-        <v>882.8</v>
+        <v>3.573</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B299" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C299" t="str">
         <v>tagme3</v>
       </c>
       <c r="D299" t="str">
-        <v>Rayhaan Tonquin Giza</v>
+        <v>Noire Arabiyat Prestige</v>
       </c>
       <c r="E299">
-        <v>1.8</v>
+        <v>0.3</v>
       </c>
       <c r="F299">
-        <v>112.29</v>
+        <v>121.43</v>
       </c>
       <c r="G299">
-        <v>202.122</v>
+        <v>36.429</v>
       </c>
       <c r="H299">
-        <v>109.8</v>
+        <v>25.659</v>
       </c>
       <c r="I299">
-        <v>92.322</v>
+        <v>10.0972</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B300" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C300" t="str">
         <v>tagme3</v>
       </c>
       <c r="D300" t="str">
-        <v>Rayhaan Tropical Vibe</v>
+        <v>Notes Jazz</v>
       </c>
       <c r="E300">
-        <v>10.4</v>
+        <v>2.1</v>
       </c>
       <c r="F300">
-        <v>107.29</v>
+        <v>91.67</v>
       </c>
       <c r="G300">
-        <v>1115.816</v>
+        <v>192.507</v>
       </c>
       <c r="H300">
-        <v>754</v>
+        <v>128.1</v>
       </c>
       <c r="I300">
-        <v>361.816</v>
+        <v>60.8519</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B301" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C301" t="str">
         <v>tagme3</v>
       </c>
       <c r="D301" t="str">
-        <v>Rayhaan Wolf</v>
+        <v>Nude Coral Diamond 150ml</v>
       </c>
       <c r="E301">
-        <v>2.9</v>
+        <v>5.8</v>
       </c>
       <c r="F301">
-        <v>111.24</v>
+        <v>133.94</v>
       </c>
       <c r="G301">
-        <v>322.596</v>
+        <v>776.852</v>
       </c>
       <c r="H301">
-        <v>191.4</v>
+        <v>491.974</v>
       </c>
       <c r="I301">
-        <v>131.196</v>
+        <v>270.5314</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B302" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C302" t="str">
         <v>tagme3</v>
       </c>
       <c r="D302" t="str">
-        <v>Rebel Enable Assaf</v>
+        <v>Nyla Sherbet</v>
       </c>
       <c r="E302">
-        <v>0.27</v>
+        <v>0.375</v>
       </c>
       <c r="F302">
-        <v>132.98</v>
+        <v>88.58</v>
       </c>
       <c r="G302">
-        <v>35.9046</v>
+        <v>33.2175</v>
       </c>
       <c r="H302">
-        <v>26.46</v>
+        <v>21.75</v>
       </c>
       <c r="I302">
-        <v>9.4446</v>
+        <v>10.8541</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B303" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C303" t="str">
         <v>tagme3</v>
       </c>
       <c r="D303" t="str">
-        <v>Red Coral Ibraq</v>
+        <v>Obsidian French Avenue</v>
       </c>
       <c r="E303">
-        <v>0.1</v>
+        <v>0.95</v>
       </c>
       <c r="F303">
-        <v>106.38</v>
+        <v>142.86</v>
       </c>
       <c r="G303">
-        <v>10.638</v>
+        <v>135.717</v>
       </c>
       <c r="H303">
-        <v>8.654</v>
+        <v>95</v>
       </c>
       <c r="I303">
-        <v>1.984</v>
+        <v>38.2106</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B304" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C304" t="str">
         <v>tagme3</v>
       </c>
       <c r="D304" t="str">
-        <v>Reef 33 100ml</v>
+        <v>Oceanic Fresh</v>
       </c>
       <c r="E304">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="F304">
-        <v>149.33</v>
+        <v>217.86</v>
       </c>
       <c r="G304">
-        <v>74.665</v>
+        <v>21.786</v>
       </c>
       <c r="H304">
-        <v>51.075</v>
+        <v>10</v>
       </c>
       <c r="I304">
-        <v>23.59</v>
+        <v>11.3837</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B305" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C305" t="str">
         <v>tagme3</v>
       </c>
       <c r="D305" t="str">
-        <v>Reef 33 White 100ml</v>
+        <v>Odyssey Candee</v>
       </c>
       <c r="E305">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="F305">
-        <v>148.94</v>
+        <v>92.86</v>
       </c>
       <c r="G305">
-        <v>29.788</v>
+        <v>9.286</v>
       </c>
       <c r="H305">
-        <v>23.1</v>
+        <v>7.7</v>
       </c>
       <c r="I305">
-        <v>6.688</v>
+        <v>1.4145</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B306" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C306" t="str">
         <v>tagme3</v>
       </c>
       <c r="D306" t="str">
-        <v>Reef Arab Diriyah</v>
+        <v>ODYSSEY EAU DE MONTAGNE</v>
       </c>
       <c r="E306">
         <v>0.1</v>
       </c>
       <c r="F306">
-        <v>148.94</v>
+        <v>107.15</v>
       </c>
       <c r="G306">
-        <v>14.894</v>
+        <v>10.715</v>
       </c>
       <c r="H306">
-        <v>11.8</v>
+        <v>8.25</v>
       </c>
       <c r="I306">
-        <v>3.094</v>
+        <v>2.2671</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B307" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C307" t="str">
         <v>tagme3</v>
       </c>
       <c r="D307" t="str">
-        <v>Reef Arab Obaya</v>
+        <v>Odyssey Go Mango</v>
       </c>
       <c r="E307">
         <v>0.1</v>
       </c>
       <c r="F307">
-        <v>159.57</v>
+        <v>107.15</v>
       </c>
       <c r="G307">
-        <v>15.957</v>
+        <v>10.715</v>
       </c>
       <c r="H307">
-        <v>10.215</v>
+        <v>8.25</v>
       </c>
       <c r="I307">
-        <v>5.742</v>
+        <v>2.2671</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B308" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C308" t="str">
         <v>tagme3</v>
       </c>
       <c r="D308" t="str">
-        <v>Reverie Petals Zimaya</v>
+        <v>Odyssey Mandarin Sky</v>
       </c>
       <c r="E308">
-        <v>8.1</v>
+        <v>0.3</v>
       </c>
       <c r="F308">
-        <v>80.1</v>
+        <v>103.58</v>
       </c>
       <c r="G308">
-        <v>648.81</v>
+        <v>31.074</v>
       </c>
       <c r="H308">
-        <v>81</v>
+        <v>24.75</v>
       </c>
       <c r="I308">
-        <v>567.81</v>
+        <v>5.7501</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B309" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C309" t="str">
         <v>tagme3</v>
       </c>
       <c r="D309" t="str">
-        <v>Ria Khadlaj</v>
+        <v>ODYSSEY MANDARIN SKY ELIXIR</v>
       </c>
       <c r="E309">
-        <v>3</v>
+        <v>1.4</v>
       </c>
       <c r="F309">
-        <v>110.87</v>
+        <v>105.37</v>
       </c>
       <c r="G309">
-        <v>332.61</v>
+        <v>147.518</v>
       </c>
       <c r="H309">
-        <v>270</v>
+        <v>115.5</v>
       </c>
       <c r="I309">
-        <v>62.61</v>
+        <v>29.2937</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B310" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C310" t="str">
         <v>tagme3</v>
       </c>
       <c r="D310" t="str">
-        <v>Rifaaqat 85ml</v>
+        <v>ODYSSEY MARSHMALLOW</v>
       </c>
       <c r="E310">
-        <v>8</v>
+        <v>0.3</v>
       </c>
       <c r="F310">
-        <v>60.28</v>
+        <v>107.15</v>
       </c>
       <c r="G310">
-        <v>482.24</v>
+        <v>32.145</v>
       </c>
       <c r="H310">
-        <v>304</v>
+        <v>24.75</v>
       </c>
       <c r="I310">
-        <v>178.24</v>
+        <v>6.8014</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B311" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C311" t="str">
         <v>tagme3</v>
       </c>
       <c r="D311" t="str">
-        <v>Ripple</v>
+        <v>Odyssey Mega</v>
       </c>
       <c r="E311">
-        <v>4.3</v>
+        <v>1.2</v>
       </c>
       <c r="F311">
-        <v>139.31</v>
+        <v>104.18</v>
       </c>
       <c r="G311">
-        <v>599.033</v>
+        <v>125.016</v>
       </c>
       <c r="H311">
-        <v>408.5</v>
+        <v>99</v>
       </c>
       <c r="I311">
-        <v>190.533</v>
+        <v>23.7073</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B312" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C312" t="str">
         <v>tagme3</v>
       </c>
       <c r="D312" t="str">
-        <v>Risk Comete Assaf</v>
+        <v>ODYSSEY SPECTRA RAINBOW EDITION</v>
       </c>
       <c r="E312">
-        <v>0.67</v>
+        <v>0.1</v>
       </c>
       <c r="F312">
-        <v>179.74</v>
+        <v>107.15</v>
       </c>
       <c r="G312">
-        <v>120.4258</v>
+        <v>10.715</v>
       </c>
       <c r="H312">
-        <v>92.929</v>
+        <v>8.25</v>
       </c>
       <c r="I312">
-        <v>27.4968</v>
+        <v>2.2671</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B313" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C313" t="str">
         <v>tagme3</v>
       </c>
       <c r="D313" t="str">
-        <v>Rose De Mai</v>
+        <v>ODYSSEY Spray  MEGA</v>
       </c>
       <c r="E313">
-        <v>0.5</v>
+        <v>6</v>
       </c>
       <c r="F313">
-        <v>177.3</v>
+        <v>8.13</v>
       </c>
       <c r="G313">
-        <v>88.65</v>
+        <v>48.78</v>
       </c>
       <c r="H313">
-        <v>73.75</v>
+        <v>39</v>
       </c>
       <c r="I313">
-        <v>14.9</v>
+        <v>8.8791</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B314" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C314" t="str">
         <v>tagme3</v>
       </c>
       <c r="D314" t="str">
-        <v>Rose Noir Ahmed</v>
+        <v>ODYSSEY SPRAY AQUA</v>
       </c>
       <c r="E314">
-        <v>7.93</v>
+        <v>7</v>
       </c>
       <c r="F314">
-        <v>134.31</v>
+        <v>8.71</v>
       </c>
       <c r="G314">
-        <v>1065.0783</v>
+        <v>60.97</v>
       </c>
       <c r="H314">
-        <v>761.28</v>
+        <v>45.5</v>
       </c>
       <c r="I314">
-        <v>303.7983</v>
+        <v>14.344</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B315" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C315" t="str">
         <v>tagme3</v>
       </c>
       <c r="D315" t="str">
-        <v>Rose Noir Body Gel</v>
+        <v>ODYSSEY Spray Bahamas</v>
       </c>
       <c r="E315">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F315">
-        <v>53.19</v>
+        <v>8.79</v>
       </c>
       <c r="G315">
-        <v>53.19</v>
+        <v>26.37</v>
       </c>
       <c r="H315">
-        <v>36.25</v>
+        <v>19.5</v>
       </c>
       <c r="I315">
-        <v>16.94</v>
+        <v>6.383</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B316" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C316" t="str">
         <v>tagme3</v>
       </c>
       <c r="D316" t="str">
-        <v>Rose noir hair mist</v>
+        <v>ODYSSEY SPRAY DUBAI CHOCOLATE</v>
       </c>
       <c r="E316">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F316">
-        <v>49.65</v>
+        <v>8.93</v>
       </c>
       <c r="G316">
-        <v>248.25</v>
+        <v>8.93</v>
       </c>
       <c r="H316">
-        <v>155</v>
+        <v>6.5</v>
       </c>
       <c r="I316">
-        <v>93.25</v>
+        <v>2.2651</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B317" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C317" t="str">
         <v>tagme3</v>
       </c>
       <c r="D317" t="str">
-        <v>Roses Vanilla Mancera 120ml</v>
+        <v>ODYSSEY SPRAY EAU DE MONTAGNE</v>
       </c>
       <c r="E317">
-        <v>0.42</v>
+        <v>2</v>
       </c>
       <c r="F317">
-        <v>259.1</v>
+        <v>8.26</v>
       </c>
       <c r="G317">
-        <v>108.822</v>
+        <v>16.52</v>
       </c>
       <c r="H317">
-        <v>95.13</v>
+        <v>13</v>
       </c>
       <c r="I317">
-        <v>13.692</v>
+        <v>3.2149</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B318" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C318" t="str">
         <v>tagme3</v>
       </c>
       <c r="D318" t="str">
-        <v>Rouh Al Sandal oil 3ml</v>
+        <v>ODYSSEY SPRAY GO MANGO</v>
       </c>
       <c r="E318">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F318">
-        <v>31.91</v>
+        <v>8.93</v>
       </c>
       <c r="G318">
-        <v>31.91</v>
+        <v>17.86</v>
       </c>
       <c r="H318">
-        <v>16.5</v>
+        <v>13</v>
       </c>
       <c r="I318">
-        <v>15.41</v>
+        <v>4.5302</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B319" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C319" t="str">
         <v>tagme3</v>
       </c>
       <c r="D319" t="str">
-        <v>Royal Blend French Avenue</v>
+        <v>ODYSSEY SPRAY HOMME BLACK</v>
       </c>
       <c r="E319">
-        <v>0.3</v>
+        <v>5</v>
       </c>
       <c r="F319">
-        <v>102.84</v>
+        <v>8.31</v>
       </c>
       <c r="G319">
-        <v>30.852</v>
+        <v>41.55</v>
       </c>
       <c r="H319">
-        <v>22.8</v>
+        <v>32.5</v>
       </c>
       <c r="I319">
-        <v>8.052</v>
+        <v>8.2827</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B320" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C320" t="str">
         <v>tagme3</v>
       </c>
       <c r="D320" t="str">
-        <v>Royal Blend Nero French Avenue</v>
+        <v>ODYSSEY SPRAY HOMME WHITE EDITION</v>
       </c>
       <c r="E320">
-        <v>1.2</v>
+        <v>1</v>
       </c>
       <c r="F320">
-        <v>111.11</v>
+        <v>8.93</v>
       </c>
       <c r="G320">
-        <v>133.332</v>
+        <v>8.93</v>
       </c>
       <c r="H320">
-        <v>91.2</v>
+        <v>6.5</v>
       </c>
       <c r="I320">
-        <v>42.132</v>
+        <v>2.2651</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B321" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C321" t="str">
         <v>tagme3</v>
       </c>
       <c r="D321" t="str">
-        <v>Royal Blend Sequoia</v>
+        <v>ODYSSEY SPRAY LIMONI</v>
       </c>
       <c r="E321">
-        <v>1.8</v>
+        <v>1</v>
       </c>
       <c r="F321">
-        <v>136.88</v>
+        <v>8.49</v>
       </c>
       <c r="G321">
-        <v>246.384</v>
+        <v>8.49</v>
       </c>
       <c r="H321">
-        <v>136.8</v>
+        <v>6.5</v>
       </c>
       <c r="I321">
-        <v>109.584</v>
+        <v>1.8332</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B322" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C322" t="str">
         <v>tagme3</v>
       </c>
       <c r="D322" t="str">
-        <v>Royal Cherry</v>
+        <v>ODYSSEY SPRAY MANDARIN SKY</v>
       </c>
       <c r="E322">
-        <v>1.3</v>
+        <v>2</v>
       </c>
       <c r="F322">
-        <v>85.99</v>
+        <v>8.26</v>
       </c>
       <c r="G322">
-        <v>111.787</v>
+        <v>16.52</v>
       </c>
       <c r="H322">
-        <v>57.2</v>
+        <v>13</v>
       </c>
       <c r="I322">
-        <v>54.587</v>
+        <v>3.2149</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B323" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C323" t="str">
         <v>tagme3</v>
       </c>
       <c r="D323" t="str">
-        <v>Safari Breeze</v>
+        <v>ODYSSEY SPRAY MANDARIN SKY ELIXIR</v>
       </c>
       <c r="E323">
-        <v>11.1</v>
+        <v>2</v>
       </c>
       <c r="F323">
-        <v>134.96</v>
+        <v>8.26</v>
       </c>
       <c r="G323">
-        <v>1498.056</v>
+        <v>16.52</v>
       </c>
       <c r="H323">
-        <v>1098.9</v>
+        <v>13</v>
       </c>
       <c r="I323">
-        <v>399.156</v>
+        <v>3.2149</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B324" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C324" t="str">
         <v>tagme3</v>
       </c>
       <c r="D324" t="str">
-        <v>Sawaar Vanille Blanc</v>
+        <v>ODYSSEY SPRAY MARSHMALLOW</v>
       </c>
       <c r="E324">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F324">
-        <v>122.09</v>
+        <v>8.93</v>
       </c>
       <c r="G324">
-        <v>488.36</v>
+        <v>8.93</v>
       </c>
       <c r="H324">
-        <v>352</v>
+        <v>6.5</v>
       </c>
       <c r="I324">
-        <v>136.36</v>
+        <v>2.2651</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B325" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C325" t="str">
         <v>tagme3</v>
       </c>
       <c r="D325" t="str">
-        <v>Search Assaf</v>
+        <v>ODYSSEY SPRAY SPECTRA RAINBOW</v>
       </c>
       <c r="E325">
         <v>1</v>
       </c>
       <c r="F325">
-        <v>131.21</v>
+        <v>7.59</v>
       </c>
       <c r="G325">
-        <v>131.21</v>
+        <v>7.59</v>
       </c>
       <c r="H325">
-        <v>100.2</v>
+        <v>6.5</v>
       </c>
       <c r="I325">
-        <v>31.01</v>
+        <v>0.9498</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B326" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C326" t="str">
         <v>tagme3</v>
       </c>
       <c r="D326" t="str">
-        <v>Secret Garden Laverne</v>
+        <v>ODYSSEY SPRAY TYRANT</v>
       </c>
       <c r="E326">
-        <v>3.5</v>
+        <v>2</v>
       </c>
       <c r="F326">
-        <v>129.43</v>
+        <v>7.95</v>
       </c>
       <c r="G326">
-        <v>453.005</v>
+        <v>15.9</v>
       </c>
       <c r="H326">
-        <v>304.5</v>
+        <v>13</v>
       </c>
       <c r="I326">
-        <v>148.505</v>
+        <v>2.6064</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B327" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C327" t="str">
         <v>tagme3</v>
       </c>
       <c r="D327" t="str">
-        <v>Sharaf Divine</v>
+        <v>ODYSSEY TOFFEE COFFEE</v>
       </c>
       <c r="E327">
-        <v>2.3</v>
+        <v>0.1</v>
       </c>
       <c r="F327">
-        <v>91.49</v>
+        <v>107.15</v>
       </c>
       <c r="G327">
-        <v>210.427</v>
+        <v>10.715</v>
       </c>
       <c r="H327">
-        <v>23</v>
+        <v>8.25</v>
       </c>
       <c r="I327">
-        <v>187.427</v>
+        <v>2.2671</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B328" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C328" t="str">
         <v>tagme3</v>
       </c>
       <c r="D328" t="str">
-        <v>Shield Iven</v>
+        <v>Onyx Silver</v>
       </c>
       <c r="E328">
-        <v>0.4</v>
+        <v>4.5</v>
       </c>
       <c r="F328">
-        <v>215.72</v>
+        <v>96.26</v>
       </c>
       <c r="G328">
-        <v>86.288</v>
+        <v>433.17</v>
       </c>
       <c r="H328">
-        <v>47</v>
+        <v>310.5</v>
       </c>
       <c r="I328">
-        <v>39.288</v>
+        <v>114.6704</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B329" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C329" t="str">
         <v>tagme3</v>
       </c>
       <c r="D329" t="str">
-        <v>Shiny dkhoon</v>
+        <v>Opulence Of Dubai</v>
       </c>
       <c r="E329">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="F329">
-        <v>131.21</v>
+        <v>294.05</v>
       </c>
       <c r="G329">
-        <v>52.484</v>
+        <v>88.215</v>
       </c>
       <c r="H329">
-        <v>32.86</v>
+        <v>55.86</v>
       </c>
       <c r="I329">
-        <v>19.624</v>
+        <v>30.7259</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B330" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C330" t="str">
         <v>tagme3</v>
       </c>
       <c r="D330" t="str">
-        <v>Shiyaaka Snow</v>
+        <v>Opulent Dubai Lattafa</v>
       </c>
       <c r="E330">
-        <v>3.5</v>
+        <v>4.4</v>
       </c>
       <c r="F330">
-        <v>105.56</v>
+        <v>58.74</v>
       </c>
       <c r="G330">
-        <v>369.46</v>
+        <v>258.456</v>
       </c>
       <c r="H330">
-        <v>227.5</v>
+        <v>178.2</v>
       </c>
       <c r="I330">
-        <v>141.96</v>
+        <v>75.4829</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B331" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C331" t="str">
         <v>tagme3</v>
       </c>
       <c r="D331" t="str">
-        <v>Shmallow Fluff French Avenue</v>
+        <v>Orchid Valley Laverne</v>
       </c>
       <c r="E331">
-        <v>0.2</v>
+        <v>1.05</v>
       </c>
       <c r="F331">
-        <v>138.3</v>
+        <v>169.65</v>
       </c>
       <c r="G331">
-        <v>27.66</v>
+        <v>178.1325</v>
       </c>
       <c r="H331">
-        <v>17.6</v>
+        <v>105</v>
       </c>
       <c r="I331">
-        <v>10.06</v>
+        <v>69.8428</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B332" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C332" t="str">
         <v>tagme3</v>
       </c>
       <c r="D332" t="str">
-        <v>Shuhrah rasasi</v>
+        <v>Oscar Zimaya</v>
       </c>
       <c r="E332">
-        <v>0.22</v>
+        <v>2.1</v>
       </c>
       <c r="F332">
-        <v>98.94</v>
+        <v>79.77</v>
       </c>
       <c r="G332">
-        <v>21.7668</v>
+        <v>167.517</v>
       </c>
       <c r="H332">
-        <v>13.772</v>
+        <v>115.605</v>
       </c>
       <c r="I332">
-        <v>7.9948</v>
+        <v>48.8184</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B333" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C333" t="str">
         <v>tagme3</v>
       </c>
       <c r="D333" t="str">
-        <v>Siada Nova</v>
+        <v>Osma Amber S</v>
       </c>
       <c r="E333">
-        <v>1.1</v>
+        <v>0.133</v>
       </c>
       <c r="F333">
-        <v>101.06</v>
+        <v>133.93</v>
       </c>
       <c r="G333">
-        <v>111.166</v>
+        <v>17.8127</v>
       </c>
       <c r="H333">
-        <v>78.32</v>
+        <v>10.6214</v>
       </c>
       <c r="I333">
-        <v>32.846</v>
+        <v>6.8624</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B334" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C334" t="str">
         <v>tagme3</v>
       </c>
       <c r="D334" t="str">
-        <v>Silk Musk</v>
+        <v>Osma Noir</v>
       </c>
       <c r="E334">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="F334">
-        <v>78.01</v>
+        <v>139.29</v>
       </c>
       <c r="G334">
-        <v>39.005</v>
+        <v>27.858</v>
       </c>
       <c r="H334">
-        <v>21.5</v>
+        <v>16.4</v>
       </c>
       <c r="I334">
-        <v>17.505</v>
+        <v>10.9435</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B335" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C335" t="str">
         <v>tagme3</v>
       </c>
       <c r="D335" t="str">
-        <v>Silk Musk Wardi</v>
+        <v>Osma Rosa</v>
       </c>
       <c r="E335">
-        <v>0.6</v>
+        <v>0.133</v>
       </c>
       <c r="F335">
-        <v>78.01</v>
+        <v>133.93</v>
       </c>
       <c r="G335">
-        <v>46.806</v>
+        <v>17.8127</v>
       </c>
       <c r="H335">
-        <v>24.3</v>
+        <v>10.906</v>
       </c>
       <c r="I335">
-        <v>22.506</v>
+        <v>6.5777</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B336" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C336" t="str">
         <v>tagme3</v>
       </c>
       <c r="D336" t="str">
-        <v>Smart 313 Bleu De Chanel 30ml</v>
+        <v>Osma Rouge</v>
       </c>
       <c r="E336">
-        <v>2</v>
+        <v>0.2</v>
       </c>
       <c r="F336">
-        <v>8.87</v>
+        <v>139.29</v>
       </c>
       <c r="G336">
-        <v>17.74</v>
+        <v>27.858</v>
       </c>
       <c r="H336">
-        <v>12</v>
+        <v>16.4</v>
       </c>
       <c r="I336">
-        <v>5.74</v>
+        <v>10.9435</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B337" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C337" t="str">
         <v>tagme3</v>
       </c>
       <c r="D337" t="str">
-        <v>Smart 401 Versace Eros 30ml</v>
+        <v>Osma Verda</v>
       </c>
       <c r="E337">
-        <v>2</v>
+        <v>0.133</v>
       </c>
       <c r="F337">
-        <v>7.8</v>
+        <v>133.93</v>
       </c>
       <c r="G337">
-        <v>15.6</v>
+        <v>17.8127</v>
       </c>
       <c r="H337">
-        <v>12</v>
+        <v>10.6214</v>
       </c>
       <c r="I337">
-        <v>3.6</v>
+        <v>6.8624</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B338" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C338" t="str">
         <v>tagme3</v>
       </c>
       <c r="D338" t="str">
-        <v>Smart 446 Sauvage 30ml</v>
+        <v>Osma White F</v>
       </c>
       <c r="E338">
-        <v>2</v>
+        <v>0.4</v>
       </c>
       <c r="F338">
-        <v>7.8</v>
+        <v>133.93</v>
       </c>
       <c r="G338">
-        <v>15.6</v>
+        <v>53.572</v>
       </c>
       <c r="H338">
-        <v>12</v>
+        <v>32.8</v>
       </c>
       <c r="I338">
-        <v>3.6</v>
+        <v>19.7827</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B339" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C339" t="str">
         <v>tagme3</v>
       </c>
       <c r="D339" t="str">
-        <v>Smart 484 Roses Vanille 30ml</v>
+        <v>Osma Woody S</v>
       </c>
       <c r="E339">
-        <v>1</v>
+        <v>0.267</v>
       </c>
       <c r="F339">
-        <v>8.87</v>
+        <v>133.93</v>
       </c>
       <c r="G339">
-        <v>8.87</v>
+        <v>35.7593</v>
       </c>
       <c r="H339">
-        <v>6</v>
+        <v>21.3226</v>
       </c>
       <c r="I339">
-        <v>2.87</v>
+        <v>13.7763</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B340" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C340" t="str">
         <v>tagme3</v>
       </c>
       <c r="D340" t="str">
-        <v>Smart 608 Ultra male 30ml</v>
+        <v>Oud and Roses Ahmed</v>
       </c>
       <c r="E340">
-        <v>1</v>
+        <v>1.333</v>
       </c>
       <c r="F340">
-        <v>7.8</v>
+        <v>193.34</v>
       </c>
       <c r="G340">
-        <v>7.8</v>
+        <v>257.7222</v>
       </c>
       <c r="H340">
-        <v>6</v>
+        <v>182.7543</v>
       </c>
       <c r="I340">
-        <v>1.8</v>
+        <v>70.2084</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B341" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C341" t="str">
         <v>tagme3</v>
       </c>
       <c r="D341" t="str">
-        <v>Smart 623 Megamare 30ml</v>
+        <v>Panache Angel Dust</v>
       </c>
       <c r="E341">
-        <v>1</v>
+        <v>18.8</v>
       </c>
       <c r="F341">
-        <v>8.51</v>
+        <v>131.65</v>
       </c>
       <c r="G341">
-        <v>8.51</v>
+        <v>2475.02</v>
       </c>
       <c r="H341">
-        <v>6.07</v>
+        <v>1666.2026</v>
       </c>
       <c r="I341">
-        <v>2.44</v>
+        <v>763.1096</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B342" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C342" t="str">
         <v>tagme3</v>
       </c>
       <c r="D342" t="str">
-        <v>Smart 635 Spicebomb 30ml</v>
+        <v>Paseo De Captive</v>
       </c>
       <c r="E342">
         <v>1</v>
       </c>
       <c r="F342">
-        <v>7.8</v>
+        <v>50</v>
       </c>
       <c r="G342">
-        <v>7.8</v>
+        <v>50</v>
       </c>
       <c r="H342">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="I342">
-        <v>1.8</v>
+        <v>16.0766</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B343" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C343" t="str">
         <v>tagme3</v>
       </c>
       <c r="D343" t="str">
-        <v>Sospiro Vibrato</v>
+        <v>Peace Iven</v>
       </c>
       <c r="E343">
-        <v>3</v>
+        <v>16.5</v>
       </c>
       <c r="F343">
-        <v>672.81</v>
+        <v>204.6</v>
       </c>
       <c r="G343">
-        <v>2018.43</v>
+        <v>3375.9</v>
       </c>
       <c r="H343">
-        <v>1698</v>
+        <v>2017.125</v>
       </c>
       <c r="I343">
-        <v>320.43</v>
+        <v>1296.4301</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B344" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C344" t="str">
         <v>tagme3</v>
       </c>
       <c r="D344" t="str">
-        <v>Spanish Tobacco Ibrahim Al Qurashi</v>
+        <v>Peach Velvet Khadlaj</v>
       </c>
       <c r="E344">
-        <v>1.3</v>
+        <v>0.5</v>
       </c>
       <c r="F344">
-        <v>127.66</v>
+        <v>92.86</v>
       </c>
       <c r="G344">
-        <v>165.958</v>
+        <v>46.43</v>
       </c>
       <c r="H344">
-        <v>100.1</v>
+        <v>36.5</v>
       </c>
       <c r="I344">
-        <v>65.858</v>
+        <v>9.0725</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B345" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C345" t="str">
         <v>tagme3</v>
       </c>
       <c r="D345" t="str">
-        <v>Spicy Amber</v>
+        <v>Pink Diamond Sakura 150ml</v>
       </c>
       <c r="E345">
-        <v>0.1</v>
+        <v>2.667</v>
       </c>
       <c r="F345">
-        <v>106.38</v>
+        <v>140.19</v>
       </c>
       <c r="G345">
-        <v>10.638</v>
+        <v>373.8867</v>
       </c>
       <c r="H345">
-        <v>7</v>
+        <v>247.2309</v>
       </c>
       <c r="I345">
-        <v>3.638</v>
+        <v>119.751</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B346" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C346" t="str">
         <v>tagme3</v>
       </c>
       <c r="D346" t="str">
-        <v>SPRAY AURA FRESH</v>
+        <v>Pinkling</v>
       </c>
       <c r="E346">
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="F346">
-        <v>8.87</v>
+        <v>82.15</v>
       </c>
       <c r="G346">
-        <v>8.87</v>
+        <v>16.43</v>
       </c>
       <c r="H346">
-        <v>7.05</v>
+        <v>11.6</v>
       </c>
       <c r="I346">
-        <v>1.82</v>
+        <v>4.5266</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B347" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C347" t="str">
         <v>tagme3</v>
       </c>
       <c r="D347" t="str">
-        <v>Spray club de nuit urban elixir</v>
+        <v>Pinnace French Avenue</v>
       </c>
       <c r="E347">
-        <v>3</v>
+        <v>0.1</v>
       </c>
       <c r="F347">
-        <v>8.87</v>
+        <v>132.15</v>
       </c>
       <c r="G347">
-        <v>26.61</v>
+        <v>13.215</v>
       </c>
       <c r="H347">
-        <v>21.15</v>
+        <v>9.5</v>
       </c>
       <c r="I347">
-        <v>5.46</v>
+        <v>3.471</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B348" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C348" t="str">
         <v>tagme3</v>
       </c>
       <c r="D348" t="str">
-        <v>Storia La Victor</v>
+        <v>Player Laverne</v>
       </c>
       <c r="E348">
-        <v>1.4</v>
+        <v>0.2</v>
       </c>
       <c r="F348">
-        <v>214.74</v>
+        <v>85.72</v>
       </c>
       <c r="G348">
-        <v>300.636</v>
+        <v>17.144</v>
       </c>
       <c r="H348">
-        <v>186.2</v>
+        <v>21.2175</v>
       </c>
       <c r="I348">
-        <v>114.436</v>
+        <v>-4.3901</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B349" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C349" t="str">
         <v>tagme3</v>
       </c>
       <c r="D349" t="str">
-        <v>Strawberry Pound Cake</v>
+        <v>Plum Liquor</v>
       </c>
       <c r="E349">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
       <c r="F349">
-        <v>88.65</v>
+        <v>89.29</v>
       </c>
       <c r="G349">
-        <v>44.325</v>
+        <v>26.787</v>
       </c>
       <c r="H349">
-        <v>36.935</v>
+        <v>14.1</v>
       </c>
       <c r="I349">
-        <v>7.39</v>
+        <v>12.1923</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B350" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C350" t="str">
         <v>tagme3</v>
       </c>
       <c r="D350" t="str">
-        <v>Sugar Musk 75ml Ibrahim Al Qurashi</v>
+        <v>Powder Musk 75ml Ibrahim Al Qurashi</v>
       </c>
       <c r="E350">
-        <v>0.4</v>
+        <v>4.267</v>
       </c>
       <c r="F350">
-        <v>93.09</v>
+        <v>88.1</v>
       </c>
       <c r="G350">
-        <v>37.236</v>
+        <v>375.9227</v>
       </c>
       <c r="H350">
-        <v>29.2</v>
+        <v>262.4205</v>
       </c>
       <c r="I350">
-        <v>8.036</v>
+        <v>106.5598</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B351" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C351" t="str">
         <v>tagme3</v>
       </c>
       <c r="D351" t="str">
-        <v>Summer Beach and you Laverne</v>
+        <v>Private Blend Musk Ice</v>
       </c>
       <c r="E351">
-        <v>0.2</v>
+        <v>2.3</v>
       </c>
       <c r="F351">
-        <v>145.39</v>
+        <v>113.01</v>
       </c>
       <c r="G351">
-        <v>29.078</v>
+        <v>259.923</v>
       </c>
       <c r="H351">
-        <v>23.4</v>
+        <v>181.7</v>
       </c>
       <c r="I351">
-        <v>5.678</v>
+        <v>73.4228</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B352" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C352" t="str">
         <v>tagme3</v>
       </c>
       <c r="D352" t="str">
-        <v>Summer Oud</v>
+        <v>Proud Of You Intense</v>
       </c>
       <c r="E352">
-        <v>5.17</v>
+        <v>0.2</v>
       </c>
       <c r="F352">
-        <v>192.77</v>
+        <v>60.72</v>
       </c>
       <c r="G352">
-        <v>996.6209</v>
+        <v>12.144</v>
       </c>
       <c r="H352">
-        <v>780.67</v>
+        <v>7.2</v>
       </c>
       <c r="I352">
-        <v>215.9509</v>
+        <v>4.7197</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B353" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C353" t="str">
         <v>tagme3</v>
       </c>
       <c r="D353" t="str">
-        <v>Supremacy Collector's Edition</v>
+        <v>Proud Of You Tobacco</v>
       </c>
       <c r="E353">
-        <v>3.7</v>
+        <v>2.1</v>
       </c>
       <c r="F353">
-        <v>190.31</v>
+        <v>53.58</v>
       </c>
       <c r="G353">
-        <v>704.147</v>
+        <v>112.518</v>
       </c>
       <c r="H353">
-        <v>584.6</v>
+        <v>75.6</v>
       </c>
       <c r="I353">
-        <v>119.547</v>
+        <v>34.8401</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B354" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C354" t="str">
         <v>tagme3</v>
       </c>
       <c r="D354" t="str">
-        <v>Supreme Body Gel</v>
+        <v>Provence Dor</v>
       </c>
       <c r="E354">
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="F354">
-        <v>42.55</v>
+        <v>107.15</v>
       </c>
       <c r="G354">
-        <v>42.55</v>
+        <v>21.43</v>
       </c>
       <c r="H354">
-        <v>26.16</v>
+        <v>11.73</v>
       </c>
       <c r="I354">
-        <v>16.39</v>
+        <v>9.3042</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B355" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C355" t="str">
         <v>tagme3</v>
       </c>
       <c r="D355" t="str">
-        <v>Sweet Cherry Kiss</v>
+        <v>Punto Alexandria</v>
       </c>
       <c r="E355">
-        <v>1.1</v>
+        <v>0.4</v>
       </c>
       <c r="F355">
-        <v>88.65</v>
+        <v>111.91</v>
       </c>
       <c r="G355">
-        <v>97.515</v>
+        <v>44.764</v>
       </c>
       <c r="H355">
-        <v>73.612</v>
+        <v>27.816</v>
       </c>
       <c r="I355">
-        <v>23.903</v>
+        <v>16.1213</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B356" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C356" t="str">
         <v>tagme3</v>
       </c>
       <c r="D356" t="str">
-        <v>Sweet paradise</v>
+        <v>Purple Heart Diamond 150ml</v>
       </c>
       <c r="E356">
-        <v>1.7</v>
+        <v>0.267</v>
       </c>
       <c r="F356">
-        <v>118.79</v>
+        <v>150.01</v>
       </c>
       <c r="G356">
-        <v>201.943</v>
+        <v>40.0527</v>
       </c>
       <c r="H356">
-        <v>130.56</v>
+        <v>24.7509</v>
       </c>
       <c r="I356">
-        <v>71.383</v>
+        <v>14.5621</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B357" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C357" t="str">
         <v>tagme3</v>
       </c>
       <c r="D357" t="str">
-        <v>Swiss Arabian Incense 01</v>
+        <v>Qissa Delicious</v>
       </c>
       <c r="E357">
-        <v>5</v>
+        <v>1.2</v>
       </c>
       <c r="F357">
-        <v>241.13</v>
+        <v>59.53</v>
       </c>
       <c r="G357">
-        <v>1205.65</v>
+        <v>71.436</v>
       </c>
       <c r="H357">
-        <v>908</v>
+        <v>44.4</v>
       </c>
       <c r="I357">
-        <v>297.65</v>
+        <v>25.7167</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B358" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C358" t="str">
         <v>tagme3</v>
       </c>
       <c r="D358" t="str">
-        <v>Tahara Vanilla Gulf Orchid</v>
+        <v>Qissa Gala</v>
       </c>
       <c r="E358">
-        <v>1</v>
+        <v>1.8</v>
       </c>
       <c r="F358">
-        <v>70.92</v>
+        <v>76.71</v>
       </c>
       <c r="G358">
-        <v>70.92</v>
+        <v>138.078</v>
       </c>
       <c r="H358">
-        <v>49.07</v>
+        <v>70.2</v>
       </c>
       <c r="I358">
-        <v>21.85</v>
+        <v>65.328</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B359" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C359" t="str">
         <v>tagme3</v>
       </c>
       <c r="D359" t="str">
-        <v>Taskeen Caramel</v>
+        <v>Queen Of Roses</v>
       </c>
       <c r="E359">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="F359">
-        <v>56.74</v>
+        <v>121.43</v>
       </c>
       <c r="G359">
-        <v>56.74</v>
+        <v>157.859</v>
       </c>
       <c r="H359">
-        <v>47.4</v>
+        <v>113.1</v>
       </c>
       <c r="I359">
-        <v>9.34</v>
+        <v>41.8437</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B360" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C360" t="str">
         <v>tagme3</v>
       </c>
       <c r="D360" t="str">
-        <v>Taskeen Wowie</v>
+        <v>Raad Matin Martin</v>
       </c>
       <c r="E360">
-        <v>3.2</v>
+        <v>1.6</v>
       </c>
       <c r="F360">
-        <v>68.09</v>
+        <v>191.67</v>
       </c>
       <c r="G360">
-        <v>217.888</v>
+        <v>306.672</v>
       </c>
       <c r="H360">
-        <v>123.2</v>
+        <v>242.88</v>
       </c>
       <c r="I360">
-        <v>94.688</v>
+        <v>58.1285</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B361" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C361" t="str">
         <v>tagme3</v>
       </c>
       <c r="D361" t="str">
-        <v>Teriaq Intense Lattafa</v>
+        <v>Raed Absolu</v>
       </c>
       <c r="E361">
-        <v>0.4</v>
+        <v>0.7</v>
       </c>
       <c r="F361">
-        <v>101.06</v>
+        <v>89.29</v>
       </c>
       <c r="G361">
-        <v>40.424</v>
+        <v>62.503</v>
       </c>
       <c r="H361">
-        <v>32.144</v>
+        <v>38.85</v>
       </c>
       <c r="I361">
-        <v>8.28</v>
+        <v>22.4987</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B362" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C362" t="str">
         <v>tagme3</v>
       </c>
       <c r="D362" t="str">
-        <v>The Way Of Love Laverne</v>
+        <v>Ramad Earthy</v>
       </c>
       <c r="E362">
-        <v>0.2</v>
+        <v>12.9</v>
       </c>
       <c r="F362">
-        <v>145.39</v>
+        <v>141.96</v>
       </c>
       <c r="G362">
-        <v>29.078</v>
+        <v>1831.284</v>
       </c>
       <c r="H362">
-        <v>23.4</v>
+        <v>1302.9</v>
       </c>
       <c r="I362">
-        <v>5.678</v>
+        <v>494.5645</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B363" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C363" t="str">
         <v>tagme3</v>
       </c>
       <c r="D363" t="str">
-        <v>Thriller Maison Asrar</v>
+        <v>Ramad Oriental</v>
       </c>
       <c r="E363">
-        <v>11.5</v>
+        <v>0.4</v>
       </c>
       <c r="F363">
-        <v>170.33</v>
+        <v>146.43</v>
       </c>
       <c r="G363">
-        <v>1958.795</v>
+        <v>58.572</v>
       </c>
       <c r="H363">
-        <v>1336.3</v>
+        <v>38.7613</v>
       </c>
       <c r="I363">
-        <v>622.495</v>
+        <v>18.729</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B364" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C364" t="str">
         <v>tagme3</v>
       </c>
       <c r="D364" t="str">
-        <v>Tiramisu Coco</v>
+        <v>Rare Reef Afnan</v>
       </c>
       <c r="E364">
-        <v>1</v>
+        <v>5.8</v>
       </c>
       <c r="F364">
-        <v>95.74</v>
+        <v>143.88</v>
       </c>
       <c r="G364">
-        <v>95.74</v>
+        <v>834.504</v>
       </c>
       <c r="H364">
-        <v>71.2</v>
+        <v>585.8</v>
       </c>
       <c r="I364">
-        <v>24.54</v>
+        <v>233.2927</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B365" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C365" t="str">
         <v>tagme3</v>
       </c>
       <c r="D365" t="str">
-        <v>Tiramisu Smores</v>
+        <v>Ravine Ginger</v>
       </c>
       <c r="E365">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="F365">
-        <v>113.48</v>
+        <v>139.29</v>
       </c>
       <c r="G365">
-        <v>11.348</v>
+        <v>139.29</v>
       </c>
       <c r="H365">
-        <v>7.71</v>
+        <v>95.6424</v>
       </c>
       <c r="I365">
-        <v>3.638</v>
+        <v>41.0752</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B366" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C366" t="str">
         <v>tagme3</v>
       </c>
       <c r="D366" t="str">
-        <v>Titan Khadlaj</v>
+        <v>Ravine Ice</v>
       </c>
       <c r="E366">
-        <v>0.2</v>
+        <v>1.3</v>
       </c>
       <c r="F366">
-        <v>102.84</v>
+        <v>158.94</v>
       </c>
       <c r="G366">
-        <v>20.568</v>
+        <v>206.622</v>
       </c>
       <c r="H366">
-        <v>14.25</v>
+        <v>143.936</v>
       </c>
       <c r="I366">
-        <v>6.318</v>
+        <v>58.8702</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B367" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C367" t="str">
         <v>tagme3</v>
       </c>
       <c r="D367" t="str">
-        <v>Tobacco 01 Swiss Arabian</v>
+        <v>Rayhaan Aquatica</v>
       </c>
       <c r="E367">
-        <v>1</v>
+        <v>70.05</v>
       </c>
       <c r="F367">
-        <v>234.04</v>
+        <v>111.27</v>
       </c>
       <c r="G367">
-        <v>234.04</v>
+        <v>7794.4635</v>
       </c>
       <c r="H367">
-        <v>136.55</v>
+        <v>4898.7856</v>
       </c>
       <c r="I367">
-        <v>97.49</v>
+        <v>2751.7326</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B368" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C368" t="str">
         <v>tagme3</v>
       </c>
       <c r="D368" t="str">
-        <v>Tobacco Black40</v>
+        <v>Rayhaan Azul</v>
       </c>
       <c r="E368">
-        <v>0.1</v>
+        <v>6</v>
       </c>
       <c r="F368">
-        <v>159.57</v>
+        <v>111.2</v>
       </c>
       <c r="G368">
-        <v>15.957</v>
+        <v>667.2</v>
       </c>
       <c r="H368">
-        <v>10.02</v>
+        <v>411</v>
       </c>
       <c r="I368">
-        <v>5.937</v>
+        <v>243.8784</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B369" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C369" t="str">
         <v>tagme3</v>
       </c>
       <c r="D369" t="str">
-        <v>Tonka Cola Mancera 120ml</v>
+        <v>Rayhaan Corium</v>
       </c>
       <c r="E369">
-        <v>0.58</v>
+        <v>2.2</v>
       </c>
       <c r="F369">
-        <v>288.89</v>
+        <v>88.4</v>
       </c>
       <c r="G369">
-        <v>167.5562</v>
+        <v>194.48</v>
       </c>
       <c r="H369">
-        <v>125.28</v>
+        <v>121</v>
       </c>
       <c r="I369">
-        <v>42.2762</v>
+        <v>69.8884</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B370" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C370" t="str">
         <v>tagme3</v>
       </c>
       <c r="D370" t="str">
-        <v>Turathi Blue Afnan</v>
+        <v>Rayhaan Crimson</v>
       </c>
       <c r="E370">
-        <v>6.44</v>
+        <v>14</v>
       </c>
       <c r="F370">
-        <v>137.86</v>
+        <v>104.25</v>
       </c>
       <c r="G370">
-        <v>887.8184</v>
+        <v>1459.5</v>
       </c>
       <c r="H370">
-        <v>692.3644</v>
+        <v>963.9994</v>
       </c>
       <c r="I370">
-        <v>195.454</v>
+        <v>468.5471</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B371" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C371" t="str">
         <v>tagme3</v>
       </c>
       <c r="D371" t="str">
-        <v>Turathi Brown Afnan</v>
+        <v>Rayhaan Elixir</v>
       </c>
       <c r="E371">
-        <v>0.11</v>
+        <v>3</v>
       </c>
       <c r="F371">
-        <v>130.85</v>
+        <v>89.29</v>
       </c>
       <c r="G371">
-        <v>14.3935</v>
+        <v>267.87</v>
       </c>
       <c r="H371">
-        <v>10.285</v>
+        <v>180</v>
       </c>
       <c r="I371">
-        <v>4.1085</v>
+        <v>82.9231</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B372" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C372" t="str">
         <v>tagme3</v>
       </c>
       <c r="D372" t="str">
-        <v>Turathi Electric Afnan</v>
+        <v>Rayhaan Granada</v>
       </c>
       <c r="E372">
-        <v>3.33</v>
+        <v>1</v>
       </c>
       <c r="F372">
-        <v>141.96</v>
+        <v>82.15</v>
       </c>
       <c r="G372">
-        <v>472.7268</v>
+        <v>82.15</v>
       </c>
       <c r="H372">
-        <v>349.65</v>
+        <v>61</v>
       </c>
       <c r="I372">
-        <v>123.0768</v>
+        <v>19.6329</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B373" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C373" t="str">
         <v>tagme3</v>
       </c>
       <c r="D373" t="str">
-        <v>Urban Man Le Parfum</v>
+        <v>Rayhaan Jungle Vibe</v>
       </c>
       <c r="E373">
-        <v>0.11</v>
+        <v>1.8</v>
       </c>
       <c r="F373">
-        <v>86.17</v>
+        <v>100.18</v>
       </c>
       <c r="G373">
-        <v>9.4787</v>
+        <v>180.324</v>
       </c>
       <c r="H373">
-        <v>7.7</v>
+        <v>109.2971</v>
       </c>
       <c r="I373">
-        <v>1.7787</v>
+        <v>67.6968</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B374" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C374" t="str">
         <v>tagme3</v>
       </c>
       <c r="D374" t="str">
-        <v>Urban Man Paradise</v>
+        <v>Rayhaan Kiss</v>
       </c>
       <c r="E374">
-        <v>0.11</v>
+        <v>8.15</v>
       </c>
       <c r="F374">
-        <v>70.21</v>
+        <v>101.66</v>
       </c>
       <c r="G374">
-        <v>7.7231</v>
+        <v>828.529</v>
       </c>
       <c r="H374">
-        <v>5.17</v>
+        <v>489</v>
       </c>
       <c r="I374">
-        <v>2.5531</v>
+        <v>324.228</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B375" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C375" t="str">
         <v>tagme3</v>
       </c>
       <c r="D375" t="str">
-        <v>Vanguard Maison Asrar</v>
+        <v>Rayhaan Nocturno Elixir</v>
       </c>
       <c r="E375">
-        <v>0.2</v>
+        <v>2.4</v>
       </c>
       <c r="F375">
-        <v>145.39</v>
+        <v>110.72</v>
       </c>
       <c r="G375">
-        <v>29.078</v>
+        <v>265.728</v>
       </c>
       <c r="H375">
-        <v>21.24</v>
+        <v>144</v>
       </c>
       <c r="I375">
-        <v>7.838</v>
+        <v>116.8206</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B376" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C376" t="str">
         <v>tagme3</v>
       </c>
       <c r="D376" t="str">
-        <v>Vanilla 01 Swiss Arabian</v>
+        <v>Rayhaan Obsidian</v>
       </c>
       <c r="E376">
-        <v>2</v>
+        <v>0.45</v>
       </c>
       <c r="F376">
-        <v>241.13</v>
+        <v>107.15</v>
       </c>
       <c r="G376">
-        <v>482.26</v>
+        <v>48.2175</v>
       </c>
       <c r="H376">
-        <v>363.2</v>
+        <v>33.9885</v>
       </c>
       <c r="I376">
-        <v>119.06</v>
+        <v>13.3385</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B377" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C377" t="str">
         <v>tagme3</v>
       </c>
       <c r="D377" t="str">
-        <v>Vanilla Cream Macaron</v>
+        <v>Rayhaan Pacific Aloha</v>
       </c>
       <c r="E377">
-        <v>0.1</v>
+        <v>3.4</v>
       </c>
       <c r="F377">
-        <v>74.47</v>
+        <v>111.21</v>
       </c>
       <c r="G377">
-        <v>7.447</v>
+        <v>378.114</v>
       </c>
       <c r="H377">
-        <v>5.654</v>
+        <v>231.2</v>
       </c>
       <c r="I377">
-        <v>1.793</v>
+        <v>139.9311</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B378" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C378" t="str">
         <v>tagme3</v>
       </c>
       <c r="D378" t="str">
-        <v>Vanilla Freak</v>
+        <v>Rayhaan Pacific Aura</v>
       </c>
       <c r="E378">
-        <v>0.6</v>
+        <v>8.05</v>
       </c>
       <c r="F378">
-        <v>120.57</v>
+        <v>110.41</v>
       </c>
       <c r="G378">
-        <v>72.342</v>
+        <v>888.8005</v>
       </c>
       <c r="H378">
-        <v>62.766</v>
+        <v>483</v>
       </c>
       <c r="I378">
-        <v>9.576</v>
+        <v>389.3865</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B379" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C379" t="str">
         <v>tagme3</v>
       </c>
       <c r="D379" t="str">
-        <v>Vanilla Seduction</v>
+        <v>Rayhaan Pharaoh</v>
       </c>
       <c r="E379">
-        <v>0.7</v>
+        <v>2.6</v>
       </c>
       <c r="F379">
-        <v>125.89</v>
+        <v>115.92</v>
       </c>
       <c r="G379">
-        <v>88.123</v>
+        <v>301.392</v>
       </c>
       <c r="H379">
-        <v>58.8</v>
+        <v>183.6047</v>
       </c>
       <c r="I379">
-        <v>29.323</v>
+        <v>112.2213</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B380" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C380" t="str">
         <v>tagme3</v>
       </c>
       <c r="D380" t="str">
-        <v>Vanilla So Sweet</v>
+        <v>Rayhaan Terra</v>
       </c>
       <c r="E380">
-        <v>1</v>
+        <v>0.45</v>
       </c>
       <c r="F380">
-        <v>63.83</v>
+        <v>119.05</v>
       </c>
       <c r="G380">
-        <v>63.83</v>
+        <v>53.5725</v>
       </c>
       <c r="H380">
-        <v>51.5</v>
+        <v>30.6675</v>
       </c>
       <c r="I380">
-        <v>12.33</v>
+        <v>21.9156</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B381" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C381" t="str">
         <v>tagme3</v>
       </c>
       <c r="D381" t="str">
-        <v>Vanilla Voyage Maison Asrar</v>
+        <v>Rayhaan Tonquin Giza</v>
       </c>
       <c r="E381">
-        <v>3.1</v>
+        <v>1.85</v>
       </c>
       <c r="F381">
-        <v>129.63</v>
+        <v>112.64</v>
       </c>
       <c r="G381">
-        <v>401.853</v>
+        <v>208.384</v>
       </c>
       <c r="H381">
-        <v>263.5</v>
+        <v>112.85</v>
       </c>
       <c r="I381">
-        <v>138.353</v>
+        <v>91.6856</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B382" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C382" t="str">
         <v>tagme3</v>
       </c>
       <c r="D382" t="str">
-        <v>Veneno Bianco French Avenue</v>
+        <v>Rayhaan Tropical Vibe</v>
       </c>
       <c r="E382">
-        <v>1.2</v>
+        <v>8.1</v>
       </c>
       <c r="F382">
-        <v>137.12</v>
+        <v>108.17</v>
       </c>
       <c r="G382">
-        <v>164.544</v>
+        <v>876.177</v>
       </c>
       <c r="H382">
-        <v>123.6</v>
+        <v>589.9303</v>
       </c>
       <c r="I382">
-        <v>40.944</v>
+        <v>270.0658</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B383" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C383" t="str">
         <v>tagme3</v>
       </c>
       <c r="D383" t="str">
-        <v>Veneno Scarlet</v>
+        <v>Rayhaan Wolf</v>
       </c>
       <c r="E383">
-        <v>0.1</v>
+        <v>2.4</v>
       </c>
       <c r="F383">
-        <v>138.3</v>
+        <v>112.05</v>
       </c>
       <c r="G383">
-        <v>13.83</v>
+        <v>268.92</v>
       </c>
       <c r="H383">
-        <v>11.85</v>
+        <v>158.4</v>
       </c>
       <c r="I383">
-        <v>1.98</v>
+        <v>105.5537</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B384" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C384" t="str">
         <v>tagme3</v>
       </c>
       <c r="D384" t="str">
-        <v>Venti Carisma</v>
+        <v>Rebel Enable Assaf</v>
       </c>
       <c r="E384">
-        <v>1.1</v>
+        <v>0.133</v>
       </c>
       <c r="F384">
-        <v>56.74</v>
+        <v>133.93</v>
       </c>
       <c r="G384">
-        <v>62.414</v>
+        <v>17.8127</v>
       </c>
       <c r="H384">
-        <v>38.5</v>
+        <v>13.034</v>
       </c>
       <c r="I384">
-        <v>23.914</v>
+        <v>4.4497</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B385" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C385" t="str">
         <v>tagme3</v>
       </c>
       <c r="D385" t="str">
-        <v>Verno La Victor</v>
+        <v>Red Coral Ibraq</v>
       </c>
       <c r="E385">
-        <v>1.7</v>
+        <v>0.2</v>
       </c>
       <c r="F385">
-        <v>215.52</v>
+        <v>107.15</v>
       </c>
       <c r="G385">
-        <v>366.384</v>
+        <v>21.43</v>
       </c>
       <c r="H385">
-        <v>229.5</v>
+        <v>17.308</v>
       </c>
       <c r="I385">
-        <v>136.884</v>
+        <v>3.7262</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B386" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C386" t="str">
         <v>tagme3</v>
       </c>
       <c r="D386" t="str">
-        <v>Victoria Lattafa</v>
+        <v>Reef 33 100ml</v>
       </c>
       <c r="E386">
         <v>0.5</v>
       </c>
       <c r="F386">
-        <v>95.74</v>
+        <v>146.43</v>
       </c>
       <c r="G386">
-        <v>47.87</v>
+        <v>73.215</v>
       </c>
       <c r="H386">
-        <v>38.75</v>
+        <v>51.075</v>
       </c>
       <c r="I386">
-        <v>9.12</v>
+        <v>20.7879</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B387" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C387" t="str">
         <v>tagme3</v>
       </c>
       <c r="D387" t="str">
-        <v>Vintage Radio</v>
+        <v>Reef 33 White 100ml</v>
       </c>
       <c r="E387">
-        <v>2.5</v>
+        <v>0.1</v>
       </c>
       <c r="F387">
-        <v>117.85</v>
+        <v>150</v>
       </c>
       <c r="G387">
-        <v>294.625</v>
+        <v>15</v>
       </c>
       <c r="H387">
-        <v>202.5</v>
+        <v>11.55</v>
       </c>
       <c r="I387">
-        <v>92.125</v>
+        <v>3.173</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B388" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C388" t="str">
         <v>tagme3</v>
       </c>
       <c r="D388" t="str">
-        <v>Volare Aragon</v>
+        <v>Reef Arab Diriyah</v>
       </c>
       <c r="E388">
-        <v>0.1</v>
+        <v>1.5</v>
       </c>
       <c r="F388">
-        <v>67.38</v>
+        <v>142.86</v>
       </c>
       <c r="G388">
-        <v>6.738</v>
+        <v>214.29</v>
       </c>
       <c r="H388">
-        <v>4</v>
+        <v>177</v>
       </c>
       <c r="I388">
-        <v>2.738</v>
+        <v>33.3326</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B389" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C389" t="str">
         <v>tagme3</v>
       </c>
       <c r="D389" t="str">
-        <v>Volare Carlos</v>
+        <v>Reef Arab Obaya</v>
       </c>
       <c r="E389">
-        <v>0.1</v>
+        <v>2</v>
       </c>
       <c r="F389">
-        <v>67.38</v>
+        <v>146.43</v>
       </c>
       <c r="G389">
-        <v>6.738</v>
+        <v>292.86</v>
       </c>
       <c r="H389">
-        <v>4</v>
+        <v>204.3</v>
       </c>
       <c r="I389">
-        <v>2.738</v>
+        <v>83.1516</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B390" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C390" t="str">
         <v>tagme3</v>
       </c>
       <c r="D390" t="str">
-        <v>Volare Valerius</v>
+        <v>Reef Arab Tuwaiq</v>
       </c>
       <c r="E390">
-        <v>0.2</v>
+        <v>2.5</v>
       </c>
       <c r="F390">
-        <v>67.38</v>
+        <v>142.86</v>
       </c>
       <c r="G390">
-        <v>13.476</v>
+        <v>357.15</v>
       </c>
       <c r="H390">
-        <v>8</v>
+        <v>295</v>
       </c>
       <c r="I390">
-        <v>5.476</v>
+        <v>55.5543</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B391" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C391" t="str">
         <v>tagme3</v>
       </c>
       <c r="D391" t="str">
-        <v>Voux Alma Verde</v>
+        <v>Reverie Petals Zimaya</v>
       </c>
       <c r="E391">
-        <v>0.1</v>
+        <v>2.5</v>
       </c>
       <c r="F391">
-        <v>85.11</v>
+        <v>83.58</v>
       </c>
       <c r="G391">
-        <v>8.511</v>
+        <v>208.95</v>
       </c>
       <c r="H391">
-        <v>4.5</v>
+        <v>132.5</v>
       </c>
       <c r="I391">
-        <v>4.011</v>
+        <v>72.5912</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B392" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C392" t="str">
         <v>tagme3</v>
       </c>
       <c r="D392" t="str">
-        <v>Voux Zingy</v>
+        <v>Ria Khadlaj</v>
       </c>
       <c r="E392">
-        <v>0.1</v>
+        <v>3.4</v>
       </c>
       <c r="F392">
-        <v>67.38</v>
+        <v>112.96</v>
       </c>
       <c r="G392">
-        <v>6.738</v>
+        <v>384.064</v>
       </c>
       <c r="H392">
-        <v>4.6</v>
+        <v>306</v>
       </c>
       <c r="I392">
-        <v>2.138</v>
+        <v>70.9713</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B393" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C393" t="str">
         <v>tagme3</v>
       </c>
       <c r="D393" t="str">
-        <v>Vulcan Baie French Avenue</v>
+        <v>Ripple</v>
       </c>
       <c r="E393">
-        <v>0.2</v>
+        <v>4.1</v>
       </c>
       <c r="F393">
-        <v>131.21</v>
+        <v>134.74</v>
       </c>
       <c r="G393">
-        <v>26.242</v>
+        <v>552.434</v>
       </c>
       <c r="H393">
-        <v>17.75</v>
+        <v>389.5</v>
       </c>
       <c r="I393">
-        <v>8.492</v>
+        <v>152.7319</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B394" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C394" t="str">
         <v>tagme3</v>
       </c>
       <c r="D394" t="str">
-        <v>Vulcan Black Friday</v>
+        <v>Risk Comete Assaf</v>
       </c>
       <c r="E394">
-        <v>0.5</v>
+        <v>1.2</v>
       </c>
       <c r="F394">
-        <v>141.84</v>
+        <v>180.92</v>
       </c>
       <c r="G394">
-        <v>70.92</v>
+        <v>217.104</v>
       </c>
       <c r="H394">
-        <v>60.81</v>
+        <v>166.44</v>
       </c>
       <c r="I394">
-        <v>10.11</v>
+        <v>46.6546</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B395" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C395" t="str">
         <v>tagme3</v>
       </c>
       <c r="D395" t="str">
-        <v>Vulcan Feu French Avenue</v>
+        <v>Rose De Mai</v>
       </c>
       <c r="E395">
-        <v>9.9</v>
+        <v>0.1</v>
       </c>
       <c r="F395">
-        <v>128.43</v>
+        <v>171.43</v>
       </c>
       <c r="G395">
-        <v>1271.457</v>
+        <v>17.143</v>
       </c>
       <c r="H395">
-        <v>990</v>
+        <v>12.2</v>
       </c>
       <c r="I395">
-        <v>281.457</v>
+        <v>4.6264</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B396" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C396" t="str">
         <v>tagme3</v>
       </c>
       <c r="D396" t="str">
-        <v>Vulcan Sable French Avenue</v>
+        <v>Rose Noir Ahmed</v>
       </c>
       <c r="E396">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="F396">
-        <v>117.02</v>
+        <v>132.15</v>
       </c>
       <c r="G396">
-        <v>11.702</v>
+        <v>132.15</v>
       </c>
       <c r="H396">
-        <v>9.616</v>
+        <v>96</v>
       </c>
       <c r="I396">
-        <v>2.086</v>
+        <v>33.7095</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B397" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C397" t="str">
         <v>tagme3</v>
       </c>
       <c r="D397" t="str">
-        <v>Wanted Lady</v>
+        <v>Rose Noir Body Gel</v>
       </c>
       <c r="E397">
-        <v>0.05</v>
+        <v>1</v>
       </c>
       <c r="F397">
-        <v>148.94</v>
+        <v>53.58</v>
       </c>
       <c r="G397">
-        <v>7.447</v>
+        <v>53.58</v>
       </c>
       <c r="H397">
-        <v>4.2</v>
+        <v>36.25</v>
       </c>
       <c r="I397">
-        <v>3.247</v>
+        <v>16.3405</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B398" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C398" t="str">
         <v>tagme3</v>
       </c>
       <c r="D398" t="str">
-        <v>Western Shisha</v>
+        <v>Rose noir hair mist</v>
       </c>
       <c r="E398">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F398">
-        <v>120.57</v>
+        <v>45</v>
       </c>
       <c r="G398">
-        <v>120.57</v>
+        <v>135</v>
       </c>
       <c r="H398">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="I398">
-        <v>20.57</v>
+        <v>39.5069</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B399" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C399" t="str">
         <v>tagme3</v>
       </c>
       <c r="D399" t="str">
-        <v>White Regent Diamond</v>
+        <v>Roses Vanilla Mancera 120ml</v>
       </c>
       <c r="E399">
-        <v>4.47</v>
+        <v>0.167</v>
       </c>
       <c r="F399">
-        <v>128.05</v>
+        <v>261.44</v>
       </c>
       <c r="G399">
-        <v>572.3835</v>
+        <v>43.6605</v>
       </c>
       <c r="H399">
-        <v>429.12</v>
+        <v>37.8255</v>
       </c>
       <c r="I399">
-        <v>143.2635</v>
+        <v>5.0287</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B400" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C400" t="str">
         <v>tagme3</v>
       </c>
       <c r="D400" t="str">
-        <v>Xplicit Vanilla Mancera 120ml</v>
+        <v>Rouh Al Sandal oil 3ml</v>
       </c>
       <c r="E400">
-        <v>1.7</v>
+        <v>2</v>
       </c>
       <c r="F400">
-        <v>278.12</v>
+        <v>32.15</v>
       </c>
       <c r="G400">
-        <v>472.804</v>
+        <v>64.3</v>
       </c>
       <c r="H400">
-        <v>429.675</v>
+        <v>33</v>
       </c>
       <c r="I400">
-        <v>43.129</v>
+        <v>30.1125</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B401" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C401" t="str">
         <v>tagme3</v>
       </c>
       <c r="D401" t="str">
-        <v>Yara Candy Lattafa</v>
+        <v>Royal Blend French Avenue</v>
       </c>
       <c r="E401">
-        <v>2.3</v>
+        <v>1.9</v>
       </c>
       <c r="F401">
-        <v>74.47</v>
+        <v>98.82</v>
       </c>
       <c r="G401">
-        <v>171.281</v>
+        <v>187.758</v>
       </c>
       <c r="H401">
-        <v>135.539</v>
+        <v>144.4</v>
       </c>
       <c r="I401">
-        <v>35.742</v>
+        <v>39.8906</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B402" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C402" t="str">
         <v>tagme3</v>
       </c>
       <c r="D402" t="str">
-        <v>Yara Lattafa</v>
+        <v>Royal Blend Nero French Avenue</v>
       </c>
       <c r="E402">
-        <v>2.2</v>
+        <v>2.8</v>
       </c>
       <c r="F402">
-        <v>83.33</v>
+        <v>108.93</v>
       </c>
       <c r="G402">
-        <v>183.326</v>
+        <v>305.004</v>
       </c>
       <c r="H402">
-        <v>125.95</v>
+        <v>212.8</v>
       </c>
       <c r="I402">
-        <v>57.376</v>
+        <v>86.5713</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B403" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C403" t="str">
         <v>tagme3</v>
       </c>
       <c r="D403" t="str">
-        <v>Zayed 15ml</v>
+        <v>Royal Blend Sequoia</v>
       </c>
       <c r="E403">
-        <v>1</v>
+        <v>5.9</v>
       </c>
       <c r="F403">
-        <v>26.6</v>
+        <v>121.76</v>
       </c>
       <c r="G403">
-        <v>26.6</v>
+        <v>718.384</v>
       </c>
       <c r="H403">
-        <v>21.5</v>
+        <v>480.014</v>
       </c>
       <c r="I403">
-        <v>5.1</v>
+        <v>225.1032</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B404" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C404" t="str">
         <v>tagme3</v>
       </c>
       <c r="D404" t="str">
-        <v>Zenith Riffs</v>
+        <v>Royal Cherry</v>
       </c>
       <c r="E404">
-        <v>1</v>
+        <v>1.4</v>
       </c>
       <c r="F404">
-        <v>127.66</v>
+        <v>82.55</v>
       </c>
       <c r="G404">
-        <v>127.66</v>
+        <v>115.57</v>
       </c>
       <c r="H404">
-        <v>88</v>
+        <v>61.6</v>
       </c>
       <c r="I404">
-        <v>39.66</v>
+        <v>51.8357</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B405" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C405" t="str">
         <v>tagme3</v>
       </c>
       <c r="D405" t="str">
-        <v>Zenith Deep</v>
+        <v>Safari Breeze</v>
       </c>
       <c r="E405">
-        <v>1.2</v>
+        <v>3.5</v>
       </c>
       <c r="F405">
-        <v>127.66</v>
+        <v>140.39</v>
       </c>
       <c r="G405">
-        <v>153.192</v>
+        <v>491.365</v>
       </c>
       <c r="H405">
-        <v>105.6</v>
+        <v>339.675</v>
       </c>
       <c r="I405">
-        <v>47.592</v>
+        <v>142.6157</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B406" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C406" t="str">
         <v>tagme3</v>
       </c>
       <c r="D406" t="str">
-        <v>Zenith Riffs</v>
+        <v>Search Assaf</v>
       </c>
       <c r="E406">
-        <v>12.1</v>
+        <v>0.133</v>
       </c>
       <c r="F406">
-        <v>133.62</v>
+        <v>144.65</v>
       </c>
       <c r="G406">
-        <v>1616.802</v>
+        <v>19.2385</v>
       </c>
       <c r="H406">
-        <v>1064.8</v>
+        <v>13.3266</v>
       </c>
       <c r="I406">
-        <v>552.002</v>
+        <v>5.5566</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B407" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C407" t="str">
         <v>tagme3</v>
       </c>
       <c r="D407" t="str">
-        <v>Zenith Santal</v>
+        <v>Secret Garden Laverne</v>
       </c>
       <c r="E407">
-        <v>4.4</v>
+        <v>1.5</v>
       </c>
       <c r="F407">
-        <v>132.98</v>
+        <v>121.43</v>
       </c>
       <c r="G407">
-        <v>585.112</v>
+        <v>182.145</v>
       </c>
       <c r="H407">
-        <v>396</v>
+        <v>130.5</v>
       </c>
       <c r="I407">
-        <v>189.112</v>
+        <v>48.2812</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B408" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C408" t="str">
         <v>tagme3</v>
       </c>
       <c r="D408" t="str">
-        <v>Zenith Vanilla</v>
+        <v>Sedra Platino</v>
       </c>
       <c r="E408">
-        <v>0.2</v>
+        <v>0.15</v>
       </c>
       <c r="F408">
-        <v>117.02</v>
+        <v>409.53</v>
       </c>
       <c r="G408">
-        <v>23.404</v>
+        <v>61.4295</v>
       </c>
       <c r="H408">
-        <v>17.6</v>
+        <v>55.5</v>
       </c>
       <c r="I408">
-        <v>5.804</v>
+        <v>4.795</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B409" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C409" t="str">
         <v>tagme3</v>
       </c>
       <c r="D409" t="str">
-        <v>Zodiac Solmaris</v>
+        <v>Serious Al Majed Oud</v>
       </c>
       <c r="E409">
-        <v>2.7</v>
+        <v>1.3</v>
       </c>
       <c r="F409">
-        <v>74.47</v>
+        <v>204.47</v>
       </c>
       <c r="G409">
-        <v>201.069</v>
+        <v>265.811</v>
       </c>
       <c r="H409">
-        <v>124.2</v>
+        <v>188.5</v>
       </c>
       <c r="I409">
-        <v>76.869</v>
+        <v>72.4021</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B410" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C410" t="str">
         <v>tagme3</v>
       </c>
       <c r="D410" t="str">
-        <v>Brazillian 20ml</v>
+        <v>Shaghaf Amber Infusion Swiss Arabian</v>
       </c>
       <c r="E410">
-        <v>1</v>
+        <v>0.133</v>
       </c>
       <c r="F410">
-        <v>25</v>
+        <v>192.86</v>
       </c>
       <c r="G410">
-        <v>25</v>
+        <v>25.6504</v>
       </c>
       <c r="H410">
-        <v>17.33</v>
+        <v>26.6</v>
       </c>
       <c r="I410">
-        <v>7.67</v>
+        <v>-1.4233</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B411" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C411" t="str">
         <v>tagme3</v>
       </c>
       <c r="D411" t="str">
-        <v>Brazillian 20ml</v>
+        <v>Shaghaf Oud Azraq Swiss Arabian</v>
       </c>
       <c r="E411">
-        <v>1</v>
+        <v>0.133</v>
       </c>
       <c r="F411">
-        <v>25</v>
+        <v>192.86</v>
       </c>
       <c r="G411">
-        <v>25</v>
+        <v>25.6504</v>
       </c>
       <c r="H411">
-        <v>17.33</v>
+        <v>16.625</v>
       </c>
       <c r="I411">
-        <v>7.67</v>
+        <v>8.5517</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B412" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C412" t="str">
         <v>tagme3</v>
       </c>
       <c r="D412" t="str">
-        <v>French 20ml</v>
+        <v>Shaghaf Oud Tonka Swiss Arabian</v>
       </c>
       <c r="E412">
-        <v>1</v>
+        <v>0.133</v>
       </c>
       <c r="F412">
-        <v>28.57</v>
+        <v>192.86</v>
       </c>
       <c r="G412">
-        <v>28.57</v>
+        <v>25.6504</v>
       </c>
       <c r="H412">
-        <v>17.33</v>
+        <v>16.625</v>
       </c>
       <c r="I412">
-        <v>11.24</v>
+        <v>8.5517</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B413" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C413" t="str">
         <v>tagme3</v>
       </c>
       <c r="D413" t="str">
-        <v>French 20ml</v>
+        <v>Sharaf Divine</v>
       </c>
       <c r="E413">
-        <v>1</v>
+        <v>3.1</v>
       </c>
       <c r="F413">
-        <v>28.57</v>
+        <v>90.99</v>
       </c>
       <c r="G413">
-        <v>28.57</v>
+        <v>282.069</v>
       </c>
       <c r="H413">
-        <v>17.33</v>
+        <v>214.613</v>
       </c>
       <c r="I413">
-        <v>11.24</v>
+        <v>62.2469</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B414" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C414" t="str">
         <v>tagme3</v>
       </c>
       <c r="D414" t="str">
-        <v>Tobacco Collection Ibraq</v>
+        <v>Shield Iven</v>
       </c>
       <c r="E414">
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="F414">
-        <v>196.42</v>
+        <v>217.86</v>
       </c>
       <c r="G414">
-        <v>196.42</v>
+        <v>21.786</v>
       </c>
       <c r="H414">
-        <v>156</v>
+        <v>11.9808</v>
       </c>
       <c r="I414">
-        <v>40.42</v>
+        <v>9.4029</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B415" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C415" t="str">
         <v>tagme3</v>
       </c>
       <c r="D415" t="str">
-        <v>Tobacco Collection Ibraq</v>
+        <v>Shiny dkhoon</v>
       </c>
       <c r="E415">
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="F415">
-        <v>196.42</v>
+        <v>132.15</v>
       </c>
       <c r="G415">
-        <v>196.42</v>
+        <v>26.43</v>
       </c>
       <c r="H415">
-        <v>156</v>
+        <v>16.43</v>
       </c>
       <c r="I415">
-        <v>40.42</v>
+        <v>9.5119</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B416" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C416" t="str">
         <v>tagme3</v>
       </c>
       <c r="D416" t="str">
-        <v>Tobacco Collection Ibraq</v>
+        <v>Shiyaaka Sky</v>
       </c>
       <c r="E416">
-        <v>1</v>
+        <v>12.3</v>
       </c>
       <c r="F416">
-        <v>196.42</v>
+        <v>118.15</v>
       </c>
       <c r="G416">
-        <v>196.42</v>
+        <v>1453.245</v>
       </c>
       <c r="H416">
-        <v>156</v>
+        <v>897.6577</v>
       </c>
       <c r="I416">
-        <v>40.42</v>
+        <v>528.7493</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B417" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C417" t="str">
         <v>tagme3</v>
       </c>
       <c r="D417" t="str">
-        <v>Jamaican 20ml</v>
+        <v>Shiyaaka Snow</v>
       </c>
       <c r="E417">
-        <v>1</v>
+        <v>0.3</v>
       </c>
       <c r="F417">
-        <v>25</v>
+        <v>109.53</v>
       </c>
       <c r="G417">
-        <v>25</v>
+        <v>32.859</v>
       </c>
       <c r="H417">
-        <v>17.33</v>
+        <v>19.5</v>
       </c>
       <c r="I417">
-        <v>7.67</v>
+        <v>12.7522</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B418" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C418" t="str">
         <v>tagme3</v>
       </c>
       <c r="D418" t="str">
-        <v>Mexican 20ml</v>
+        <v>Shmallow Fluff French Avenue</v>
       </c>
       <c r="E418">
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="F418">
-        <v>25</v>
+        <v>139.29</v>
       </c>
       <c r="G418">
-        <v>25</v>
+        <v>13.929</v>
       </c>
       <c r="H418">
-        <v>17.33</v>
+        <v>8.8</v>
       </c>
       <c r="I418">
-        <v>7.67</v>
+        <v>4.8718</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B419" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C419" t="str">
         <v>tagme3</v>
       </c>
       <c r="D419" t="str">
-        <v>Spanish 20ml</v>
+        <v>Shuhrah Boisee</v>
       </c>
       <c r="E419">
-        <v>1</v>
+        <v>1.111</v>
       </c>
       <c r="F419">
-        <v>28.57</v>
+        <v>96.08</v>
       </c>
       <c r="G419">
-        <v>28.57</v>
+        <v>106.7449</v>
       </c>
       <c r="H419">
-        <v>17.33</v>
+        <v>66.66</v>
       </c>
       <c r="I419">
-        <v>11.24</v>
+        <v>38.1136</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B420" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C420" t="str">
         <v>tagme3</v>
       </c>
       <c r="D420" t="str">
-        <v>9 PM Perfume Spray 250ml</v>
+        <v>Shuhrah rasasi</v>
       </c>
       <c r="E420">
-        <v>2</v>
+        <v>10.333</v>
       </c>
       <c r="F420">
-        <v>19.5035</v>
+        <v>93.48</v>
       </c>
       <c r="G420">
-        <v>39.007</v>
+        <v>965.9288</v>
       </c>
       <c r="H420">
-        <v>30.4</v>
+        <v>646.8458</v>
       </c>
       <c r="I420">
-        <v>8.607</v>
+        <v>301.2446</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B421" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C421" t="str">
         <v>tagme3</v>
       </c>
       <c r="D421" t="str">
-        <v>9AM Dive Perfume Spray 250ml</v>
+        <v>Silk Musk</v>
       </c>
       <c r="E421">
-        <v>6</v>
+        <v>2.3</v>
       </c>
       <c r="F421">
-        <v>19.5035</v>
+        <v>72.87</v>
       </c>
       <c r="G421">
-        <v>117.021</v>
+        <v>167.601</v>
       </c>
       <c r="H421">
-        <v>91.2</v>
+        <v>98.9</v>
       </c>
       <c r="I421">
-        <v>25.821</v>
+        <v>65.6058</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B422" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C422" t="str">
         <v>tagme3</v>
       </c>
       <c r="D422" t="str">
-        <v>9PM Afnan</v>
+        <v>Silk Musk Wardi</v>
       </c>
       <c r="E422">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="F422">
-        <v>124.1135</v>
+        <v>78.58</v>
       </c>
       <c r="G422">
-        <v>12.4114</v>
+        <v>23.574</v>
       </c>
       <c r="H422">
-        <v>8.86</v>
+        <v>12.15</v>
       </c>
       <c r="I422">
-        <v>3.5514</v>
+        <v>10.9886</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B423" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C423" t="str">
         <v>tagme3</v>
       </c>
       <c r="D423" t="str">
-        <v>9PM Elixir Afnan</v>
+        <v>Smart 313 Bleu De Chanel 30ml</v>
       </c>
       <c r="E423">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="F423">
-        <v>119.8582</v>
+        <v>8.93</v>
       </c>
       <c r="G423">
-        <v>107.8724</v>
+        <v>8.93</v>
       </c>
       <c r="H423">
-        <v>87.3</v>
+        <v>6</v>
       </c>
       <c r="I423">
-        <v>20.5724</v>
+        <v>2.7651</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B424" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C424" t="str">
         <v>tagme3</v>
       </c>
       <c r="D424" t="str">
-        <v>9PM Night out</v>
+        <v>Smart 581 My Way 30ml</v>
       </c>
       <c r="E424">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="F424">
-        <v>129.8885</v>
+        <v>8.93</v>
       </c>
       <c r="G424">
-        <v>4546.0975</v>
+        <v>8.93</v>
       </c>
       <c r="H424">
-        <v>3395</v>
+        <v>6</v>
       </c>
       <c r="I424">
-        <v>1151.0975</v>
+        <v>2.7651</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B425" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C425" t="str">
         <v>tagme3</v>
       </c>
       <c r="D425" t="str">
-        <v>9PM Rebel Afnan</v>
+        <v>Smart 608 Ultra male 30ml</v>
       </c>
       <c r="E425">
-        <v>1.2</v>
+        <v>2</v>
       </c>
       <c r="F425">
-        <v>121.7494</v>
+        <v>7.86</v>
       </c>
       <c r="G425">
-        <v>146.0993</v>
+        <v>15.72</v>
       </c>
       <c r="H425">
-        <v>116.4</v>
+        <v>12</v>
       </c>
       <c r="I425">
-        <v>29.6993</v>
+        <v>3.4297</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B426" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C426" t="str">
         <v>tagme3</v>
       </c>
       <c r="D426" t="str">
-        <v>Abaq Pomegranate Musk 75ML</v>
+        <v>Smart 623 Megamare 30ml</v>
       </c>
       <c r="E426">
-        <v>0.8</v>
+        <v>9</v>
       </c>
       <c r="F426">
-        <v>90.4255</v>
+        <v>8.58</v>
       </c>
       <c r="G426">
-        <v>72.3404</v>
+        <v>77.22</v>
       </c>
       <c r="H426">
-        <v>46</v>
+        <v>54.63</v>
       </c>
       <c r="I426">
-        <v>26.3404</v>
+        <v>21.1639</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B427" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C427" t="str">
         <v>tagme3</v>
       </c>
       <c r="D427" t="str">
-        <v>Aether Extrait French Avenue</v>
+        <v>Smart 635 Spicebomb 30ml</v>
       </c>
       <c r="E427">
-        <v>5.8</v>
+        <v>1</v>
       </c>
       <c r="F427">
-        <v>141.1348</v>
+        <v>7.86</v>
       </c>
       <c r="G427">
-        <v>818.5818</v>
+        <v>7.86</v>
       </c>
       <c r="H427">
-        <v>603.2</v>
+        <v>6</v>
       </c>
       <c r="I427">
-        <v>215.3818</v>
+        <v>1.7148</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B428" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C428" t="str">
         <v>tagme3</v>
       </c>
       <c r="D428" t="str">
-        <v>Al Haramain Amber Oud Tobacco</v>
+        <v>Soprano ice</v>
       </c>
       <c r="E428">
-        <v>4.1</v>
+        <v>1</v>
       </c>
       <c r="F428">
-        <v>196.2175</v>
+        <v>107.15</v>
       </c>
       <c r="G428">
-        <v>804.4918</v>
+        <v>107.15</v>
       </c>
       <c r="H428">
-        <v>600.65</v>
+        <v>69</v>
       </c>
       <c r="I428">
-        <v>203.8418</v>
+        <v>36.1712</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B429" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C429" t="str">
         <v>tagme3</v>
       </c>
       <c r="D429" t="str">
-        <v>Al Haramain Dubai Night</v>
+        <v>Spectre Ghost</v>
       </c>
       <c r="E429">
-        <v>0.1</v>
+        <v>8.125</v>
       </c>
       <c r="F429">
-        <v>209.2199</v>
+        <v>119.18</v>
       </c>
       <c r="G429">
-        <v>20.922</v>
+        <v>968.3375</v>
       </c>
       <c r="H429">
-        <v>15</v>
+        <v>732.9831</v>
       </c>
       <c r="I429">
-        <v>5.922</v>
+        <v>217.4715</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B430" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C430" t="str">
         <v>tagme3</v>
       </c>
       <c r="D430" t="str">
-        <v>Al Haramain Future Dubai</v>
+        <v>Spectrum Chill</v>
       </c>
       <c r="E430">
-        <v>0.1</v>
+        <v>4</v>
       </c>
       <c r="F430">
-        <v>223.4043</v>
+        <v>122.33</v>
       </c>
       <c r="G430">
-        <v>22.3404</v>
+        <v>489.32</v>
       </c>
       <c r="H430">
-        <v>16.5</v>
+        <v>372.8668</v>
       </c>
       <c r="I430">
-        <v>5.8404</v>
+        <v>107.4166</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B431" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C431" t="str">
         <v>tagme3</v>
       </c>
       <c r="D431" t="str">
-        <v>Al Haramain Imagine Dubai</v>
+        <v>Spicy Amber</v>
       </c>
       <c r="E431">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="F431">
-        <v>223.4043</v>
+        <v>107.15</v>
       </c>
       <c r="G431">
-        <v>22.3404</v>
+        <v>21.43</v>
       </c>
       <c r="H431">
-        <v>16.5</v>
+        <v>14</v>
       </c>
       <c r="I431">
-        <v>5.8404</v>
+        <v>7.0342</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B432" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C432" t="str">
         <v>tagme3</v>
       </c>
       <c r="D432" t="str">
-        <v>Al Nashama Caprice</v>
+        <v>Spray club de nuit urban elixir</v>
       </c>
       <c r="E432">
-        <v>2.6</v>
+        <v>6</v>
       </c>
       <c r="F432">
-        <v>92.1986</v>
+        <v>8.53</v>
       </c>
       <c r="G432">
-        <v>239.7164</v>
+        <v>51.18</v>
       </c>
       <c r="H432">
-        <v>167.05</v>
+        <v>42.3</v>
       </c>
       <c r="I432">
-        <v>72.6664</v>
+        <v>7.9348</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B433" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C433" t="str">
         <v>tagme3</v>
       </c>
       <c r="D433" t="str">
-        <v>Al Sheikha Hind Hair Mist</v>
+        <v>Strike Black</v>
       </c>
       <c r="E433">
-        <v>1</v>
+        <v>6.2</v>
       </c>
       <c r="F433">
-        <v>49.6454</v>
+        <v>165.83</v>
       </c>
       <c r="G433">
-        <v>49.6454</v>
+        <v>1028.146</v>
       </c>
       <c r="H433">
-        <v>30.2</v>
+        <v>767.3535</v>
       </c>
       <c r="I433">
-        <v>19.4454</v>
+        <v>241.805</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B434" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C434" t="str">
         <v>tagme3</v>
       </c>
       <c r="D434" t="str">
-        <v>Allure Garden</v>
+        <v>Sugar Musk 75ml Ibrahim Al Qurashi</v>
       </c>
       <c r="E434">
-        <v>0.5</v>
+        <v>4.066</v>
       </c>
       <c r="F434">
-        <v>106.383</v>
+        <v>92.87</v>
       </c>
       <c r="G434">
-        <v>53.1915</v>
+        <v>377.6094</v>
       </c>
       <c r="H434">
-        <v>38.5</v>
+        <v>296.818</v>
       </c>
       <c r="I434">
-        <v>14.6915</v>
+        <v>73.8179</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B435" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C435" t="str">
         <v>tagme3</v>
       </c>
       <c r="D435" t="str">
-        <v>Amber Empire</v>
+        <v>Sultan Oil Al Rehab</v>
       </c>
       <c r="E435">
-        <v>3.6</v>
+        <v>1</v>
       </c>
       <c r="F435">
-        <v>141.1685</v>
+        <v>7.15</v>
       </c>
       <c r="G435">
-        <v>508.2066</v>
+        <v>7.15</v>
       </c>
       <c r="H435">
-        <v>324</v>
+        <v>4.38</v>
       </c>
       <c r="I435">
-        <v>184.2066</v>
+        <v>2.638</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B436" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C436" t="str">
         <v>tagme3</v>
       </c>
       <c r="D436" t="str">
-        <v>Ana Abiyedh Lattafa</v>
+        <v>Sultan The Founder French Avenue</v>
       </c>
       <c r="E436">
-        <v>3</v>
+        <v>0.125</v>
       </c>
       <c r="F436">
-        <v>49.6454</v>
+        <v>114.29</v>
       </c>
       <c r="G436">
-        <v>148.9362</v>
+        <v>14.2863</v>
       </c>
       <c r="H436">
-        <v>132</v>
+        <v>12.125</v>
       </c>
       <c r="I436">
-        <v>16.9362</v>
+        <v>1.8974</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B437" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C437" t="str">
         <v>tagme3</v>
       </c>
       <c r="D437" t="str">
-        <v>Angham Lattafa</v>
+        <v>Summer Oud</v>
       </c>
       <c r="E437">
-        <v>1.1</v>
+        <v>1.333</v>
       </c>
       <c r="F437">
-        <v>88.6525</v>
+        <v>194.77</v>
       </c>
       <c r="G437">
-        <v>97.5178</v>
+        <v>259.6284</v>
       </c>
       <c r="H437">
-        <v>67.782</v>
+        <v>201.283</v>
       </c>
       <c r="I437">
-        <v>29.7358</v>
+        <v>53.5507</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B438" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C438" t="str">
         <v>tagme3</v>
       </c>
       <c r="D438" t="str">
-        <v>Angham Second Song</v>
+        <v>Supremacy Collector's Edition</v>
       </c>
       <c r="E438">
-        <v>0.5</v>
+        <v>24.5</v>
       </c>
       <c r="F438">
-        <v>95.7447</v>
+        <v>200.98</v>
       </c>
       <c r="G438">
-        <v>47.8724</v>
+        <v>4924.01</v>
       </c>
       <c r="H438">
-        <v>35.7</v>
+        <v>3871</v>
       </c>
       <c r="I438">
-        <v>12.1724</v>
+        <v>962.0752</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B439" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C439" t="str">
         <v>tagme3</v>
       </c>
       <c r="D439" t="str">
-        <v>Arabian Tobacco 100ml</v>
+        <v>Supremacy Not Only Intense 150ml</v>
       </c>
       <c r="E439">
-        <v>4.4</v>
+        <v>4.067</v>
       </c>
       <c r="F439">
-        <v>114.6572</v>
+        <v>221.43</v>
       </c>
       <c r="G439">
-        <v>504.4917</v>
+        <v>900.5558</v>
       </c>
       <c r="H439">
-        <v>404.8</v>
+        <v>634.452</v>
       </c>
       <c r="I439">
-        <v>99.6917</v>
+        <v>249.4727</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B440" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C440" t="str">
         <v>tagme3</v>
       </c>
       <c r="D440" t="str">
-        <v>Armaf Infinity Gold</v>
+        <v>Sweet Cherry Kiss</v>
       </c>
       <c r="E440">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="F440">
-        <v>163.1206</v>
+        <v>96.43</v>
       </c>
       <c r="G440">
-        <v>81.5603</v>
+        <v>9.643</v>
       </c>
       <c r="H440">
-        <v>72.5</v>
+        <v>6.692</v>
       </c>
       <c r="I440">
-        <v>9.0603</v>
+        <v>2.7729</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B441" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C441" t="str">
         <v>tagme3</v>
       </c>
       <c r="D441" t="str">
-        <v>Armaf Infinity Silver</v>
+        <v>Sweet paradise</v>
       </c>
       <c r="E441">
-        <v>5.1</v>
+        <v>1.4</v>
       </c>
       <c r="F441">
-        <v>145.0677</v>
+        <v>125.6</v>
       </c>
       <c r="G441">
-        <v>739.8453</v>
+        <v>175.84</v>
       </c>
       <c r="H441">
-        <v>529.125</v>
+        <v>122.8219</v>
       </c>
       <c r="I441">
-        <v>210.7203</v>
+        <v>49.7708</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B442" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C442" t="str">
         <v>tagme3</v>
       </c>
       <c r="D442" t="str">
-        <v>Armaf Yum Yum</v>
+        <v>Swiss Arabian Musk 74 Poudree</v>
       </c>
       <c r="E442">
-        <v>0.3</v>
+        <v>1</v>
       </c>
       <c r="F442">
-        <v>156.0284</v>
+        <v>242.86</v>
       </c>
       <c r="G442">
-        <v>46.8085</v>
+        <v>242.86</v>
       </c>
       <c r="H442">
-        <v>38.7</v>
+        <v>180</v>
       </c>
       <c r="I442">
-        <v>8.1085</v>
+        <v>58.375</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B443" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C443" t="str">
         <v>tagme3</v>
       </c>
       <c r="D443" t="str">
-        <v>Aromatix Carnal Desire</v>
+        <v>Swiss Arabian Patchouli 01</v>
       </c>
       <c r="E443">
-        <v>1.2</v>
+        <v>1</v>
       </c>
       <c r="F443">
-        <v>160.7565</v>
+        <v>242.86</v>
       </c>
       <c r="G443">
-        <v>192.9078</v>
+        <v>242.86</v>
       </c>
       <c r="H443">
-        <v>127.2</v>
+        <v>180</v>
       </c>
       <c r="I443">
-        <v>65.7078</v>
+        <v>58.375</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B444" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C444" t="str">
         <v>tagme3</v>
       </c>
       <c r="D444" t="str">
-        <v>Aromatix Forbidden Fruit</v>
+        <v>Taskeen Wowie</v>
       </c>
       <c r="E444">
-        <v>4.6</v>
+        <v>0.35</v>
       </c>
       <c r="F444">
-        <v>159.5745</v>
+        <v>123.22</v>
       </c>
       <c r="G444">
-        <v>734.0427</v>
+        <v>43.127</v>
       </c>
       <c r="H444">
-        <v>469.2</v>
+        <v>13.475</v>
       </c>
       <c r="I444">
-        <v>264.8427</v>
+        <v>28.8555</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B445" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C445" t="str">
         <v>tagme3</v>
       </c>
       <c r="D445" t="str">
-        <v>Aromatix Frostbite</v>
+        <v>Teriaq Intense Lattafa</v>
       </c>
       <c r="E445">
-        <v>2.9</v>
+        <v>5.2</v>
       </c>
       <c r="F445">
-        <v>184.7912</v>
+        <v>111.55</v>
       </c>
       <c r="G445">
-        <v>535.8945</v>
+        <v>580.06</v>
       </c>
       <c r="H445">
-        <v>398.75</v>
+        <v>420.9442</v>
       </c>
       <c r="I445">
-        <v>137.1445</v>
+        <v>148.4035</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B446" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C446" t="str">
         <v>tagme3</v>
       </c>
       <c r="D446" t="str">
-        <v>Aromatix Magnetiq</v>
+        <v>Teriaq lattafa</v>
       </c>
       <c r="E446">
-        <v>3.2</v>
+        <v>0.2</v>
       </c>
       <c r="F446">
-        <v>160.6383</v>
+        <v>110.72</v>
       </c>
       <c r="G446">
-        <v>514.0426</v>
+        <v>22.144</v>
       </c>
       <c r="H446">
-        <v>326.4</v>
+        <v>16.12</v>
       </c>
       <c r="I446">
-        <v>187.6426</v>
+        <v>5.6151</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B447" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C447" t="str">
         <v>tagme3</v>
       </c>
       <c r="D447" t="str">
-        <v>Aromatix Naughty Dates</v>
+        <v>Thriller Maison Asrar</v>
       </c>
       <c r="E447">
-        <v>1.3</v>
+        <v>2.9</v>
       </c>
       <c r="F447">
-        <v>164.8936</v>
+        <v>173.42</v>
       </c>
       <c r="G447">
-        <v>214.3617</v>
+        <v>502.918</v>
       </c>
       <c r="H447">
-        <v>149.5</v>
+        <v>330.854</v>
       </c>
       <c r="I447">
-        <v>64.8617</v>
+        <v>162.7763</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B448" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C448" t="str">
         <v>tagme3</v>
       </c>
       <c r="D448" t="str">
-        <v>Aromatix Platine Blanc</v>
+        <v>Thunder</v>
       </c>
       <c r="E448">
-        <v>7.9</v>
+        <v>0.3</v>
       </c>
       <c r="F448">
-        <v>173.9277</v>
+        <v>133.34</v>
       </c>
       <c r="G448">
-        <v>1374.0288</v>
+        <v>40.002</v>
       </c>
       <c r="H448">
-        <v>845.3</v>
+        <v>29.1</v>
       </c>
       <c r="I448">
-        <v>528.7288</v>
+        <v>10.1633</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B449" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C449" t="str">
         <v>tagme3</v>
       </c>
       <c r="D449" t="str">
-        <v>Aromatix Royal Taboo</v>
+        <v>Tiramisu Caramel</v>
       </c>
       <c r="E449">
-        <v>0.7</v>
+        <v>0.1</v>
       </c>
       <c r="F449">
-        <v>156.0284</v>
+        <v>107.15</v>
       </c>
       <c r="G449">
-        <v>109.2199</v>
+        <v>10.715</v>
       </c>
       <c r="H449">
-        <v>79.8</v>
+        <v>7.12</v>
       </c>
       <c r="I449">
-        <v>29.4199</v>
+        <v>3.3971</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B450" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C450" t="str">
         <v>tagme3</v>
       </c>
       <c r="D450" t="str">
-        <v>Aromatix Sun Kissed</v>
+        <v>Tiramisu Coco</v>
       </c>
       <c r="E450">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="F450">
-        <v>166.6667</v>
+        <v>107.15</v>
       </c>
       <c r="G450">
-        <v>83.3334</v>
+        <v>10.715</v>
       </c>
       <c r="H450">
-        <v>62.5</v>
+        <v>7.12</v>
       </c>
       <c r="I450">
-        <v>20.8334</v>
+        <v>3.3971</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B451" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C451" t="str">
         <v>tagme3</v>
       </c>
       <c r="D451" t="str">
-        <v>Aromatix Teas Me</v>
+        <v>Titan Khadlaj</v>
       </c>
       <c r="E451">
-        <v>1.1</v>
+        <v>0.1</v>
       </c>
       <c r="F451">
-        <v>157.8014</v>
+        <v>103.58</v>
       </c>
       <c r="G451">
-        <v>173.5815</v>
+        <v>10.358</v>
       </c>
       <c r="H451">
-        <v>137.5</v>
+        <v>7.125</v>
       </c>
       <c r="I451">
-        <v>36.0815</v>
+        <v>3.0417</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B452" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C452" t="str">
         <v>tagme3</v>
       </c>
       <c r="D452" t="str">
-        <v>Arrogate Addict Assaf 200ml</v>
+        <v>Mexican 20ml</v>
       </c>
       <c r="E452">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="F452">
-        <v>191.4894</v>
+        <v>25</v>
       </c>
       <c r="G452">
-        <v>19.1489</v>
+        <v>25</v>
       </c>
       <c r="H452">
-        <v>14.5</v>
+        <v>17.33</v>
       </c>
       <c r="I452">
-        <v>4.6489</v>
+        <v>7.2083</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B453" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C453" t="str">
         <v>tagme3</v>
       </c>
       <c r="D453" t="str">
-        <v>Arrogate Addict Elixir</v>
+        <v>Dominican 20ml</v>
       </c>
       <c r="E453">
-        <v>1.934</v>
+        <v>1</v>
       </c>
       <c r="F453">
-        <v>193.1012</v>
+        <v>25</v>
       </c>
       <c r="G453">
-        <v>373.4577</v>
+        <v>25</v>
       </c>
       <c r="H453">
-        <v>293.968</v>
+        <v>17.33</v>
       </c>
       <c r="I453">
-        <v>79.4897</v>
+        <v>7.2083</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B454" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C454" t="str">
         <v>tagme3</v>
       </c>
       <c r="D454" t="str">
-        <v>Arrogate Blue de Assaf 200ml</v>
+        <v>Mexican 20ml</v>
       </c>
       <c r="E454">
-        <v>0.05</v>
+        <v>1</v>
       </c>
       <c r="F454">
-        <v>184.3972</v>
+        <v>25</v>
       </c>
       <c r="G454">
-        <v>9.2199</v>
+        <v>25</v>
       </c>
       <c r="H454">
-        <v>6.06</v>
+        <v>17.33</v>
       </c>
       <c r="I454">
-        <v>3.1599</v>
+        <v>7.2083</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B455" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C455" t="str">
         <v>tagme3</v>
       </c>
       <c r="D455" t="str">
-        <v>Arrogate Comete Assaf 200ml</v>
+        <v>Arabian 20ml</v>
       </c>
       <c r="E455">
-        <v>0.45</v>
+        <v>1</v>
       </c>
       <c r="F455">
-        <v>192.4349</v>
+        <v>25</v>
       </c>
       <c r="G455">
-        <v>86.5957</v>
+        <v>25</v>
       </c>
       <c r="H455">
-        <v>41.85</v>
+        <v>17.33</v>
       </c>
       <c r="I455">
-        <v>44.7457</v>
+        <v>7.2083</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B456" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C456" t="str">
         <v>tagme3</v>
       </c>
       <c r="D456" t="str">
-        <v>Arrogate Girl Assaf 200ml</v>
+        <v>Cuban 20ml</v>
       </c>
       <c r="E456">
-        <v>1.6</v>
+        <v>1</v>
       </c>
       <c r="F456">
-        <v>153.4954</v>
+        <v>25</v>
       </c>
       <c r="G456">
-        <v>245.5926</v>
+        <v>25</v>
       </c>
       <c r="H456">
-        <v>151.44</v>
+        <v>17.33</v>
       </c>
       <c r="I456">
-        <v>94.1526</v>
+        <v>7.2083</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B457" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C457" t="str">
         <v>tagme3</v>
       </c>
       <c r="D457" t="str">
-        <v>Arrogate Pink Assaf</v>
+        <v>Cuban 20ml</v>
       </c>
       <c r="E457">
-        <v>3.5</v>
+        <v>1</v>
       </c>
       <c r="F457">
-        <v>185.3428</v>
+        <v>25</v>
       </c>
       <c r="G457">
-        <v>648.6998</v>
+        <v>25</v>
       </c>
       <c r="H457">
-        <v>465.5</v>
+        <v>17.33</v>
       </c>
       <c r="I457">
-        <v>183.1998</v>
+        <v>7.2083</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B458" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C458" t="str">
         <v>tagme3</v>
       </c>
       <c r="D458" t="str">
-        <v>Arrogate Pink Diva</v>
+        <v>Dominican 20ml</v>
       </c>
       <c r="E458">
-        <v>2.5</v>
+        <v>1</v>
       </c>
       <c r="F458">
-        <v>102.21</v>
+        <v>25</v>
       </c>
       <c r="G458">
-        <v>255.525</v>
+        <v>25</v>
       </c>
       <c r="H458">
-        <v>332.5</v>
+        <v>17.33</v>
       </c>
       <c r="I458">
-        <v>-76.975</v>
+        <v>7.2083</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B459" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C459" t="str">
         <v>tagme3</v>
       </c>
       <c r="D459" t="str">
-        <v>Arrogate Pink Rose</v>
+        <v>Tonka Cola Mancera 120ml</v>
       </c>
       <c r="E459">
-        <v>0.47</v>
+        <v>0.167</v>
       </c>
       <c r="F459">
-        <v>159.57</v>
+        <v>295.72</v>
       </c>
       <c r="G459">
-        <v>74.9979</v>
+        <v>49.3852</v>
       </c>
       <c r="H459">
-        <v>67.21</v>
+        <v>36.072</v>
       </c>
       <c r="I459">
-        <v>7.7879</v>
+        <v>12.4012</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B460" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C460" t="str">
         <v>tagme3</v>
       </c>
       <c r="D460" t="str">
-        <v>Arsh French Avenue</v>
+        <v>Turathi Blue Afnan</v>
       </c>
       <c r="E460">
-        <v>4.4</v>
+        <v>2.333</v>
       </c>
       <c r="F460">
-        <v>146.4</v>
+        <v>140.72</v>
       </c>
       <c r="G460">
-        <v>644.16</v>
+        <v>328.2998</v>
       </c>
       <c r="H460">
-        <v>493.68</v>
+        <v>250.8208</v>
       </c>
       <c r="I460">
-        <v>150.48</v>
+        <v>71.416</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B461" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C461" t="str">
         <v>tagme3</v>
       </c>
       <c r="D461" t="str">
-        <v>Asad Bourbon Lattafa</v>
+        <v>Turathi Brown Afnan</v>
       </c>
       <c r="E461">
-        <v>1</v>
+        <v>0.333</v>
       </c>
       <c r="F461">
-        <v>74.47</v>
+        <v>131.79</v>
       </c>
       <c r="G461">
-        <v>74.47</v>
+        <v>43.8861</v>
       </c>
       <c r="H461">
-        <v>0</v>
+        <v>31.1355</v>
       </c>
       <c r="I461">
-        <v>74.47</v>
+        <v>11.9401</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B462" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C462" t="str">
         <v>tagme3</v>
       </c>
       <c r="D462" t="str">
-        <v>Asad Elixir</v>
+        <v>Turathi Electric Afnan</v>
       </c>
       <c r="E462">
-        <v>1.3</v>
+        <v>2.778</v>
       </c>
       <c r="F462">
-        <v>79.98</v>
+        <v>142.67</v>
       </c>
       <c r="G462">
-        <v>103.974</v>
+        <v>396.3373</v>
       </c>
       <c r="H462">
-        <v>80.106</v>
+        <v>291.69</v>
       </c>
       <c r="I462">
-        <v>23.868</v>
+        <v>97.3279</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B463" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C463" t="str">
         <v>tagme3</v>
       </c>
       <c r="D463" t="str">
-        <v>Asad Lattafa</v>
+        <v>Uhud Arabiyat Prestige</v>
       </c>
       <c r="E463">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="F463">
-        <v>74.47</v>
+        <v>114.29</v>
       </c>
       <c r="G463">
-        <v>7.447</v>
+        <v>57.145</v>
       </c>
       <c r="H463">
-        <v>6</v>
+        <v>42.765</v>
       </c>
       <c r="I463">
-        <v>1.447</v>
+        <v>13.3247</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B464" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C464" t="str">
         <v>tagme3</v>
       </c>
       <c r="D464" t="str">
-        <v>Assaf Bakhur Collection</v>
+        <v>Uniq Oud Forever Armaf</v>
       </c>
       <c r="E464">
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="F464">
-        <v>269.5</v>
+        <v>167.86</v>
       </c>
       <c r="G464">
-        <v>269.5</v>
+        <v>16.786</v>
       </c>
       <c r="H464">
-        <v>220</v>
+        <v>14.23</v>
       </c>
       <c r="I464">
-        <v>49.5</v>
+        <v>2.246</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B465" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C465" t="str">
         <v>tagme3</v>
       </c>
       <c r="D465" t="str">
-        <v>Ateeq Nusuk</v>
+        <v>Urban Man Le Parfum</v>
       </c>
       <c r="E465">
-        <v>6.2</v>
+        <v>0.111</v>
       </c>
       <c r="F465">
-        <v>132.22</v>
+        <v>86.79</v>
       </c>
       <c r="G465">
-        <v>819.764</v>
+        <v>9.6337</v>
       </c>
       <c r="H465">
-        <v>465</v>
+        <v>7.77</v>
       </c>
       <c r="I465">
-        <v>354.764</v>
+        <v>1.6858</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B466" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C466" t="str">
         <v>tagme3</v>
       </c>
       <c r="D466" t="str">
-        <v>Atheeri Lattafa</v>
+        <v>Urban Man Paradise</v>
       </c>
       <c r="E466">
-        <v>1.5</v>
+        <v>0.222</v>
       </c>
       <c r="F466">
-        <v>111.7</v>
+        <v>70.72</v>
       </c>
       <c r="G466">
-        <v>167.55</v>
+        <v>15.6998</v>
       </c>
       <c r="H466">
-        <v>126</v>
+        <v>10.434</v>
       </c>
       <c r="I466">
-        <v>41.55</v>
+        <v>4.9759</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B467" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C467" t="str">
         <v>tagme3</v>
       </c>
       <c r="D467" t="str">
-        <v>Atlantis French Avenue</v>
+        <v>Vanguard Maison Asrar</v>
       </c>
       <c r="E467">
-        <v>10.5</v>
+        <v>2</v>
       </c>
       <c r="F467">
-        <v>141</v>
+        <v>144.39</v>
       </c>
       <c r="G467">
-        <v>1480.5</v>
+        <v>288.78</v>
       </c>
       <c r="H467">
-        <v>1099.875</v>
+        <v>212.4</v>
       </c>
       <c r="I467">
-        <v>380.625</v>
+        <v>71.0469</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B468" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C468" t="str">
         <v>tagme3</v>
       </c>
       <c r="D468" t="str">
-        <v>Atlas Lattafa</v>
+        <v>Vanilla Aura</v>
       </c>
       <c r="E468">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F468">
-        <v>95.74</v>
+        <v>121.43</v>
       </c>
       <c r="G468">
-        <v>861.66</v>
+        <v>121.43</v>
       </c>
       <c r="H468">
-        <v>607.5</v>
+        <v>97.125</v>
       </c>
       <c r="I468">
-        <v>254.16</v>
+        <v>22.0625</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B469" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C469" t="str">
         <v>tagme3</v>
       </c>
       <c r="D469" t="str">
-        <v>Atralia Absolute Chill</v>
+        <v>Vanilla Cream Macaron</v>
       </c>
       <c r="E469">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="F469">
-        <v>95.74</v>
+        <v>75</v>
       </c>
       <c r="G469">
-        <v>28.722</v>
+        <v>7.5</v>
       </c>
       <c r="H469">
-        <v>18.18</v>
+        <v>5.654</v>
       </c>
       <c r="I469">
-        <v>10.542</v>
+        <v>1.7075</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B470" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C470" t="str">
         <v>tagme3</v>
       </c>
       <c r="D470" t="str">
-        <v>Atralia Absolute noir</v>
+        <v>Vanilla So Sweet</v>
       </c>
       <c r="E470">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="F470">
-        <v>95.74</v>
+        <v>64.29</v>
       </c>
       <c r="G470">
-        <v>9.574</v>
+        <v>64.29</v>
       </c>
       <c r="H470">
-        <v>6.06</v>
+        <v>51.5</v>
       </c>
       <c r="I470">
-        <v>3.514</v>
+        <v>11.6027</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B471" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C471" t="str">
         <v>tagme3</v>
       </c>
       <c r="D471" t="str">
-        <v>Atralia Magma Ember Dusk</v>
+        <v>Vanilla Voyage Maison Asrar</v>
       </c>
       <c r="E471">
-        <v>0.25</v>
+        <v>2.2</v>
       </c>
       <c r="F471">
-        <v>121.99</v>
+        <v>131.88</v>
       </c>
       <c r="G471">
-        <v>30.4975</v>
+        <v>290.136</v>
       </c>
       <c r="H471">
-        <v>22.25</v>
+        <v>187</v>
       </c>
       <c r="I471">
-        <v>8.2475</v>
+        <v>97.7779</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B472" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C472" t="str">
         <v>tagme3</v>
       </c>
       <c r="D472" t="str">
-        <v>Aura Assaf</v>
+        <v>velvet rouge</v>
       </c>
       <c r="E472">
-        <v>0.93</v>
+        <v>3.7</v>
       </c>
       <c r="F472">
-        <v>141.34</v>
+        <v>77.84</v>
       </c>
       <c r="G472">
-        <v>131.4462</v>
+        <v>288.008</v>
       </c>
       <c r="H472">
-        <v>93</v>
+        <v>203.5</v>
       </c>
       <c r="I472">
-        <v>38.4462</v>
+        <v>79.1892</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B473" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C473" t="str">
         <v>tagme3</v>
       </c>
       <c r="D473" t="str">
-        <v>Aura Crisp Flower Khadlaj</v>
+        <v>Veneno Bianco French Avenue</v>
       </c>
       <c r="E473">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="F473">
-        <v>56.74</v>
+        <v>138.1</v>
       </c>
       <c r="G473">
-        <v>19.859</v>
+        <v>55.24</v>
       </c>
       <c r="H473">
-        <v>13.65</v>
+        <v>41.2</v>
       </c>
       <c r="I473">
-        <v>6.209</v>
+        <v>13.0198</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B474" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C474" t="str">
         <v>tagme3</v>
       </c>
       <c r="D474" t="str">
-        <v>Aura Fresh</v>
+        <v>Veneno Black French Avenue</v>
       </c>
       <c r="E474">
-        <v>1.4</v>
+        <v>0.5</v>
       </c>
       <c r="F474">
-        <v>99.73</v>
+        <v>128.58</v>
       </c>
       <c r="G474">
-        <v>139.622</v>
+        <v>64.29</v>
       </c>
       <c r="H474">
-        <v>100.408</v>
+        <v>58.655</v>
       </c>
       <c r="I474">
-        <v>39.214</v>
+        <v>4.4477</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B475" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C475" t="str">
         <v>tagme3</v>
       </c>
       <c r="D475" t="str">
-        <v>Aura Kiss Of Rose Khadlaj</v>
+        <v>Verno La Victor</v>
       </c>
       <c r="E475">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="F475">
-        <v>56.74</v>
+        <v>217.47</v>
       </c>
       <c r="G475">
-        <v>56.74</v>
+        <v>108.735</v>
       </c>
       <c r="H475">
-        <v>39</v>
+        <v>67.5</v>
       </c>
       <c r="I475">
-        <v>17.74</v>
+        <v>39.2269</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B476" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C476" t="str">
         <v>tagme3</v>
       </c>
       <c r="D476" t="str">
-        <v>Aura Manga Splash Khadlaj</v>
+        <v>Victoria Lattafa</v>
       </c>
       <c r="E476">
-        <v>0.45</v>
+        <v>0.4</v>
       </c>
       <c r="F476">
-        <v>56.74</v>
+        <v>96.43</v>
       </c>
       <c r="G476">
-        <v>25.533</v>
+        <v>38.572</v>
       </c>
       <c r="H476">
-        <v>17.775</v>
+        <v>31</v>
       </c>
       <c r="I476">
-        <v>7.758</v>
+        <v>6.8597</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B477" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C477" t="str">
         <v>tagme3</v>
       </c>
       <c r="D477" t="str">
-        <v>Aura Pista Desert Khadlaj</v>
+        <v>Vintage Radio</v>
       </c>
       <c r="E477">
-        <v>0.1</v>
+        <v>8.5</v>
       </c>
       <c r="F477">
-        <v>60.28</v>
+        <v>115.91</v>
       </c>
       <c r="G477">
-        <v>6.028</v>
+        <v>985.235</v>
       </c>
       <c r="H477">
-        <v>3.95</v>
+        <v>688.5</v>
       </c>
       <c r="I477">
-        <v>2.078</v>
+        <v>278.5401</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B478" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C478" t="str">
         <v>tagme3</v>
       </c>
       <c r="D478" t="str">
-        <v>Aura Vanilla Milk</v>
+        <v>Vintage Tobacco</v>
       </c>
       <c r="E478">
-        <v>2.9</v>
+        <v>1.1</v>
       </c>
       <c r="F478">
-        <v>78.18</v>
+        <v>173.22</v>
       </c>
       <c r="G478">
-        <v>226.722</v>
+        <v>190.542</v>
       </c>
       <c r="H478">
-        <v>149.35</v>
+        <v>129.8</v>
       </c>
       <c r="I478">
-        <v>77.372</v>
+        <v>57.2231</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B479" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C479" t="str">
         <v>tagme3</v>
       </c>
       <c r="D479" t="str">
-        <v>Azm Paris Corner</v>
+        <v>Volare Aragon</v>
       </c>
       <c r="E479">
-        <v>0.6</v>
+        <v>0.1</v>
       </c>
       <c r="F479">
-        <v>95.74</v>
+        <v>67.86</v>
       </c>
       <c r="G479">
-        <v>57.444</v>
+        <v>6.786</v>
       </c>
       <c r="H479">
-        <v>31.8</v>
+        <v>4</v>
       </c>
       <c r="I479">
-        <v>25.644</v>
+        <v>2.6607</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B480" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C480" t="str">
         <v>tagme3</v>
       </c>
       <c r="D480" t="str">
-        <v>Azure Royal Ahmed Al Maghribi</v>
+        <v>Volare Carlos</v>
       </c>
       <c r="E480">
-        <v>3.4</v>
+        <v>0.1</v>
       </c>
       <c r="F480">
-        <v>101.82</v>
+        <v>67.86</v>
       </c>
       <c r="G480">
-        <v>346.188</v>
+        <v>6.786</v>
       </c>
       <c r="H480">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I480">
-        <v>346.188</v>
+        <v>2.6607</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B481" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C481" t="str">
         <v>tagme3</v>
       </c>
       <c r="D481" t="str">
-        <v>Azzure Aoud</v>
+        <v>Volare Valerius</v>
       </c>
       <c r="E481">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="F481">
-        <v>113.48</v>
+        <v>67.86</v>
       </c>
       <c r="G481">
-        <v>22.696</v>
+        <v>6.786</v>
       </c>
       <c r="H481">
-        <v>19.232</v>
+        <v>4</v>
       </c>
       <c r="I481">
-        <v>3.464</v>
+        <v>2.6607</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B482" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C482" t="str">
         <v>tagme3</v>
       </c>
       <c r="D482" t="str">
-        <v>Badee Al Oud – Oud for glory</v>
+        <v>Voux Alma Verde</v>
       </c>
       <c r="E482">
-        <v>2.2</v>
+        <v>0.1</v>
       </c>
       <c r="F482">
-        <v>92.2</v>
+        <v>85.72</v>
       </c>
       <c r="G482">
-        <v>202.84</v>
+        <v>8.572</v>
       </c>
       <c r="H482">
-        <v>143</v>
+        <v>4.5</v>
       </c>
       <c r="I482">
-        <v>59.84</v>
+        <v>3.9137</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B483" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C483" t="str">
         <v>tagme3</v>
       </c>
       <c r="D483" t="str">
-        <v>Bella Laverne 100ml</v>
+        <v>Vulcan Baie French Avenue</v>
       </c>
       <c r="E483">
-        <v>0.8</v>
+        <v>0.1</v>
       </c>
       <c r="F483">
-        <v>127.66</v>
+        <v>132.15</v>
       </c>
       <c r="G483">
-        <v>102.128</v>
+        <v>13.215</v>
       </c>
       <c r="H483">
-        <v>69.6</v>
+        <v>8.875</v>
       </c>
       <c r="I483">
-        <v>32.528</v>
+        <v>4.096</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B484" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C484" t="str">
         <v>tagme3</v>
       </c>
       <c r="D484" t="str">
-        <v>Bentley Silver Lake</v>
+        <v>Vulcan Feu French Avenue</v>
       </c>
       <c r="E484">
-        <v>2.4</v>
+        <v>2.75</v>
       </c>
       <c r="F484">
-        <v>135.93</v>
+        <v>125.99</v>
       </c>
       <c r="G484">
-        <v>326.232</v>
+        <v>346.4725</v>
       </c>
       <c r="H484">
-        <v>261.36</v>
+        <v>275</v>
       </c>
       <c r="I484">
-        <v>64.872</v>
+        <v>65.074</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B485" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C485" t="str">
         <v>tagme3</v>
       </c>
       <c r="D485" t="str">
-        <v>Berries Cream Macaron</v>
+        <v>Vulcan Sable French Avenue</v>
       </c>
       <c r="E485">
         <v>0.1</v>
       </c>
       <c r="F485">
-        <v>74.47</v>
+        <v>125</v>
       </c>
       <c r="G485">
-        <v>7.447</v>
+        <v>12.5</v>
       </c>
       <c r="H485">
-        <v>5.654</v>
+        <v>8.8637</v>
       </c>
       <c r="I485">
-        <v>1.793</v>
+        <v>3.4055</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B486" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C486" t="str">
         <v>tagme3</v>
       </c>
       <c r="D486" t="str">
-        <v>Bidun esam hair mist</v>
+        <v>Wanted Lady</v>
       </c>
       <c r="E486">
-        <v>3</v>
+        <v>2.85</v>
       </c>
       <c r="F486">
-        <v>49.65</v>
+        <v>148.42</v>
       </c>
       <c r="G486">
-        <v>148.95</v>
+        <v>422.997</v>
       </c>
       <c r="H486">
-        <v>90.6</v>
+        <v>240.837</v>
       </c>
       <c r="I486">
-        <v>58.35</v>
+        <v>174.3483</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B487" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C487" t="str">
         <v>tagme3</v>
       </c>
       <c r="D487" t="str">
-        <v>Black Carbon Diamond</v>
+        <v>Western Shisha</v>
       </c>
       <c r="E487">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="F487">
-        <v>143.62</v>
+        <v>132.15</v>
       </c>
       <c r="G487">
-        <v>10.0534</v>
+        <v>13.215</v>
       </c>
       <c r="H487">
-        <v>6.5254</v>
+        <v>10</v>
       </c>
       <c r="I487">
-        <v>3.528</v>
+        <v>2.971</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B488" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C488" t="str">
         <v>tagme3</v>
       </c>
       <c r="D488" t="str">
-        <v>Black Diamond Incense 150ml</v>
+        <v>Whipped Pleasure</v>
       </c>
       <c r="E488">
-        <v>3.27</v>
+        <v>0.667</v>
       </c>
       <c r="F488">
-        <v>132.22</v>
+        <v>91.07</v>
       </c>
       <c r="G488">
-        <v>432.3594</v>
+        <v>60.7437</v>
       </c>
       <c r="H488">
-        <v>313.92</v>
+        <v>69.7749</v>
       </c>
       <c r="I488">
-        <v>118.4394</v>
+        <v>-10.153</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B489" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C489" t="str">
         <v>tagme3</v>
       </c>
       <c r="D489" t="str">
-        <v>Black Secret Al Majed Oud</v>
+        <v>White Regent Diamond</v>
       </c>
       <c r="E489">
-        <v>1.1</v>
+        <v>2.933</v>
       </c>
       <c r="F489">
-        <v>118.79</v>
+        <v>118.24</v>
       </c>
       <c r="G489">
-        <v>130.669</v>
+        <v>346.7979</v>
       </c>
       <c r="H489">
-        <v>90.2</v>
+        <v>247.5273</v>
       </c>
       <c r="I489">
-        <v>40.469</v>
+        <v>92.8661</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B490" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C490" t="str">
         <v>tagme3</v>
       </c>
       <c r="D490" t="str">
-        <v>Black Vanilla Mancera 120ml</v>
+        <v>White Saffron oil 3ml</v>
       </c>
       <c r="E490">
-        <v>1.3</v>
+        <v>2</v>
       </c>
       <c r="F490">
-        <v>257.68</v>
+        <v>32.15</v>
       </c>
       <c r="G490">
-        <v>334.984</v>
+        <v>64.3</v>
       </c>
       <c r="H490">
-        <v>294.45</v>
+        <v>33</v>
       </c>
       <c r="I490">
-        <v>40.534</v>
+        <v>30.1125</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B491" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C491" t="str">
         <v>tagme3</v>
       </c>
       <c r="D491" t="str">
-        <v>Blanc Ash Reef</v>
+        <v>Wood White</v>
       </c>
       <c r="E491">
-        <v>1.4</v>
+        <v>0.267</v>
       </c>
       <c r="F491">
-        <v>171.63</v>
+        <v>139.29</v>
       </c>
       <c r="G491">
-        <v>240.282</v>
+        <v>37.1904</v>
       </c>
       <c r="H491">
-        <v>142.1</v>
+        <v>27.1005</v>
       </c>
       <c r="I491">
-        <v>98.182</v>
+        <v>9.4031</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B492" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C492" t="str">
         <v>tagme3</v>
       </c>
       <c r="D492" t="str">
-        <v>Blanc Nomad Reef</v>
+        <v>Xplicit Vanilla Mancera 120ml</v>
       </c>
       <c r="E492">
-        <v>0.27</v>
+        <v>1.667</v>
       </c>
       <c r="F492">
-        <v>173.76</v>
+        <v>320.37</v>
       </c>
       <c r="G492">
-        <v>46.9152</v>
+        <v>534.0568</v>
       </c>
       <c r="H492">
-        <v>27.405</v>
+        <v>421.3343</v>
       </c>
       <c r="I492">
-        <v>19.5102</v>
+        <v>102.8598</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B493" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C493" t="str">
         <v>tagme3</v>
       </c>
       <c r="D493" t="str">
-        <v>Blue Diamond Aqua</v>
+        <v>Yara Candy Lattafa</v>
       </c>
       <c r="E493">
-        <v>2.4</v>
+        <v>1</v>
       </c>
       <c r="F493">
-        <v>130.91</v>
+        <v>75</v>
       </c>
       <c r="G493">
-        <v>314.184</v>
+        <v>75</v>
       </c>
       <c r="H493">
-        <v>256.8</v>
+        <v>56.4539</v>
       </c>
       <c r="I493">
-        <v>57.384</v>
+        <v>17.161</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B494" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C494" t="str">
         <v>tagme3</v>
       </c>
       <c r="D494" t="str">
-        <v>Blue Laverne Bakhur 200ml</v>
+        <v>Yara Elixir</v>
       </c>
       <c r="E494">
-        <v>0.4</v>
+        <v>0.9</v>
       </c>
       <c r="F494">
-        <v>82.15</v>
+        <v>85.72</v>
       </c>
       <c r="G494">
-        <v>32.86</v>
+        <v>77.148</v>
       </c>
       <c r="H494">
-        <v>42.76</v>
+        <v>72.837</v>
       </c>
       <c r="I494">
-        <v>-9.9</v>
+        <v>2.8863</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B495" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C495" t="str">
         <v>tagme3</v>
       </c>
       <c r="D495" t="str">
-        <v>Blue Laverne Sport 200ml</v>
+        <v>Yara Lattafa</v>
       </c>
       <c r="E495">
-        <v>0.2</v>
+        <v>3.8</v>
       </c>
       <c r="F495">
-        <v>85.11</v>
+        <v>82.15</v>
       </c>
       <c r="G495">
-        <v>17.022</v>
+        <v>312.17</v>
       </c>
       <c r="H495">
-        <v>21.38</v>
+        <v>213.2723</v>
       </c>
       <c r="I495">
-        <v>-4.358</v>
+        <v>93.1326</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B496" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C496" t="str">
         <v>tagme3</v>
       </c>
       <c r="D496" t="str">
-        <v>Blue Star - Him</v>
+        <v>Zenith Deep</v>
       </c>
       <c r="E496">
-        <v>0.5</v>
+        <v>2.5</v>
       </c>
       <c r="F496">
-        <v>212.77</v>
+        <v>125.83</v>
       </c>
       <c r="G496">
-        <v>106.385</v>
+        <v>314.575</v>
       </c>
       <c r="H496">
-        <v>73.5</v>
+        <v>220</v>
       </c>
       <c r="I496">
-        <v>32.885</v>
+        <v>88.7655</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B497" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C497" t="str">
         <v>tagme3</v>
       </c>
       <c r="D497" t="str">
-        <v>Blueberry Musk 75ml Ibrahim Al Qurashi</v>
+        <v>9 PM Perfume Spray 250ml</v>
       </c>
       <c r="E497">
-        <v>1.13</v>
+        <v>5</v>
       </c>
       <c r="F497">
-        <v>90.87</v>
+        <v>18.67</v>
       </c>
       <c r="G497">
-        <v>102.6831</v>
+        <v>93.35</v>
       </c>
       <c r="H497">
-        <v>78.535</v>
+        <v>76</v>
       </c>
       <c r="I497">
-        <v>24.1481</v>
+        <v>15.626</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B498" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C498" t="str">
         <v>tagme3</v>
       </c>
       <c r="D498" t="str">
-        <v>Brazillian Tobacco 100ml</v>
+        <v>9AM Dive</v>
       </c>
       <c r="E498">
-        <v>0.1</v>
+        <v>1.4</v>
       </c>
       <c r="F498">
-        <v>127.66</v>
+        <v>126.44</v>
       </c>
       <c r="G498">
-        <v>12.766</v>
+        <v>177.016</v>
       </c>
       <c r="H498">
-        <v>9.2</v>
+        <v>135.8</v>
       </c>
       <c r="I498">
-        <v>3.566</v>
+        <v>37.9469</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B499" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C499" t="str">
         <v>tagme3</v>
       </c>
       <c r="D499" t="str">
-        <v>Caffe Latte Khadlaj</v>
+        <v>9AM Dive Perfume Spray 250ml</v>
       </c>
       <c r="E499">
-        <v>0.1</v>
+        <v>3</v>
       </c>
       <c r="F499">
-        <v>95.74</v>
+        <v>18.67</v>
       </c>
       <c r="G499">
-        <v>9.574</v>
+        <v>56.01</v>
       </c>
       <c r="H499">
-        <v>4.5</v>
+        <v>45.6</v>
       </c>
       <c r="I499">
-        <v>5.074</v>
+        <v>9.3756</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B500" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C500" t="str">
         <v>tagme3</v>
       </c>
       <c r="D500" t="str">
-        <v>Cant Forget Me</v>
+        <v>9PM Afnan</v>
       </c>
       <c r="E500">
-        <v>1.5</v>
+        <v>0.8</v>
       </c>
       <c r="F500">
-        <v>140.37</v>
+        <v>124.41</v>
       </c>
       <c r="G500">
-        <v>210.555</v>
+        <v>99.528</v>
       </c>
       <c r="H500">
-        <v>165</v>
+        <v>70.88</v>
       </c>
       <c r="I500">
-        <v>45.555</v>
+        <v>26.81</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B501" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C501" t="str">
         <v>tagme3</v>
       </c>
       <c r="D501" t="str">
-        <v>Casablanca Swiss Arabian</v>
+        <v>9PM Elixir Afnan</v>
       </c>
       <c r="E501">
-        <v>0.1</v>
+        <v>0.7</v>
       </c>
       <c r="F501">
-        <v>166.67</v>
+        <v>121.43</v>
       </c>
       <c r="G501">
-        <v>16.667</v>
+        <v>85.001</v>
       </c>
       <c r="H501">
-        <v>11.138</v>
+        <v>67.9</v>
       </c>
       <c r="I501">
-        <v>5.529</v>
+        <v>15.5312</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B502" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C502" t="str">
         <v>tagme3</v>
       </c>
       <c r="D502" t="str">
-        <v>Cashmere Sunshine Musk</v>
+        <v>9PM Night out</v>
       </c>
       <c r="E502">
-        <v>1</v>
+        <v>25.5</v>
       </c>
       <c r="F502">
-        <v>95.74</v>
+        <v>134.93</v>
       </c>
       <c r="G502">
-        <v>95.74</v>
+        <v>3440.715</v>
       </c>
       <c r="H502">
-        <v>77</v>
+        <v>2473.5</v>
       </c>
       <c r="I502">
-        <v>18.74</v>
+        <v>903.6732</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B503" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C503" t="str">
         <v>tagme3</v>
       </c>
       <c r="D503" t="str">
-        <v>Champion Black 150ml</v>
+        <v>9PM Rebel Afnan</v>
       </c>
       <c r="E503">
-        <v>0.2</v>
+        <v>2.6</v>
       </c>
       <c r="F503">
-        <v>102.84</v>
+        <v>123.22</v>
       </c>
       <c r="G503">
-        <v>20.568</v>
+        <v>320.372</v>
       </c>
       <c r="H503">
-        <v>22</v>
+        <v>252.2</v>
       </c>
       <c r="I503">
-        <v>-1.432</v>
+        <v>62.2555</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B504" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C504" t="str">
         <v>tagme3</v>
       </c>
       <c r="D504" t="str">
-        <v>Champion Red 150ml</v>
+        <v>Abaq Pomegranate Musk 75ML</v>
       </c>
       <c r="E504">
-        <v>0.2</v>
+        <v>2.667</v>
       </c>
       <c r="F504">
-        <v>102.84</v>
+        <v>88.53</v>
       </c>
       <c r="G504">
-        <v>20.568</v>
+        <v>236.1095</v>
       </c>
       <c r="H504">
-        <v>22</v>
+        <v>153.3525</v>
       </c>
       <c r="I504">
-        <v>-1.432</v>
+        <v>78.3966</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B505" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C505" t="str">
         <v>tagme3</v>
       </c>
       <c r="D505" t="str">
-        <v>Check Mate King Black</v>
+        <v>Addict Blue</v>
       </c>
       <c r="E505">
-        <v>1.2</v>
+        <v>6.48</v>
       </c>
       <c r="F505">
-        <v>141.25</v>
+        <v>145.54</v>
       </c>
       <c r="G505">
-        <v>169.5</v>
+        <v>943.0992</v>
       </c>
       <c r="H505">
-        <v>136.512</v>
+        <v>686.88</v>
       </c>
       <c r="I505">
-        <v>32.988</v>
+        <v>238.8024</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B506" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C506" t="str">
         <v>tagme3</v>
       </c>
       <c r="D506" t="str">
-        <v>Cherry Gossip</v>
+        <v>Aether Extrait French Avenue</v>
       </c>
       <c r="E506">
-        <v>0.2</v>
+        <v>4.8</v>
       </c>
       <c r="F506">
-        <v>106.38</v>
+        <v>138.24</v>
       </c>
       <c r="G506">
-        <v>21.276</v>
+        <v>663.552</v>
       </c>
       <c r="H506">
-        <v>13.6</v>
+        <v>477.7219</v>
       </c>
       <c r="I506">
-        <v>7.676</v>
+        <v>173.5759</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B507" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C507" t="str">
         <v>tagme3</v>
       </c>
       <c r="D507" t="str">
-        <v>Choco Brown Khadlaj</v>
+        <v>Affogato Fragrance World</v>
       </c>
       <c r="E507">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="F507">
-        <v>56.74</v>
+        <v>92.86</v>
       </c>
       <c r="G507">
-        <v>28.37</v>
+        <v>92.86</v>
       </c>
       <c r="H507">
-        <v>19.75</v>
+        <v>67</v>
       </c>
       <c r="I507">
-        <v>8.62</v>
+        <v>24.1451</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B508" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C508" t="str">
         <v>tagme3</v>
       </c>
       <c r="D508" t="str">
-        <v>Chocolate Ganache</v>
+        <v>After Effect</v>
       </c>
       <c r="E508">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="F508">
-        <v>74.47</v>
+        <v>103.58</v>
       </c>
       <c r="G508">
-        <v>7.447</v>
+        <v>103.58</v>
       </c>
       <c r="H508">
-        <v>5.654</v>
+        <v>84.62</v>
       </c>
       <c r="I508">
-        <v>1.793</v>
+        <v>17.0471</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B509" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C509" t="str">
         <v>tagme3</v>
       </c>
       <c r="D509" t="str">
-        <v>Cloud Candy Khadlaj</v>
+        <v>Al Fareed</v>
       </c>
       <c r="E509">
-        <v>0.2</v>
+        <v>0.7</v>
       </c>
       <c r="F509">
-        <v>95.74</v>
+        <v>546.43</v>
       </c>
       <c r="G509">
-        <v>19.148</v>
+        <v>382.501</v>
       </c>
       <c r="H509">
-        <v>17.4</v>
+        <v>325.5</v>
       </c>
       <c r="I509">
-        <v>1.748</v>
+        <v>49.9371</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B510" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C510" t="str">
         <v>tagme3</v>
       </c>
       <c r="D510" t="str">
-        <v>Club de nuit intense edt</v>
+        <v>Al Haramain Amber Oud Tobacco</v>
       </c>
       <c r="E510">
-        <v>1.3</v>
+        <v>2</v>
       </c>
       <c r="F510">
-        <v>121.45</v>
+        <v>192.86</v>
       </c>
       <c r="G510">
-        <v>157.885</v>
+        <v>385.72</v>
       </c>
       <c r="H510">
-        <v>118.3</v>
+        <v>293</v>
       </c>
       <c r="I510">
-        <v>39.585</v>
+        <v>85.5967</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B511" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C511" t="str">
         <v>tagme3</v>
       </c>
       <c r="D511" t="str">
-        <v>Cocoa Morado French Avenue</v>
+        <v>Al Haramain Future Dubai</v>
       </c>
       <c r="E511">
-        <v>4.2</v>
+        <v>1</v>
       </c>
       <c r="F511">
-        <v>117.73</v>
+        <v>214.29</v>
       </c>
       <c r="G511">
-        <v>494.466</v>
+        <v>214.29</v>
       </c>
       <c r="H511">
-        <v>369.6</v>
+        <v>165</v>
       </c>
       <c r="I511">
-        <v>124.866</v>
+        <v>45.3326</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B512" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C512" t="str">
         <v>tagme3</v>
       </c>
       <c r="D512" t="str">
-        <v>Cookie Dough</v>
+        <v>Al Haramain Imagine Dubai</v>
       </c>
       <c r="E512">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="F512">
-        <v>74.47</v>
+        <v>225</v>
       </c>
       <c r="G512">
-        <v>7.447</v>
+        <v>45</v>
       </c>
       <c r="H512">
-        <v>5.654</v>
+        <v>33</v>
       </c>
       <c r="I512">
-        <v>1.793</v>
+        <v>11.169</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B513" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C513" t="str">
         <v>tagme3</v>
       </c>
       <c r="D513" t="str">
-        <v>Copacabana</v>
+        <v>Al Nashama Caprice</v>
       </c>
       <c r="E513">
-        <v>1.2</v>
+        <v>2.9</v>
       </c>
       <c r="F513">
-        <v>134.75</v>
+        <v>92.66</v>
       </c>
       <c r="G513">
-        <v>161.7</v>
+        <v>268.714</v>
       </c>
       <c r="H513">
-        <v>122.4</v>
+        <v>186.325</v>
       </c>
       <c r="I513">
-        <v>39.3</v>
+        <v>77.4265</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B514" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C514" t="str">
         <v>tagme3</v>
       </c>
       <c r="D514" t="str">
-        <v>Cotton Abyad</v>
+        <v>Al Wissam Absolute</v>
       </c>
       <c r="E514">
-        <v>4.8</v>
+        <v>0.2</v>
       </c>
       <c r="F514">
-        <v>63.83</v>
+        <v>117.86</v>
       </c>
       <c r="G514">
-        <v>306.384</v>
+        <v>23.572</v>
       </c>
       <c r="H514">
-        <v>196.8</v>
+        <v>16.52</v>
       </c>
       <c r="I514">
-        <v>109.584</v>
+        <v>6.6167</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B515" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C515" t="str">
         <v>tagme3</v>
       </c>
       <c r="D515" t="str">
-        <v>Cream Velvet Khadlaj</v>
+        <v>Amber Empire</v>
       </c>
       <c r="E515">
-        <v>1.2</v>
+        <v>8.4</v>
       </c>
       <c r="F515">
-        <v>112.49</v>
+        <v>132.09</v>
       </c>
       <c r="G515">
-        <v>134.988</v>
+        <v>1109.556</v>
       </c>
       <c r="H515">
-        <v>86.4</v>
+        <v>756</v>
       </c>
       <c r="I515">
-        <v>48.588</v>
+        <v>333.0651</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B516" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C516" t="str">
         <v>tagme3</v>
       </c>
       <c r="D516" t="str">
-        <v>Daarej Extrait Rasasi</v>
+        <v>Amber saffron</v>
       </c>
       <c r="E516">
-        <v>14.2</v>
+        <v>0.125</v>
       </c>
       <c r="F516">
-        <v>82.27</v>
+        <v>185.72</v>
       </c>
       <c r="G516">
-        <v>1168.234</v>
+        <v>23.215</v>
       </c>
       <c r="H516">
-        <v>710</v>
+        <v>17.9425</v>
       </c>
       <c r="I516">
-        <v>458.234</v>
+        <v>4.8438</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B517" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C517" t="str">
         <v>tagme3</v>
       </c>
       <c r="D517" t="str">
-        <v>Daiman Eclipse</v>
+        <v>Ameer Al Oud Intense</v>
       </c>
       <c r="E517">
-        <v>4.6</v>
+        <v>4</v>
       </c>
       <c r="F517">
-        <v>91.49</v>
+        <v>57.15</v>
       </c>
       <c r="G517">
-        <v>420.854</v>
+        <v>228.6</v>
       </c>
       <c r="H517">
-        <v>282.44</v>
+        <v>188.6</v>
       </c>
       <c r="I517">
-        <v>138.414</v>
+        <v>35.7783</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B518" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C518" t="str">
         <v>tagme3</v>
       </c>
       <c r="D518" t="str">
-        <v>Daiman Eden</v>
+        <v>Ana Abiyedh Lattafa</v>
       </c>
       <c r="E518">
-        <v>0.3</v>
+        <v>1</v>
       </c>
       <c r="F518">
-        <v>95.74</v>
+        <v>53.58</v>
       </c>
       <c r="G518">
-        <v>28.722</v>
+        <v>53.58</v>
       </c>
       <c r="H518">
-        <v>18.42</v>
+        <v>45.4545</v>
       </c>
       <c r="I518">
-        <v>10.302</v>
+        <v>7.136</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B519" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C519" t="str">
         <v>tagme3</v>
       </c>
       <c r="D519" t="str">
-        <v>Dalal Lattafa</v>
+        <v>Ana Abiyedh Poudree</v>
       </c>
       <c r="E519">
-        <v>12.6</v>
+        <v>3</v>
       </c>
       <c r="F519">
-        <v>94.7</v>
+        <v>53.58</v>
       </c>
       <c r="G519">
-        <v>1193.22</v>
+        <v>160.74</v>
       </c>
       <c r="H519">
-        <v>952.56</v>
+        <v>139.5</v>
       </c>
       <c r="I519">
-        <v>240.66</v>
+        <v>18.2715</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B520" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C520" t="str">
         <v>tagme3</v>
       </c>
       <c r="D520" t="str">
-        <v>Dangerous Arrogate</v>
+        <v>Angham Lattafa</v>
       </c>
       <c r="E520">
-        <v>0.1</v>
+        <v>5</v>
       </c>
       <c r="F520">
-        <v>170.21</v>
+        <v>90.59</v>
       </c>
       <c r="G520">
-        <v>17.021</v>
+        <v>452.95</v>
       </c>
       <c r="H520">
-        <v>9.3</v>
+        <v>325.442</v>
       </c>
       <c r="I520">
-        <v>7.721</v>
+        <v>119.1431</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
-        <v>2026-08-05</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B521" t="str">
-        <v>IMPORT-60466886</v>
+        <v>IMPORT-93886747</v>
       </c>
       <c r="C521" t="str">
         <v>tagme3</v>
       </c>
       <c r="D521" t="str">
+        <v>Zenith Noire</v>
+      </c>
+      <c r="E521">
+        <v>1.5</v>
+      </c>
+      <c r="F521">
+        <v>129.77</v>
+      </c>
+      <c r="G521">
+        <v>194.655</v>
+      </c>
+      <c r="H521">
+        <v>144.75</v>
+      </c>
+      <c r="I521">
+        <v>46.3102</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="B522" t="str">
+        <v>IMPORT-93886747</v>
+      </c>
+      <c r="C522" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D522" t="str">
+        <v>Zenith Riffs</v>
+      </c>
+      <c r="E522">
+        <v>8.7</v>
+      </c>
+      <c r="F522">
+        <v>136.12</v>
+      </c>
+      <c r="G522">
+        <v>1184.244</v>
+      </c>
+      <c r="H522">
+        <v>765.6</v>
+      </c>
+      <c r="I522">
+        <v>396.7738</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="B523" t="str">
+        <v>IMPORT-93886747</v>
+      </c>
+      <c r="C523" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D523" t="str">
+        <v>Zenith Santal</v>
+      </c>
+      <c r="E523">
+        <v>5.1</v>
+      </c>
+      <c r="F523">
+        <v>135.18</v>
+      </c>
+      <c r="G523">
+        <v>689.418</v>
+      </c>
+      <c r="H523">
+        <v>459</v>
+      </c>
+      <c r="I523">
+        <v>217.6861</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="B524" t="str">
+        <v>IMPORT-93886747</v>
+      </c>
+      <c r="C524" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D524" t="str">
+        <v>Zenith Vanilla</v>
+      </c>
+      <c r="E524">
+        <v>0.6</v>
+      </c>
+      <c r="F524">
+        <v>117.86</v>
+      </c>
+      <c r="G524">
+        <v>70.716</v>
+      </c>
+      <c r="H524">
+        <v>52.8</v>
+      </c>
+      <c r="I524">
+        <v>16.61</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B525" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C525" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D525" t="str">
+        <v>Delicious Bouquet</v>
+      </c>
+      <c r="E525">
+        <v>0.25</v>
+      </c>
+      <c r="F525">
+        <v>153.19</v>
+      </c>
+      <c r="G525">
+        <v>38.2975</v>
+      </c>
+      <c r="H525">
+        <v>29.5</v>
+      </c>
+      <c r="I525">
+        <v>6.8826</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B526" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C526" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D526" t="str">
+        <v>Delilah Blanc</v>
+      </c>
+      <c r="E526">
+        <v>0.5</v>
+      </c>
+      <c r="F526">
+        <v>67.38</v>
+      </c>
+      <c r="G526">
+        <v>33.69</v>
+      </c>
+      <c r="H526">
+        <v>25.575</v>
+      </c>
+      <c r="I526">
+        <v>6.4305</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B527" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C527" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D527" t="str">
+        <v>Desert Rose Khadlaj</v>
+      </c>
+      <c r="E527">
+        <v>1.1</v>
+      </c>
+      <c r="F527">
+        <v>83.33</v>
+      </c>
+      <c r="G527">
+        <v>91.663</v>
+      </c>
+      <c r="H527">
+        <v>66.792</v>
+      </c>
+      <c r="I527">
+        <v>20.2878</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B528" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C528" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D528" t="str">
+        <v>Detour noir</v>
+      </c>
+      <c r="E528">
+        <v>1.8</v>
+      </c>
+      <c r="F528">
+        <v>88.65</v>
+      </c>
+      <c r="G528">
+        <v>159.57</v>
+      </c>
+      <c r="H528">
+        <v>102.6</v>
+      </c>
+      <c r="I528">
+        <v>48.9915</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B529" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C529" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D529" t="str">
+        <v>Dkhoon amber</v>
+      </c>
+      <c r="E529">
+        <v>0.2</v>
+      </c>
+      <c r="F529">
+        <v>131.21</v>
+      </c>
+      <c r="G529">
+        <v>26.242</v>
+      </c>
+      <c r="H529">
+        <v>17</v>
+      </c>
+      <c r="I529">
+        <v>7.9299</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B530" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C530" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D530" t="str">
+        <v>Dkhoon Couture</v>
+      </c>
+      <c r="E530">
+        <v>0.2</v>
+      </c>
+      <c r="F530">
+        <v>138.3</v>
+      </c>
+      <c r="G530">
+        <v>27.66</v>
+      </c>
+      <c r="H530">
+        <v>20.36</v>
+      </c>
+      <c r="I530">
+        <v>5.917</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B531" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C531" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D531" t="str">
+        <v>Dkhoon Gold Tears</v>
+      </c>
+      <c r="E531">
+        <v>1</v>
+      </c>
+      <c r="F531">
+        <v>109.93</v>
+      </c>
+      <c r="G531">
+        <v>109.93</v>
+      </c>
+      <c r="H531">
+        <v>71.25</v>
+      </c>
+      <c r="I531">
+        <v>33.1835</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B532" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C532" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D532" t="str">
+        <v>Dkhoon Noir</v>
+      </c>
+      <c r="E532">
+        <v>0.1</v>
+      </c>
+      <c r="F532">
+        <v>145.39</v>
+      </c>
+      <c r="G532">
+        <v>14.539</v>
+      </c>
+      <c r="H532">
+        <v>7.125</v>
+      </c>
+      <c r="I532">
+        <v>6.6871</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B533" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C533" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D533" t="str">
+        <v>Dkhoon Oud - Blue Oud</v>
+      </c>
+      <c r="E533">
+        <v>0.1</v>
+      </c>
+      <c r="F533">
+        <v>131.21</v>
+      </c>
+      <c r="G533">
+        <v>13.121</v>
+      </c>
+      <c r="H533">
+        <v>10.179</v>
+      </c>
+      <c r="I533">
+        <v>2.286</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B534" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C534" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D534" t="str">
+        <v>Dkhoon Pegasus</v>
+      </c>
+      <c r="E534">
+        <v>0.2</v>
+      </c>
+      <c r="F534">
+        <v>145.39</v>
+      </c>
+      <c r="G534">
+        <v>29.078</v>
+      </c>
+      <c r="H534">
+        <v>14.25</v>
+      </c>
+      <c r="I534">
+        <v>13.3741</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B535" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C535" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D535" t="str">
+        <v>Dkhoon Pinkish</v>
+      </c>
+      <c r="E535">
+        <v>0.2</v>
+      </c>
+      <c r="F535">
+        <v>145.39</v>
+      </c>
+      <c r="G535">
+        <v>29.078</v>
+      </c>
+      <c r="H535">
+        <v>14.25</v>
+      </c>
+      <c r="I535">
+        <v>13.3741</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B536" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C536" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D536" t="str">
+        <v>Dkhoon Queen</v>
+      </c>
+      <c r="E536">
+        <v>0.6</v>
+      </c>
+      <c r="F536">
+        <v>131.21</v>
+      </c>
+      <c r="G536">
+        <v>78.726</v>
+      </c>
+      <c r="H536">
+        <v>61.08</v>
+      </c>
+      <c r="I536">
+        <v>13.7097</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B537" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C537" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D537" t="str">
+        <v>Dkhoon Signature Gold</v>
+      </c>
+      <c r="E537">
+        <v>0.2</v>
+      </c>
+      <c r="F537">
+        <v>120.57</v>
+      </c>
+      <c r="G537">
+        <v>24.114</v>
+      </c>
+      <c r="H537">
+        <v>14.25</v>
+      </c>
+      <c r="I537">
+        <v>8.6583</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B538" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C538" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D538" t="str">
+        <v>Dkhoon Signature Rose Gold</v>
+      </c>
+      <c r="E538">
+        <v>0.8</v>
+      </c>
+      <c r="F538">
+        <v>133.33</v>
+      </c>
+      <c r="G538">
+        <v>106.664</v>
+      </c>
+      <c r="H538">
+        <v>68</v>
+      </c>
+      <c r="I538">
+        <v>33.3308</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B539" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C539" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D539" t="str">
+        <v>Dkhoon Titan</v>
+      </c>
+      <c r="E539">
+        <v>0.2</v>
+      </c>
+      <c r="F539">
+        <v>145.39</v>
+      </c>
+      <c r="G539">
+        <v>29.078</v>
+      </c>
+      <c r="H539">
+        <v>14.25</v>
+      </c>
+      <c r="I539">
+        <v>13.3741</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B540" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C540" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D540" t="str">
+        <v>Dominican Tobacco Ibrahim Al Qurashi</v>
+      </c>
+      <c r="E540">
+        <v>0.1</v>
+      </c>
+      <c r="F540">
+        <v>120.57</v>
+      </c>
+      <c r="G540">
+        <v>12.057</v>
+      </c>
+      <c r="H540">
+        <v>8.1</v>
+      </c>
+      <c r="I540">
+        <v>3.3542</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B541" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C541" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D541" t="str">
+        <v>Dream Catcher</v>
+      </c>
+      <c r="E541">
+        <v>1</v>
+      </c>
+      <c r="F541">
+        <v>53.19</v>
+      </c>
+      <c r="G541">
+        <v>53.19</v>
+      </c>
+      <c r="H541">
+        <v>33</v>
+      </c>
+      <c r="I541">
+        <v>17.5305</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B542" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C542" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D542" t="str">
+        <v>Drift Riffs</v>
+      </c>
+      <c r="E542">
+        <v>0.4</v>
+      </c>
+      <c r="F542">
+        <v>127.66</v>
+      </c>
+      <c r="G542">
+        <v>51.064</v>
+      </c>
+      <c r="H542">
+        <v>34</v>
+      </c>
+      <c r="I542">
+        <v>14.5108</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B543" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C543" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D543" t="str">
+        <v>Dubai Nights Midnight Armaf</v>
+      </c>
+      <c r="E543">
+        <v>2</v>
+      </c>
+      <c r="F543">
+        <v>124.11</v>
+      </c>
+      <c r="G543">
+        <v>248.22</v>
+      </c>
+      <c r="H543">
+        <v>202.04</v>
+      </c>
+      <c r="I543">
+        <v>33.769</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B544" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C544" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D544" t="str">
+        <v>Dulce De Leche</v>
+      </c>
+      <c r="E544">
+        <v>0.1</v>
+      </c>
+      <c r="F544">
+        <v>74.47</v>
+      </c>
+      <c r="G544">
+        <v>7.447</v>
+      </c>
+      <c r="H544">
+        <v>5.654</v>
+      </c>
+      <c r="I544">
+        <v>1.4207</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B545" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C545" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D545" t="str">
+        <v>Dulzura Paris Corner</v>
+      </c>
+      <c r="E545">
+        <v>0.8</v>
+      </c>
+      <c r="F545">
+        <v>93.09</v>
+      </c>
+      <c r="G545">
+        <v>74.472</v>
+      </c>
+      <c r="H545">
+        <v>47.2</v>
+      </c>
+      <c r="I545">
+        <v>23.5484</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B546" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C546" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D546" t="str">
+        <v>Dulzura Vanilla Envie</v>
+      </c>
+      <c r="E546">
+        <v>4.1</v>
+      </c>
+      <c r="F546">
+        <v>92.56</v>
+      </c>
+      <c r="G546">
+        <v>379.496</v>
+      </c>
+      <c r="H546">
+        <v>256.25</v>
+      </c>
+      <c r="I546">
+        <v>104.2712</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B547" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C547" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D547" t="str">
+        <v>Dusky Vanilla</v>
+      </c>
+      <c r="E547">
+        <v>3</v>
+      </c>
+      <c r="F547">
+        <v>71.32</v>
+      </c>
+      <c r="G547">
+        <v>213.96</v>
+      </c>
+      <c r="H547">
+        <v>127.5</v>
+      </c>
+      <c r="I547">
+        <v>75.762</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B548" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C548" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D548" t="str">
+        <v>DXB Maison Asrar</v>
+      </c>
+      <c r="E548">
+        <v>15.6</v>
+      </c>
+      <c r="F548">
+        <v>142.86</v>
+      </c>
+      <c r="G548">
+        <v>2228.616</v>
+      </c>
+      <c r="H548">
+        <v>1606.8</v>
+      </c>
+      <c r="I548">
+        <v>510.3852</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B549" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C549" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D549" t="str">
+        <v>Dynasty Lattafa</v>
+      </c>
+      <c r="E549">
+        <v>6.9</v>
+      </c>
+      <c r="F549">
+        <v>91.92</v>
+      </c>
+      <c r="G549">
+        <v>634.248</v>
+      </c>
+      <c r="H549">
+        <v>448.5</v>
+      </c>
+      <c r="I549">
+        <v>154.0356</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B550" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C550" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D550" t="str">
+        <v>Eager</v>
+      </c>
+      <c r="E550">
+        <v>0.05</v>
+      </c>
+      <c r="F550">
+        <v>106.38</v>
+      </c>
+      <c r="G550">
+        <v>5.319</v>
+      </c>
+      <c r="H550">
+        <v>2.9325</v>
+      </c>
+      <c r="I550">
+        <v>2.1206</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B551" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C551" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D551" t="str">
+        <v>Eau De Vintage Ghalati</v>
+      </c>
+      <c r="E551">
+        <v>1.6</v>
+      </c>
+      <c r="F551">
+        <v>200.61</v>
+      </c>
+      <c r="G551">
+        <v>320.976</v>
+      </c>
+      <c r="H551">
+        <v>221.6</v>
+      </c>
+      <c r="I551">
+        <v>83.3272</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B552" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C552" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D552" t="str">
+        <v>Eclaire Banoffi</v>
+      </c>
+      <c r="E552">
+        <v>1</v>
+      </c>
+      <c r="F552">
+        <v>94.86</v>
+      </c>
+      <c r="G552">
+        <v>94.86</v>
+      </c>
+      <c r="H552">
+        <v>70</v>
+      </c>
+      <c r="I552">
+        <v>20.117</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B553" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C553" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D553" t="str">
+        <v>Eclaire Lattafa</v>
+      </c>
+      <c r="E553">
+        <v>4.5</v>
+      </c>
+      <c r="F553">
+        <v>91.16</v>
+      </c>
+      <c r="G553">
+        <v>410.22</v>
+      </c>
+      <c r="H553">
+        <v>342</v>
+      </c>
+      <c r="I553">
+        <v>47.709</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B554" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C554" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D554" t="str">
+        <v>Effects Of Uniq Armaf</v>
+      </c>
+      <c r="E554">
+        <v>0.2</v>
+      </c>
+      <c r="F554">
+        <v>166.67</v>
+      </c>
+      <c r="G554">
+        <v>33.334</v>
+      </c>
+      <c r="H554">
+        <v>27.858</v>
+      </c>
+      <c r="I554">
+        <v>3.8093</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B555" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C555" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D555" t="str">
+        <v>Elbrince 100ml Al Majed Oud</v>
+      </c>
+      <c r="E555">
+        <v>0.1</v>
+      </c>
+      <c r="F555">
+        <v>131.21</v>
+      </c>
+      <c r="G555">
+        <v>13.121</v>
+      </c>
+      <c r="H555">
+        <v>8.2</v>
+      </c>
+      <c r="I555">
+        <v>4.265</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B556" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C556" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D556" t="str">
+        <v>Elysia Elegance</v>
+      </c>
+      <c r="E556">
+        <v>1.1</v>
+      </c>
+      <c r="F556">
+        <v>64.72</v>
+      </c>
+      <c r="G556">
+        <v>71.192</v>
+      </c>
+      <c r="H556">
+        <v>50.6</v>
+      </c>
+      <c r="I556">
+        <v>17.0324</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B557" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C557" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D557" t="str">
+        <v>Elysia Marshmallow</v>
+      </c>
+      <c r="E557">
+        <v>0.3</v>
+      </c>
+      <c r="F557">
+        <v>67.38</v>
+      </c>
+      <c r="G557">
+        <v>20.214</v>
+      </c>
+      <c r="H557">
+        <v>12</v>
+      </c>
+      <c r="I557">
+        <v>7.2033</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B558" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C558" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D558" t="str">
+        <v>Emerald Soul Diamond 150ml</v>
+      </c>
+      <c r="E558">
+        <v>1.07</v>
+      </c>
+      <c r="F558">
+        <v>130.32</v>
+      </c>
+      <c r="G558">
+        <v>139.4424</v>
+      </c>
+      <c r="H558">
+        <v>99.7454</v>
+      </c>
+      <c r="I558">
+        <v>32.7249</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B559" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C559" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D559" t="str">
+        <v>Empire Victor Khadlaj</v>
+      </c>
+      <c r="E559">
+        <v>1</v>
+      </c>
+      <c r="F559">
+        <v>127.51</v>
+      </c>
+      <c r="G559">
+        <v>127.51</v>
+      </c>
+      <c r="H559">
+        <v>93</v>
+      </c>
+      <c r="I559">
+        <v>28.1345</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B560" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C560" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D560" t="str">
+        <v>Energy Iven</v>
+      </c>
+      <c r="E560">
+        <v>2.2</v>
+      </c>
+      <c r="F560">
+        <v>210.99</v>
+      </c>
+      <c r="G560">
+        <v>464.178</v>
+      </c>
+      <c r="H560">
+        <v>273.438</v>
+      </c>
+      <c r="I560">
+        <v>167.5311</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B561" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C561" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D561" t="str">
+        <v>Enteash Rasasi</v>
+      </c>
+      <c r="E561">
+        <v>1.2</v>
+      </c>
+      <c r="F561">
+        <v>94.56</v>
+      </c>
+      <c r="G561">
+        <v>113.472</v>
+      </c>
+      <c r="H561">
+        <v>75.6</v>
+      </c>
+      <c r="I561">
+        <v>32.1984</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B562" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C562" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D562" t="str">
+        <v>Equestrian Olena French Avenue</v>
+      </c>
+      <c r="E562">
+        <v>0.5</v>
+      </c>
+      <c r="F562">
+        <v>113.48</v>
+      </c>
+      <c r="G562">
+        <v>56.74</v>
+      </c>
+      <c r="H562">
+        <v>45.095</v>
+      </c>
+      <c r="I562">
+        <v>8.808</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B563" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C563" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D563" t="str">
+        <v>Equestrian Pierce French Avenue</v>
+      </c>
+      <c r="E563">
+        <v>0.1</v>
+      </c>
+      <c r="F563">
+        <v>127.66</v>
+      </c>
+      <c r="G563">
+        <v>12.766</v>
+      </c>
+      <c r="H563">
+        <v>9.019</v>
+      </c>
+      <c r="I563">
+        <v>3.1087</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B564" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C564" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D564" t="str">
+        <v>Eshal Musk</v>
+      </c>
+      <c r="E564">
+        <v>3.5</v>
+      </c>
+      <c r="F564">
+        <v>102.54</v>
+      </c>
+      <c r="G564">
+        <v>358.89</v>
+      </c>
+      <c r="H564">
+        <v>206.5</v>
+      </c>
+      <c r="I564">
+        <v>134.4455</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B565" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C565" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D565" t="str">
+        <v>Eshal Vanilla</v>
+      </c>
+      <c r="E565">
+        <v>2.8</v>
+      </c>
+      <c r="F565">
+        <v>92.91</v>
+      </c>
+      <c r="G565">
+        <v>260.148</v>
+      </c>
+      <c r="H565">
+        <v>165.2</v>
+      </c>
+      <c r="I565">
+        <v>81.9406</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B566" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C566" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D566" t="str">
+        <v>Essence De Blanc French Avenue</v>
+      </c>
+      <c r="E566">
+        <v>1.4</v>
+      </c>
+      <c r="F566">
+        <v>93.97</v>
+      </c>
+      <c r="G566">
+        <v>131.558</v>
+      </c>
+      <c r="H566">
+        <v>92.4</v>
+      </c>
+      <c r="I566">
+        <v>32.5801</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B567" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C567" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D567" t="str">
+        <v>Eternal Vanille</v>
+      </c>
+      <c r="E567">
+        <v>0.2</v>
+      </c>
+      <c r="F567">
+        <v>141.84</v>
+      </c>
+      <c r="G567">
+        <v>28.368</v>
+      </c>
+      <c r="H567">
+        <v>18.4</v>
+      </c>
+      <c r="I567">
+        <v>8.5496</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B568" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C568" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D568" t="str">
+        <v>Exotic Oud</v>
+      </c>
+      <c r="E568">
+        <v>1.2</v>
+      </c>
+      <c r="F568">
+        <v>106.38</v>
+      </c>
+      <c r="G568">
+        <v>127.656</v>
+      </c>
+      <c r="H568">
+        <v>84</v>
+      </c>
+      <c r="I568">
+        <v>37.2732</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B569" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C569" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D569" t="str">
+        <v>Extradose Femme</v>
+      </c>
+      <c r="E569">
+        <v>0.75</v>
+      </c>
+      <c r="F569">
+        <v>130.26</v>
+      </c>
+      <c r="G569">
+        <v>97.695</v>
+      </c>
+      <c r="H569">
+        <v>73.215</v>
+      </c>
+      <c r="I569">
+        <v>19.5953</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B570" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C570" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D570" t="str">
+        <v>Extradose Homme</v>
+      </c>
+      <c r="E570">
+        <v>0.38</v>
+      </c>
+      <c r="F570">
+        <v>133.33</v>
+      </c>
+      <c r="G570">
+        <v>50.6654</v>
+      </c>
+      <c r="H570">
+        <v>37.0956</v>
+      </c>
+      <c r="I570">
+        <v>11.0365</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B571" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C571" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D571" t="str">
+        <v>Fakhama Gulf Orchid</v>
+      </c>
+      <c r="E571">
+        <v>0.3</v>
+      </c>
+      <c r="F571">
+        <v>109.93</v>
+      </c>
+      <c r="G571">
+        <v>32.979</v>
+      </c>
+      <c r="H571">
+        <v>22.5</v>
+      </c>
+      <c r="I571">
+        <v>8.8301</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B572" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C572" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D572" t="str">
+        <v>Fakhar Lattafa Women Lattafa</v>
+      </c>
+      <c r="E572">
+        <v>1</v>
+      </c>
+      <c r="F572">
+        <v>74.47</v>
+      </c>
+      <c r="G572">
+        <v>74.47</v>
+      </c>
+      <c r="H572">
+        <v>61</v>
+      </c>
+      <c r="I572">
+        <v>9.7465</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B573" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C573" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D573" t="str">
+        <v>Fakhar Platine</v>
+      </c>
+      <c r="E573">
+        <v>0.6</v>
+      </c>
+      <c r="F573">
+        <v>76.24</v>
+      </c>
+      <c r="G573">
+        <v>45.744</v>
+      </c>
+      <c r="H573">
+        <v>34.35</v>
+      </c>
+      <c r="I573">
+        <v>9.1068</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B574" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C574" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D574" t="str">
+        <v>Fayora</v>
+      </c>
+      <c r="E574">
+        <v>4.4</v>
+      </c>
+      <c r="F574">
+        <v>90.43</v>
+      </c>
+      <c r="G574">
+        <v>397.892</v>
+      </c>
+      <c r="H574">
+        <v>255.2</v>
+      </c>
+      <c r="I574">
+        <v>122.7974</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B575" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C575" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D575" t="str">
+        <v>Fig Hug</v>
+      </c>
+      <c r="E575">
+        <v>4.3</v>
+      </c>
+      <c r="F575">
+        <v>78.32</v>
+      </c>
+      <c r="G575">
+        <v>336.776</v>
+      </c>
+      <c r="H575">
+        <v>245.1</v>
+      </c>
+      <c r="I575">
+        <v>74.8372</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B576" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C576" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D576" t="str">
+        <v>Firestorm</v>
+      </c>
+      <c r="E576">
+        <v>0.1</v>
+      </c>
+      <c r="F576">
+        <v>131.21</v>
+      </c>
+      <c r="G576">
+        <v>13.121</v>
+      </c>
+      <c r="H576">
+        <v>9.7</v>
+      </c>
+      <c r="I576">
+        <v>2.765</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B577" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C577" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D577" t="str">
+        <v>First Lady Laverne</v>
+      </c>
+      <c r="E577">
+        <v>0.2</v>
+      </c>
+      <c r="F577">
+        <v>131.21</v>
+      </c>
+      <c r="G577">
+        <v>26.242</v>
+      </c>
+      <c r="H577">
+        <v>19</v>
+      </c>
+      <c r="I577">
+        <v>5.9299</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B578" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C578" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D578" t="str">
+        <v>Frankel Black Elixir</v>
+      </c>
+      <c r="E578">
+        <v>1.25</v>
+      </c>
+      <c r="F578">
+        <v>182.33</v>
+      </c>
+      <c r="G578">
+        <v>227.9125</v>
+      </c>
+      <c r="H578">
+        <v>143.75</v>
+      </c>
+      <c r="I578">
+        <v>72.7669</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B579" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C579" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D579" t="str">
+        <v>Frankel Storm 100ml</v>
+      </c>
+      <c r="E579">
+        <v>1.4</v>
+      </c>
+      <c r="F579">
+        <v>83.14</v>
+      </c>
+      <c r="G579">
+        <v>116.396</v>
+      </c>
+      <c r="H579">
+        <v>88.2</v>
+      </c>
+      <c r="I579">
+        <v>22.3762</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B580" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C580" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D580" t="str">
+        <v>French Riviera Mancera 120ml</v>
+      </c>
+      <c r="E580">
+        <v>1.17</v>
+      </c>
+      <c r="F580">
+        <v>326.44</v>
+      </c>
+      <c r="G580">
+        <v>381.9348</v>
+      </c>
+      <c r="H580">
+        <v>293.67</v>
+      </c>
+      <c r="I580">
+        <v>69.1681</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B581" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C581" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D581" t="str">
+        <v>French Tobacco 100ml</v>
+      </c>
+      <c r="E581">
+        <v>1.2</v>
+      </c>
+      <c r="F581">
+        <v>121.75</v>
+      </c>
+      <c r="G581">
+        <v>146.1</v>
+      </c>
+      <c r="H581">
+        <v>110.4</v>
+      </c>
+      <c r="I581">
+        <v>28.395</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B582" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C582" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D582" t="str">
+        <v>Fursan White Khadlaj</v>
+      </c>
+      <c r="E582">
+        <v>2.7</v>
+      </c>
+      <c r="F582">
+        <v>79.98</v>
+      </c>
+      <c r="G582">
+        <v>215.946</v>
+      </c>
+      <c r="H582">
+        <v>110.7</v>
+      </c>
+      <c r="I582">
+        <v>94.4487</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B583" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C583" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D583" t="str">
+        <v>Gardenia Ahmed Al Maghribi</v>
+      </c>
+      <c r="E583">
+        <v>2.13</v>
+      </c>
+      <c r="F583">
+        <v>135.93</v>
+      </c>
+      <c r="G583">
+        <v>289.5309</v>
+      </c>
+      <c r="H583">
+        <v>244.95</v>
+      </c>
+      <c r="I583">
+        <v>30.1044</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B584" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C584" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D584" t="str">
+        <v>Genesis Aries</v>
+      </c>
+      <c r="E584">
+        <v>0.11</v>
+      </c>
+      <c r="F584">
+        <v>150</v>
+      </c>
+      <c r="G584">
+        <v>16.5</v>
+      </c>
+      <c r="H584">
+        <v>11.99</v>
+      </c>
+      <c r="I584">
+        <v>3.685</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B585" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C585" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D585" t="str">
+        <v>Genesis Gemini</v>
+      </c>
+      <c r="E585">
+        <v>0.22</v>
+      </c>
+      <c r="F585">
+        <v>150</v>
+      </c>
+      <c r="G585">
+        <v>33</v>
+      </c>
+      <c r="H585">
+        <v>23.98</v>
+      </c>
+      <c r="I585">
+        <v>7.37</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B586" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C586" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D586" t="str">
+        <v>Genesis Leo</v>
+      </c>
+      <c r="E586">
+        <v>0.11</v>
+      </c>
+      <c r="F586">
+        <v>150</v>
+      </c>
+      <c r="G586">
+        <v>16.5</v>
+      </c>
+      <c r="H586">
+        <v>11.99</v>
+      </c>
+      <c r="I586">
+        <v>3.685</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B587" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C587" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D587" t="str">
+        <v>Genesis Libra</v>
+      </c>
+      <c r="E587">
+        <v>0.22</v>
+      </c>
+      <c r="F587">
+        <v>150</v>
+      </c>
+      <c r="G587">
+        <v>33</v>
+      </c>
+      <c r="H587">
+        <v>23.98</v>
+      </c>
+      <c r="I587">
+        <v>7.37</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B588" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C588" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D588" t="str">
+        <v>Genesis Scorpio</v>
+      </c>
+      <c r="E588">
+        <v>0.11</v>
+      </c>
+      <c r="F588">
+        <v>150</v>
+      </c>
+      <c r="G588">
+        <v>16.5</v>
+      </c>
+      <c r="H588">
+        <v>11.99</v>
+      </c>
+      <c r="I588">
+        <v>3.685</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B589" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C589" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D589" t="str">
+        <v>Ghaf</v>
+      </c>
+      <c r="E589">
+        <v>9.1</v>
+      </c>
+      <c r="F589">
+        <v>129.94</v>
+      </c>
+      <c r="G589">
+        <v>1182.454</v>
+      </c>
+      <c r="H589">
+        <v>819</v>
+      </c>
+      <c r="I589">
+        <v>304.3313</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B590" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C590" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D590" t="str">
+        <v>Gissah Beyond Me</v>
+      </c>
+      <c r="E590">
+        <v>1.4</v>
+      </c>
+      <c r="F590">
+        <v>402.74</v>
+      </c>
+      <c r="G590">
+        <v>563.836</v>
+      </c>
+      <c r="H590">
+        <v>452.508</v>
+      </c>
+      <c r="I590">
+        <v>83.1362</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B591" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C591" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D591" t="str">
+        <v>Gissah Capri 200ml</v>
+      </c>
+      <c r="E591">
+        <v>0.2</v>
+      </c>
+      <c r="F591">
+        <v>404.26</v>
+      </c>
+      <c r="G591">
+        <v>80.852</v>
+      </c>
+      <c r="H591">
+        <v>52.6</v>
+      </c>
+      <c r="I591">
+        <v>24.2094</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B592" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C592" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D592" t="str">
+        <v>Gissah Flair 50ml</v>
+      </c>
+      <c r="E592">
+        <v>1</v>
+      </c>
+      <c r="F592">
+        <v>134.75</v>
+      </c>
+      <c r="G592">
+        <v>134.75</v>
+      </c>
+      <c r="H592">
+        <v>94</v>
+      </c>
+      <c r="I592">
+        <v>34.0125</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B593" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C593" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D593" t="str">
+        <v>Gissah Gala 50ml</v>
+      </c>
+      <c r="E593">
+        <v>2</v>
+      </c>
+      <c r="F593">
+        <v>134.75</v>
+      </c>
+      <c r="G593">
+        <v>269.5</v>
+      </c>
+      <c r="H593">
+        <v>188</v>
+      </c>
+      <c r="I593">
+        <v>68.025</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B594" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C594" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D594" t="str">
+        <v>Gissah Hudson II</v>
+      </c>
+      <c r="E594">
+        <v>0.55</v>
+      </c>
+      <c r="F594">
+        <v>352.84</v>
+      </c>
+      <c r="G594">
+        <v>194.062</v>
+      </c>
+      <c r="H594">
+        <v>140.25</v>
+      </c>
+      <c r="I594">
+        <v>44.1089</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B595" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C595" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D595" t="str">
+        <v>Gissah Imperial 50ml</v>
+      </c>
+      <c r="E595">
+        <v>1</v>
+      </c>
+      <c r="F595">
+        <v>134.75</v>
+      </c>
+      <c r="G595">
+        <v>134.75</v>
+      </c>
+      <c r="H595">
+        <v>94</v>
+      </c>
+      <c r="I595">
+        <v>34.0125</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B596" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C596" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D596" t="str">
+        <v>Gissah Imperial Valley</v>
+      </c>
+      <c r="E596">
+        <v>0.35</v>
+      </c>
+      <c r="F596">
+        <v>407.09</v>
+      </c>
+      <c r="G596">
+        <v>142.4815</v>
+      </c>
+      <c r="H596">
+        <v>108.15</v>
+      </c>
+      <c r="I596">
+        <v>27.2074</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B597" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C597" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D597" t="str">
+        <v>Gissah La Luna 200ml</v>
+      </c>
+      <c r="E597">
+        <v>0.6</v>
+      </c>
+      <c r="F597">
+        <v>397.16</v>
+      </c>
+      <c r="G597">
+        <v>238.296</v>
+      </c>
+      <c r="H597">
+        <v>156</v>
+      </c>
+      <c r="I597">
+        <v>70.3812</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B598" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C598" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D598" t="str">
+        <v>Gissah La Luna 50ml</v>
+      </c>
+      <c r="E598">
+        <v>1</v>
+      </c>
+      <c r="F598">
+        <v>134.75</v>
+      </c>
+      <c r="G598">
+        <v>134.75</v>
+      </c>
+      <c r="H598">
+        <v>94</v>
+      </c>
+      <c r="I598">
+        <v>34.0125</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B599" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C599" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D599" t="str">
+        <v>Gissah Martinique Osmanthus</v>
+      </c>
+      <c r="E599">
+        <v>0.25</v>
+      </c>
+      <c r="F599">
+        <v>401.1</v>
+      </c>
+      <c r="G599">
+        <v>100.275</v>
+      </c>
+      <c r="H599">
+        <v>63.75</v>
+      </c>
+      <c r="I599">
+        <v>31.5113</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B600" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C600" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D600" t="str">
+        <v>Gissah Mavro</v>
+      </c>
+      <c r="E600">
+        <v>0.1</v>
+      </c>
+      <c r="F600">
+        <v>404.26</v>
+      </c>
+      <c r="G600">
+        <v>40.426</v>
+      </c>
+      <c r="H600">
+        <v>25.5</v>
+      </c>
+      <c r="I600">
+        <v>12.9047</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B601" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C601" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D601" t="str">
+        <v>Gissah Siena Valley</v>
+      </c>
+      <c r="E601">
+        <v>1.05</v>
+      </c>
+      <c r="F601">
+        <v>377.66</v>
+      </c>
+      <c r="G601">
+        <v>396.543</v>
+      </c>
+      <c r="H601">
+        <v>276.15</v>
+      </c>
+      <c r="I601">
+        <v>100.5658</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B602" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C602" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D602" t="str">
+        <v>Gissah Tango</v>
+      </c>
+      <c r="E602">
+        <v>0.5</v>
+      </c>
+      <c r="F602">
+        <v>340.43</v>
+      </c>
+      <c r="G602">
+        <v>170.215</v>
+      </c>
+      <c r="H602">
+        <v>127.5</v>
+      </c>
+      <c r="I602">
+        <v>34.2043</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B603" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C603" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D603" t="str">
+        <v>Gissah Tango 15ML</v>
+      </c>
+      <c r="E603">
+        <v>1</v>
+      </c>
+      <c r="F603">
+        <v>74.47</v>
+      </c>
+      <c r="G603">
+        <v>74.47</v>
+      </c>
+      <c r="H603">
+        <v>60.43</v>
+      </c>
+      <c r="I603">
+        <v>10.3165</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B604" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C604" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D604" t="str">
+        <v>Glitch Assaf</v>
+      </c>
+      <c r="E604">
+        <v>0.27</v>
+      </c>
+      <c r="F604">
+        <v>212.77</v>
+      </c>
+      <c r="G604">
+        <v>57.4479</v>
+      </c>
+      <c r="H604">
+        <v>44.28</v>
+      </c>
+      <c r="I604">
+        <v>10.2955</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B605" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C605" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D605" t="str">
+        <v>Grecia Rosa French Avenue</v>
+      </c>
+      <c r="E605">
+        <v>1.3</v>
+      </c>
+      <c r="F605">
+        <v>139.63</v>
+      </c>
+      <c r="G605">
+        <v>181.519</v>
+      </c>
+      <c r="H605">
+        <v>133.9</v>
+      </c>
+      <c r="I605">
+        <v>38.5431</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B606" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C606" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D606" t="str">
+        <v>Gris Erik Assaf</v>
+      </c>
+      <c r="E606">
+        <v>0.1</v>
+      </c>
+      <c r="F606">
+        <v>177</v>
+      </c>
+      <c r="G606">
+        <v>17.7</v>
+      </c>
+      <c r="H606">
+        <v>12.3</v>
+      </c>
+      <c r="I606">
+        <v>4.515</v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B607" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C607" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D607" t="str">
+        <v>Gulf Orchid Sweet Giftset</v>
+      </c>
+      <c r="E607">
+        <v>1</v>
+      </c>
+      <c r="F607">
+        <v>141.84</v>
+      </c>
+      <c r="G607">
+        <v>141.84</v>
+      </c>
+      <c r="H607">
+        <v>119</v>
+      </c>
+      <c r="I607">
+        <v>15.748</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B608" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C608" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D608" t="str">
+        <v>Hawas Atlantis</v>
+      </c>
+      <c r="E608">
+        <v>0.1</v>
+      </c>
+      <c r="F608">
+        <v>145.39</v>
+      </c>
+      <c r="G608">
+        <v>14.539</v>
+      </c>
+      <c r="H608">
+        <v>10.043</v>
+      </c>
+      <c r="I608">
+        <v>3.7691</v>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B609" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C609" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D609" t="str">
+        <v>Hawas Black Rasasi</v>
+      </c>
+      <c r="E609">
+        <v>13.3</v>
+      </c>
+      <c r="F609">
+        <v>112.06</v>
+      </c>
+      <c r="G609">
+        <v>1490.398</v>
+      </c>
+      <c r="H609">
+        <v>997.5</v>
+      </c>
+      <c r="I609">
+        <v>418.3781</v>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B610" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C610" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D610" t="str">
+        <v>Hawas Chrome</v>
+      </c>
+      <c r="E610">
+        <v>21.9</v>
+      </c>
+      <c r="F610">
+        <v>144.68</v>
+      </c>
+      <c r="G610">
+        <v>3168.492</v>
+      </c>
+      <c r="H610">
+        <v>2146.2</v>
+      </c>
+      <c r="I610">
+        <v>863.8674</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B611" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C611" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D611" t="str">
+        <v>Hawas Diva Rasasi</v>
+      </c>
+      <c r="E611">
+        <v>50.8</v>
+      </c>
+      <c r="F611">
+        <v>113.48</v>
+      </c>
+      <c r="G611">
+        <v>5764.784</v>
+      </c>
+      <c r="H611">
+        <v>3911.6</v>
+      </c>
+      <c r="I611">
+        <v>1564.9448</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B612" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C612" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D612" t="str">
+        <v>Hawas Eclat Rasasi</v>
+      </c>
+      <c r="E612">
+        <v>1.5</v>
+      </c>
+      <c r="F612">
+        <v>118.79</v>
+      </c>
+      <c r="G612">
+        <v>178.185</v>
+      </c>
+      <c r="H612">
+        <v>114</v>
+      </c>
+      <c r="I612">
+        <v>55.2758</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B613" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C613" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D613" t="str">
+        <v>Hawas Elixir Rasasi</v>
+      </c>
+      <c r="E613">
+        <v>1.8</v>
+      </c>
+      <c r="F613">
+        <v>116.31</v>
+      </c>
+      <c r="G613">
+        <v>209.358</v>
+      </c>
+      <c r="H613">
+        <v>140.4</v>
+      </c>
+      <c r="I613">
+        <v>58.4901</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B614" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C614" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D614" t="str">
+        <v>Hawas Fire Rasasi</v>
+      </c>
+      <c r="E614">
+        <v>19</v>
+      </c>
+      <c r="F614">
+        <v>127.66</v>
+      </c>
+      <c r="G614">
+        <v>2425.54</v>
+      </c>
+      <c r="H614">
+        <v>1862</v>
+      </c>
+      <c r="I614">
+        <v>442.263</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B615" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C615" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D615" t="str">
+        <v>Hawas Ice Rasasi</v>
+      </c>
+      <c r="E615">
+        <v>53.8</v>
+      </c>
+      <c r="F615">
+        <v>121.43</v>
+      </c>
+      <c r="G615">
+        <v>6532.934</v>
+      </c>
+      <c r="H615">
+        <v>8217.7187</v>
+      </c>
+      <c r="I615">
+        <v>-2011.4314</v>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B616" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C616" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D616" t="str">
+        <v>Hawas Kobra</v>
+      </c>
+      <c r="E616">
+        <v>8.4</v>
+      </c>
+      <c r="F616">
+        <v>117.17</v>
+      </c>
+      <c r="G616">
+        <v>984.228</v>
+      </c>
+      <c r="H616">
+        <v>663.6</v>
+      </c>
+      <c r="I616">
+        <v>271.4166</v>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B617" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C617" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D617" t="str">
+        <v>Hawas London</v>
+      </c>
+      <c r="E617">
+        <v>1.5</v>
+      </c>
+      <c r="F617">
+        <v>124.11</v>
+      </c>
+      <c r="G617">
+        <v>186.165</v>
+      </c>
+      <c r="H617">
+        <v>135</v>
+      </c>
+      <c r="I617">
+        <v>41.8568</v>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B618" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C618" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D618" t="str">
+        <v>Hawas Malibu</v>
+      </c>
+      <c r="E618">
+        <v>4.5</v>
+      </c>
+      <c r="F618">
+        <v>115.84</v>
+      </c>
+      <c r="G618">
+        <v>521.28</v>
+      </c>
+      <c r="H618">
+        <v>337.5</v>
+      </c>
+      <c r="I618">
+        <v>157.716</v>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B619" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C619" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D619" t="str">
+        <v>Hawas Pink Rasasi</v>
+      </c>
+      <c r="E619">
+        <v>2.3</v>
+      </c>
+      <c r="F619">
+        <v>131.21</v>
+      </c>
+      <c r="G619">
+        <v>301.783</v>
+      </c>
+      <c r="H619">
+        <v>213.9</v>
+      </c>
+      <c r="I619">
+        <v>72.7939</v>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B620" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C620" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D620" t="str">
+        <v>Hawas Rasasi</v>
+      </c>
+      <c r="E620">
+        <v>105.9</v>
+      </c>
+      <c r="F620">
+        <v>111.9</v>
+      </c>
+      <c r="G620">
+        <v>11850.21</v>
+      </c>
+      <c r="H620">
+        <v>8048.3894</v>
+      </c>
+      <c r="I620">
+        <v>3209.3101</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B621" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C621" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D621" t="str">
+        <v>Hawas Reina</v>
+      </c>
+      <c r="E621">
+        <v>14.8</v>
+      </c>
+      <c r="F621">
+        <v>144.03</v>
+      </c>
+      <c r="G621">
+        <v>2131.644</v>
+      </c>
+      <c r="H621">
+        <v>1450.4</v>
+      </c>
+      <c r="I621">
+        <v>574.6618</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B622" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C622" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D622" t="str">
+        <v>Hawas Verde</v>
+      </c>
+      <c r="E622">
+        <v>2.4</v>
+      </c>
+      <c r="F622">
+        <v>145.39</v>
+      </c>
+      <c r="G622">
+        <v>348.936</v>
+      </c>
+      <c r="H622">
+        <v>252</v>
+      </c>
+      <c r="I622">
+        <v>79.4892</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B623" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C623" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D623" t="str">
+        <v>Heavenly Lychee Gulf Orchid</v>
+      </c>
+      <c r="E623">
+        <v>1.3</v>
+      </c>
+      <c r="F623">
+        <v>84.22</v>
+      </c>
+      <c r="G623">
+        <v>109.486</v>
+      </c>
+      <c r="H623">
+        <v>80.6</v>
+      </c>
+      <c r="I623">
+        <v>23.4117</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B624" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C624" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D624" t="str">
+        <v>Hersh 2</v>
+      </c>
+      <c r="E624">
+        <v>3.9</v>
+      </c>
+      <c r="F624">
+        <v>200.35</v>
+      </c>
+      <c r="G624">
+        <v>781.365</v>
+      </c>
+      <c r="H624">
+        <v>577.2</v>
+      </c>
+      <c r="I624">
+        <v>165.0968</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B625" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C625" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D625" t="str">
+        <v>Hersh Al Asof</v>
+      </c>
+      <c r="E625">
+        <v>2.5</v>
+      </c>
+      <c r="F625">
+        <v>219.35</v>
+      </c>
+      <c r="G625">
+        <v>548.375</v>
+      </c>
+      <c r="H625">
+        <v>380</v>
+      </c>
+      <c r="I625">
+        <v>140.9563</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B626" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C626" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D626" t="str">
+        <v>Hersh Lahab</v>
+      </c>
+      <c r="E626">
+        <v>3</v>
+      </c>
+      <c r="F626">
+        <v>200.81</v>
+      </c>
+      <c r="G626">
+        <v>602.43</v>
+      </c>
+      <c r="H626">
+        <v>441</v>
+      </c>
+      <c r="I626">
+        <v>131.3085</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B627" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C627" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D627" t="str">
+        <v>Hersh Mehwar</v>
+      </c>
+      <c r="E627">
+        <v>4.1</v>
+      </c>
+      <c r="F627">
+        <v>216.31</v>
+      </c>
+      <c r="G627">
+        <v>886.871</v>
+      </c>
+      <c r="H627">
+        <v>684.7</v>
+      </c>
+      <c r="I627">
+        <v>157.8275</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B628" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C628" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D628" t="str">
+        <v>Hersh Rouge</v>
+      </c>
+      <c r="E628">
+        <v>0.4</v>
+      </c>
+      <c r="F628">
+        <v>199.76</v>
+      </c>
+      <c r="G628">
+        <v>79.904</v>
+      </c>
+      <c r="H628">
+        <v>59.2</v>
+      </c>
+      <c r="I628">
+        <v>16.7088</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B629" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C629" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D629" t="str">
+        <v>Hersh Zero Degree</v>
+      </c>
+      <c r="E629">
+        <v>2.2</v>
+      </c>
+      <c r="F629">
+        <v>214.54</v>
+      </c>
+      <c r="G629">
+        <v>471.988</v>
+      </c>
+      <c r="H629">
+        <v>331.1</v>
+      </c>
+      <c r="I629">
+        <v>117.2886</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B630" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C630" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D630" t="str">
+        <v>Hibiscus Magic Fragrance World</v>
+      </c>
+      <c r="E630">
+        <v>1.38</v>
+      </c>
+      <c r="F630">
+        <v>74.73</v>
+      </c>
+      <c r="G630">
+        <v>103.1274</v>
+      </c>
+      <c r="H630">
+        <v>70.38</v>
+      </c>
+      <c r="I630">
+        <v>27.591</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B631" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C631" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D631" t="str">
+        <v>Hirfah Body Gel</v>
+      </c>
+      <c r="E631">
+        <v>2</v>
+      </c>
+      <c r="F631">
+        <v>42.55</v>
+      </c>
+      <c r="G631">
+        <v>85.1</v>
+      </c>
+      <c r="H631">
+        <v>52.32</v>
+      </c>
+      <c r="I631">
+        <v>28.525</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B632" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C632" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D632" t="str">
+        <v>Historic Sahara</v>
+      </c>
+      <c r="E632">
+        <v>0.1</v>
+      </c>
+      <c r="F632">
+        <v>145.39</v>
+      </c>
+      <c r="G632">
+        <v>14.539</v>
+      </c>
+      <c r="H632">
+        <v>9.85</v>
+      </c>
+      <c r="I632">
+        <v>3.9621</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B633" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C633" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D633" t="str">
+        <v>Honey Musk - Confidence Dose</v>
+      </c>
+      <c r="E633">
+        <v>1.53</v>
+      </c>
+      <c r="F633">
+        <v>112.77</v>
+      </c>
+      <c r="G633">
+        <v>172.5381</v>
+      </c>
+      <c r="H633">
+        <v>126.1179</v>
+      </c>
+      <c r="I633">
+        <v>37.7933</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B634" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C634" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D634" t="str">
+        <v>I Was Here Laverne</v>
+      </c>
+      <c r="E634">
+        <v>0.6</v>
+      </c>
+      <c r="F634">
+        <v>164.89</v>
+      </c>
+      <c r="G634">
+        <v>98.934</v>
+      </c>
+      <c r="H634">
+        <v>76.8</v>
+      </c>
+      <c r="I634">
+        <v>17.1873</v>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B635" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C635" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D635" t="str">
+        <v>Ignite Oud Ahmed Al Maghribi</v>
+      </c>
+      <c r="E635">
+        <v>2</v>
+      </c>
+      <c r="F635">
+        <v>230.5</v>
+      </c>
+      <c r="G635">
+        <v>461</v>
+      </c>
+      <c r="H635">
+        <v>372</v>
+      </c>
+      <c r="I635">
+        <v>65.95</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B636" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C636" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D636" t="str">
+        <v>Illusion Matin Martin</v>
+      </c>
+      <c r="E636">
+        <v>2.7</v>
+      </c>
+      <c r="F636">
+        <v>201.28</v>
+      </c>
+      <c r="G636">
+        <v>543.456</v>
+      </c>
+      <c r="H636">
+        <v>409.86</v>
+      </c>
+      <c r="I636">
+        <v>106.4232</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B637" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C637" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D637" t="str">
+        <v>I'm Here Assaf</v>
+      </c>
+      <c r="E637">
+        <v>0.2</v>
+      </c>
+      <c r="F637">
+        <v>143.62</v>
+      </c>
+      <c r="G637">
+        <v>28.724</v>
+      </c>
+      <c r="H637">
+        <v>20.04</v>
+      </c>
+      <c r="I637">
+        <v>7.2478</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B638" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C638" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D638" t="str">
+        <v>Instant Crush Mancera 120ml</v>
+      </c>
+      <c r="E638">
+        <v>0.25</v>
+      </c>
+      <c r="F638">
+        <v>242.55</v>
+      </c>
+      <c r="G638">
+        <v>60.6375</v>
+      </c>
+      <c r="H638">
+        <v>48.5</v>
+      </c>
+      <c r="I638">
+        <v>9.1056</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B639" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C639" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D639" t="str">
+        <v>Intoxicate Mystique</v>
+      </c>
+      <c r="E639">
+        <v>1.5</v>
+      </c>
+      <c r="F639">
+        <v>118.73</v>
+      </c>
+      <c r="G639">
+        <v>178.095</v>
+      </c>
+      <c r="H639">
+        <v>112.5</v>
+      </c>
+      <c r="I639">
+        <v>56.6903</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B640" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C640" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D640" t="str">
+        <v>Island Dreams Khadlaj</v>
+      </c>
+      <c r="E640">
+        <v>7.5</v>
+      </c>
+      <c r="F640">
+        <v>99.96</v>
+      </c>
+      <c r="G640">
+        <v>749.7</v>
+      </c>
+      <c r="H640">
+        <v>547.5</v>
+      </c>
+      <c r="I640">
+        <v>164.715</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B641" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C641" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D641" t="str">
+        <v>Island Rose Dkhoon Emirates</v>
+      </c>
+      <c r="E641">
+        <v>0.1</v>
+      </c>
+      <c r="F641">
+        <v>177.3</v>
+      </c>
+      <c r="G641">
+        <v>17.73</v>
+      </c>
+      <c r="H641">
+        <v>12.3</v>
+      </c>
+      <c r="I641">
+        <v>4.5435</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B642" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C642" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D642" t="str">
+        <v>Island Vanilla Dunes Khadlaj</v>
+      </c>
+      <c r="E642">
+        <v>0.2</v>
+      </c>
+      <c r="F642">
+        <v>99.29</v>
+      </c>
+      <c r="G642">
+        <v>19.858</v>
+      </c>
+      <c r="H642">
+        <v>13.8</v>
+      </c>
+      <c r="I642">
+        <v>5.0651</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B643" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C643" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D643" t="str">
+        <v>Itqan noir Zimaya</v>
+      </c>
+      <c r="E643">
+        <v>0.5</v>
+      </c>
+      <c r="F643">
+        <v>106.38</v>
+      </c>
+      <c r="G643">
+        <v>53.19</v>
+      </c>
+      <c r="H643">
+        <v>45</v>
+      </c>
+      <c r="I643">
+        <v>5.5305</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B644" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C644" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D644" t="str">
+        <v>It's All About Me Laverne</v>
+      </c>
+      <c r="E644">
+        <v>0.3</v>
+      </c>
+      <c r="F644">
+        <v>145.39</v>
+      </c>
+      <c r="G644">
+        <v>43.617</v>
+      </c>
+      <c r="H644">
+        <v>35.1</v>
+      </c>
+      <c r="I644">
+        <v>6.3362</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B645" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C645" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D645" t="str">
+        <v>Jameela Matin Martin</v>
+      </c>
+      <c r="E645">
+        <v>0.7</v>
+      </c>
+      <c r="F645">
+        <v>130.02</v>
+      </c>
+      <c r="G645">
+        <v>91.014</v>
+      </c>
+      <c r="H645">
+        <v>67.2</v>
+      </c>
+      <c r="I645">
+        <v>19.2633</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B646" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C646" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D646" t="str">
+        <v>Jasmere</v>
+      </c>
+      <c r="E646">
+        <v>6.4</v>
+      </c>
+      <c r="F646">
+        <v>173.05</v>
+      </c>
+      <c r="G646">
+        <v>1107.52</v>
+      </c>
+      <c r="H646">
+        <v>614.4</v>
+      </c>
+      <c r="I646">
+        <v>437.744</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B647" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C647" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D647" t="str">
+        <v>Kaaf Ahmed Al Maghribi</v>
+      </c>
+      <c r="E647">
+        <v>13.2</v>
+      </c>
+      <c r="F647">
+        <v>122.67</v>
+      </c>
+      <c r="G647">
+        <v>1619.244</v>
+      </c>
+      <c r="H647">
+        <v>1267.2</v>
+      </c>
+      <c r="I647">
+        <v>271.0818</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B648" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C648" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D648" t="str">
+        <v>Karus Blu Spice</v>
+      </c>
+      <c r="E648">
+        <v>1</v>
+      </c>
+      <c r="F648">
+        <v>95.74</v>
+      </c>
+      <c r="G648">
+        <v>95.74</v>
+      </c>
+      <c r="H648">
+        <v>73</v>
+      </c>
+      <c r="I648">
+        <v>17.953</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B649" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C649" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D649" t="str">
+        <v>Karus Gold Absolu</v>
+      </c>
+      <c r="E649">
+        <v>18.5</v>
+      </c>
+      <c r="F649">
+        <v>125.24</v>
+      </c>
+      <c r="G649">
+        <v>2316.94</v>
+      </c>
+      <c r="H649">
+        <v>1702</v>
+      </c>
+      <c r="I649">
+        <v>499.093</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B650" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C650" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D650" t="str">
+        <v>Kayaan Classic</v>
+      </c>
+      <c r="E650">
+        <v>1</v>
+      </c>
+      <c r="F650">
+        <v>92.2</v>
+      </c>
+      <c r="G650">
+        <v>92.2</v>
+      </c>
+      <c r="H650">
+        <v>62</v>
+      </c>
+      <c r="I650">
+        <v>25.59</v>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B651" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C651" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D651" t="str">
+        <v>Kayaan Midnight</v>
+      </c>
+      <c r="E651">
+        <v>0.5</v>
+      </c>
+      <c r="F651">
+        <v>107.57</v>
+      </c>
+      <c r="G651">
+        <v>53.785</v>
+      </c>
+      <c r="H651">
+        <v>35</v>
+      </c>
+      <c r="I651">
+        <v>16.0958</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B652" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C652" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D652" t="str">
+        <v>Kayaan Terra</v>
+      </c>
+      <c r="E652">
+        <v>0.2</v>
+      </c>
+      <c r="F652">
+        <v>109.93</v>
+      </c>
+      <c r="G652">
+        <v>21.986</v>
+      </c>
+      <c r="H652">
+        <v>14</v>
+      </c>
+      <c r="I652">
+        <v>6.8867</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B653" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C653" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D653" t="str">
+        <v>Keep On Iven</v>
+      </c>
+      <c r="E653">
+        <v>1.3</v>
+      </c>
+      <c r="F653">
+        <v>213.65</v>
+      </c>
+      <c r="G653">
+        <v>277.745</v>
+      </c>
+      <c r="H653">
+        <v>155.077</v>
+      </c>
+      <c r="I653">
+        <v>108.7808</v>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B654" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C654" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D654" t="str">
+        <v>Kenzo Homme EDP For Men</v>
+      </c>
+      <c r="E654">
+        <v>2.6</v>
+      </c>
+      <c r="F654">
+        <v>234.44</v>
+      </c>
+      <c r="G654">
+        <v>609.544</v>
+      </c>
+      <c r="H654">
+        <v>466.05</v>
+      </c>
+      <c r="I654">
+        <v>113.0168</v>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B655" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C655" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D655" t="str">
+        <v>Khadlaj Icon</v>
+      </c>
+      <c r="E655">
+        <v>0.3</v>
+      </c>
+      <c r="F655">
+        <v>134.75</v>
+      </c>
+      <c r="G655">
+        <v>40.425</v>
+      </c>
+      <c r="H655">
+        <v>27.096</v>
+      </c>
+      <c r="I655">
+        <v>11.3078</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B656" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C656" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D656" t="str">
+        <v>Khadlaj Loyalty</v>
+      </c>
+      <c r="E656">
+        <v>0.1</v>
+      </c>
+      <c r="F656">
+        <v>106.38</v>
+      </c>
+      <c r="G656">
+        <v>10.638</v>
+      </c>
+      <c r="H656">
+        <v>7.5</v>
+      </c>
+      <c r="I656">
+        <v>2.6061</v>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B657" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C657" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D657" t="str">
+        <v>Khair Confection</v>
+      </c>
+      <c r="E657">
+        <v>1</v>
+      </c>
+      <c r="F657">
+        <v>60.28</v>
+      </c>
+      <c r="G657">
+        <v>60.28</v>
+      </c>
+      <c r="H657">
+        <v>40</v>
+      </c>
+      <c r="I657">
+        <v>17.266</v>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B658" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C658" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D658" t="str">
+        <v>Khair Felicity</v>
+      </c>
+      <c r="E658">
+        <v>3.3</v>
+      </c>
+      <c r="F658">
+        <v>78.01</v>
+      </c>
+      <c r="G658">
+        <v>257.433</v>
+      </c>
+      <c r="H658">
+        <v>148.5</v>
+      </c>
+      <c r="I658">
+        <v>96.0614</v>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B659" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C659" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D659" t="str">
+        <v>Khair Fusion</v>
+      </c>
+      <c r="E659">
+        <v>1.3</v>
+      </c>
+      <c r="F659">
+        <v>65.6</v>
+      </c>
+      <c r="G659">
+        <v>85.28</v>
+      </c>
+      <c r="H659">
+        <v>57.2</v>
+      </c>
+      <c r="I659">
+        <v>23.816</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B660" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C660" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D660" t="str">
+        <v>Khair Peach Delulu</v>
+      </c>
+      <c r="E660">
+        <v>0.9</v>
+      </c>
+      <c r="F660">
+        <v>66.67</v>
+      </c>
+      <c r="G660">
+        <v>60.003</v>
+      </c>
+      <c r="H660">
+        <v>35.1</v>
+      </c>
+      <c r="I660">
+        <v>21.9029</v>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B661" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C661" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D661" t="str">
+        <v>Khair Pistachio</v>
+      </c>
+      <c r="E661">
+        <v>0.2</v>
+      </c>
+      <c r="F661">
+        <v>60.28</v>
+      </c>
+      <c r="G661">
+        <v>12.056</v>
+      </c>
+      <c r="H661">
+        <v>8</v>
+      </c>
+      <c r="I661">
+        <v>3.4532</v>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B662" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C662" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D662" t="str">
+        <v>Khamrah Lattafa</v>
+      </c>
+      <c r="E662">
+        <v>2</v>
+      </c>
+      <c r="F662">
+        <v>88.65</v>
+      </c>
+      <c r="G662">
+        <v>177.3</v>
+      </c>
+      <c r="H662">
+        <v>148</v>
+      </c>
+      <c r="I662">
+        <v>20.435</v>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B663" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C663" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D663" t="str">
+        <v>Khamrah Qahwa Lattafa</v>
+      </c>
+      <c r="E663">
+        <v>3.3</v>
+      </c>
+      <c r="F663">
+        <v>90.72</v>
+      </c>
+      <c r="G663">
+        <v>299.376</v>
+      </c>
+      <c r="H663">
+        <v>267.3</v>
+      </c>
+      <c r="I663">
+        <v>17.1072</v>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B664" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C664" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D664" t="str">
+        <v>Khamrah Waha</v>
+      </c>
+      <c r="E664">
+        <v>13.4</v>
+      </c>
+      <c r="F664">
+        <v>139.85</v>
+      </c>
+      <c r="G664">
+        <v>1873.99</v>
+      </c>
+      <c r="H664">
+        <v>1524.384</v>
+      </c>
+      <c r="I664">
+        <v>255.9065</v>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B665" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C665" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D665" t="str">
+        <v>Khumar Luban</v>
+      </c>
+      <c r="E665">
+        <v>0.2</v>
+      </c>
+      <c r="F665">
+        <v>62.06</v>
+      </c>
+      <c r="G665">
+        <v>12.412</v>
+      </c>
+      <c r="H665">
+        <v>8.178</v>
+      </c>
+      <c r="I665">
+        <v>3.6134</v>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B666" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C666" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D666" t="str">
+        <v>King Tobacco</v>
+      </c>
+      <c r="E666">
+        <v>0.05</v>
+      </c>
+      <c r="F666">
+        <v>205.67</v>
+      </c>
+      <c r="G666">
+        <v>10.2835</v>
+      </c>
+      <c r="H666">
+        <v>8</v>
+      </c>
+      <c r="I666">
+        <v>1.7693</v>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B667" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C667" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D667" t="str">
+        <v>Kingdom Men</v>
+      </c>
+      <c r="E667">
+        <v>2.2</v>
+      </c>
+      <c r="F667">
+        <v>88.65</v>
+      </c>
+      <c r="G667">
+        <v>195.03</v>
+      </c>
+      <c r="H667">
+        <v>143</v>
+      </c>
+      <c r="I667">
+        <v>42.2785</v>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B668" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C668" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D668" t="str">
+        <v>Kingdom Women</v>
+      </c>
+      <c r="E668">
+        <v>1.2</v>
+      </c>
+      <c r="F668">
+        <v>92.2</v>
+      </c>
+      <c r="G668">
+        <v>110.64</v>
+      </c>
+      <c r="H668">
+        <v>79.2</v>
+      </c>
+      <c r="I668">
+        <v>25.908</v>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B669" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C669" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D669" t="str">
+        <v>Klikat blue</v>
+      </c>
+      <c r="E669">
+        <v>2.45</v>
+      </c>
+      <c r="F669">
+        <v>130.5</v>
+      </c>
+      <c r="G669">
+        <v>319.725</v>
+      </c>
+      <c r="H669">
+        <v>213.15</v>
+      </c>
+      <c r="I669">
+        <v>90.5888</v>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B670" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C670" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D670" t="str">
+        <v>Klikat jassas</v>
+      </c>
+      <c r="E670">
+        <v>0.15</v>
+      </c>
+      <c r="F670">
+        <v>156.03</v>
+      </c>
+      <c r="G670">
+        <v>23.4045</v>
+      </c>
+      <c r="H670">
+        <v>14.55</v>
+      </c>
+      <c r="I670">
+        <v>7.6843</v>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B671" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C671" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D671" t="str">
+        <v>Klikat Monaya</v>
+      </c>
+      <c r="E671">
+        <v>1.45</v>
+      </c>
+      <c r="F671">
+        <v>151.74</v>
+      </c>
+      <c r="G671">
+        <v>220.023</v>
+      </c>
+      <c r="H671">
+        <v>140.65</v>
+      </c>
+      <c r="I671">
+        <v>68.3719</v>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B672" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C672" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D672" t="str">
+        <v>Klikat Times</v>
+      </c>
+      <c r="E672">
+        <v>2.05</v>
+      </c>
+      <c r="F672">
+        <v>120.57</v>
+      </c>
+      <c r="G672">
+        <v>247.1685</v>
+      </c>
+      <c r="H672">
+        <v>178.35</v>
+      </c>
+      <c r="I672">
+        <v>56.4601</v>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B673" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C673" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D673" t="str">
+        <v>La bella dkhoon</v>
+      </c>
+      <c r="E673">
+        <v>0.6</v>
+      </c>
+      <c r="F673">
+        <v>138.3</v>
+      </c>
+      <c r="G673">
+        <v>82.98</v>
+      </c>
+      <c r="H673">
+        <v>49.29</v>
+      </c>
+      <c r="I673">
+        <v>29.541</v>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B674" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C674" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D674" t="str">
+        <v>Laathani Ahmed Al Maghribi</v>
+      </c>
+      <c r="E674">
+        <v>0.13</v>
+      </c>
+      <c r="F674">
+        <v>226.95</v>
+      </c>
+      <c r="G674">
+        <v>29.5035</v>
+      </c>
+      <c r="H674">
+        <v>23.4</v>
+      </c>
+      <c r="I674">
+        <v>4.6283</v>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B675" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C675" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D675" t="str">
+        <v>LADOR Bakhur Classic</v>
+      </c>
+      <c r="E675">
+        <v>3.1</v>
+      </c>
+      <c r="F675">
+        <v>182.03</v>
+      </c>
+      <c r="G675">
+        <v>564.293</v>
+      </c>
+      <c r="H675">
+        <v>410.75</v>
+      </c>
+      <c r="I675">
+        <v>125.3284</v>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B676" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C676" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D676" t="str">
+        <v>Lador Bakhur Valley</v>
+      </c>
+      <c r="E676">
+        <v>0.6</v>
+      </c>
+      <c r="F676">
+        <v>184.4</v>
+      </c>
+      <c r="G676">
+        <v>110.64</v>
+      </c>
+      <c r="H676">
+        <v>76.554</v>
+      </c>
+      <c r="I676">
+        <v>28.554</v>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B677" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C677" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D677" t="str">
+        <v>Lady Reef</v>
+      </c>
+      <c r="E677">
+        <v>0.4</v>
+      </c>
+      <c r="F677">
+        <v>164.89</v>
+      </c>
+      <c r="G677">
+        <v>65.956</v>
+      </c>
+      <c r="H677">
+        <v>44.8</v>
+      </c>
+      <c r="I677">
+        <v>17.8582</v>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B678" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C678" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D678" t="str">
+        <v>Lady Rose Laverne</v>
+      </c>
+      <c r="E678">
+        <v>0.8</v>
+      </c>
+      <c r="F678">
+        <v>143.03</v>
+      </c>
+      <c r="G678">
+        <v>114.424</v>
+      </c>
+      <c r="H678">
+        <v>93.6</v>
+      </c>
+      <c r="I678">
+        <v>15.1028</v>
+      </c>
+    </row>
+    <row r="679">
+      <c r="A679" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B679" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C679" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D679" t="str">
+        <v>Legacy Maison Asrar</v>
+      </c>
+      <c r="E679">
+        <v>4.5</v>
+      </c>
+      <c r="F679">
+        <v>143.14</v>
+      </c>
+      <c r="G679">
+        <v>644.13</v>
+      </c>
+      <c r="H679">
+        <v>463.5</v>
+      </c>
+      <c r="I679">
+        <v>148.4235</v>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B680" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C680" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D680" t="str">
+        <v>Lip Stick Assaf</v>
+      </c>
+      <c r="E680">
+        <v>1.6</v>
+      </c>
+      <c r="F680">
+        <v>171.39</v>
+      </c>
+      <c r="G680">
+        <v>274.224</v>
+      </c>
+      <c r="H680">
+        <v>145.52</v>
+      </c>
+      <c r="I680">
+        <v>114.9928</v>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B681" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C681" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D681" t="str">
+        <v>Liquid Brun</v>
+      </c>
+      <c r="E681">
+        <v>19.4</v>
+      </c>
+      <c r="F681">
+        <v>126.81</v>
+      </c>
+      <c r="G681">
+        <v>2460.114</v>
+      </c>
+      <c r="H681">
+        <v>1765.4</v>
+      </c>
+      <c r="I681">
+        <v>571.7083</v>
+      </c>
+    </row>
+    <row r="682">
+      <c r="A682" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B682" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C682" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D682" t="str">
+        <v>Liquid Brun Limited Edition</v>
+      </c>
+      <c r="E682">
+        <v>3.6</v>
+      </c>
+      <c r="F682">
+        <v>210.67</v>
+      </c>
+      <c r="G682">
+        <v>758.412</v>
+      </c>
+      <c r="H682">
+        <v>426.852</v>
+      </c>
+      <c r="I682">
+        <v>293.6394</v>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B683" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C683" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D683" t="str">
+        <v>Lush Noir</v>
+      </c>
+      <c r="E683">
+        <v>4.8</v>
+      </c>
+      <c r="F683">
+        <v>121.91</v>
+      </c>
+      <c r="G683">
+        <v>585.168</v>
+      </c>
+      <c r="H683">
+        <v>446.4</v>
+      </c>
+      <c r="I683">
+        <v>109.5096</v>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B684" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C684" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D684" t="str">
+        <v>Lynked Forever</v>
+      </c>
+      <c r="E684">
+        <v>2.4</v>
+      </c>
+      <c r="F684">
+        <v>173.76</v>
+      </c>
+      <c r="G684">
+        <v>417.024</v>
+      </c>
+      <c r="H684">
+        <v>281.136</v>
+      </c>
+      <c r="I684">
+        <v>115.0368</v>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B685" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C685" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D685" t="str">
+        <v>Maahir  Lattafa</v>
+      </c>
+      <c r="E685">
+        <v>0.1</v>
+      </c>
+      <c r="F685">
+        <v>81.56</v>
+      </c>
+      <c r="G685">
+        <v>8.156</v>
+      </c>
+      <c r="H685">
+        <v>7.4</v>
+      </c>
+      <c r="I685">
+        <v>0.3482</v>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B686" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C686" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D686" t="str">
+        <v>Maahir Black  Lattafa</v>
+      </c>
+      <c r="E686">
+        <v>1</v>
+      </c>
+      <c r="F686">
+        <v>81.56</v>
+      </c>
+      <c r="G686">
+        <v>81.56</v>
+      </c>
+      <c r="H686">
+        <v>74</v>
+      </c>
+      <c r="I686">
+        <v>3.482</v>
+      </c>
+    </row>
+    <row r="687">
+      <c r="A687" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B687" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C687" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D687" t="str">
+        <v>Mahd al dhahab</v>
+      </c>
+      <c r="E687">
+        <v>0.3</v>
+      </c>
+      <c r="F687">
+        <v>120.57</v>
+      </c>
+      <c r="G687">
+        <v>36.171</v>
+      </c>
+      <c r="H687">
+        <v>25.659</v>
+      </c>
+      <c r="I687">
+        <v>8.7035</v>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B688" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C688" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D688" t="str">
+        <v>Majesty Maison asrar</v>
+      </c>
+      <c r="E688">
+        <v>0.5</v>
+      </c>
+      <c r="F688">
+        <v>134.75</v>
+      </c>
+      <c r="G688">
+        <v>67.375</v>
+      </c>
+      <c r="H688">
+        <v>48</v>
+      </c>
+      <c r="I688">
+        <v>16.0063</v>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B689" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C689" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D689" t="str">
+        <v>Mango Ice</v>
+      </c>
+      <c r="E689">
+        <v>1</v>
+      </c>
+      <c r="F689">
+        <v>102.84</v>
+      </c>
+      <c r="G689">
+        <v>102.84</v>
+      </c>
+      <c r="H689">
+        <v>70</v>
+      </c>
+      <c r="I689">
+        <v>27.698</v>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B690" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C690" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D690" t="str">
+        <v>Mangotini</v>
+      </c>
+      <c r="E690">
+        <v>0.1</v>
+      </c>
+      <c r="F690">
+        <v>95.74</v>
+      </c>
+      <c r="G690">
+        <v>9.574</v>
+      </c>
+      <c r="H690">
+        <v>7.576</v>
+      </c>
+      <c r="I690">
+        <v>1.5193</v>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B691" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C691" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D691" t="str">
+        <v>Marj hair mist</v>
+      </c>
+      <c r="E691">
+        <v>1</v>
+      </c>
+      <c r="F691">
+        <v>49.65</v>
+      </c>
+      <c r="G691">
+        <v>49.65</v>
+      </c>
+      <c r="H691">
+        <v>30.2</v>
+      </c>
+      <c r="I691">
+        <v>16.9675</v>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B692" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C692" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D692" t="str">
+        <v>Marmara French Avenue</v>
+      </c>
+      <c r="E692">
+        <v>0.4</v>
+      </c>
+      <c r="F692">
+        <v>141.84</v>
+      </c>
+      <c r="G692">
+        <v>56.736</v>
+      </c>
+      <c r="H692">
+        <v>40.14</v>
+      </c>
+      <c r="I692">
+        <v>13.7592</v>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B693" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C693" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D693" t="str">
+        <v>Marshmallow Blush</v>
+      </c>
+      <c r="E693">
+        <v>14.3</v>
+      </c>
+      <c r="F693">
+        <v>109.73</v>
+      </c>
+      <c r="G693">
+        <v>1569.139</v>
+      </c>
+      <c r="H693">
+        <v>908.05</v>
+      </c>
+      <c r="I693">
+        <v>582.6321</v>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B694" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C694" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D694" t="str">
+        <v>Mawj Moscow Mule</v>
+      </c>
+      <c r="E694">
+        <v>5.6</v>
+      </c>
+      <c r="F694">
+        <v>90.91</v>
+      </c>
+      <c r="G694">
+        <v>509.096</v>
+      </c>
+      <c r="H694">
+        <v>350</v>
+      </c>
+      <c r="I694">
+        <v>133.6412</v>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B695" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C695" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D695" t="str">
+        <v>Mayar Cherry Intense Lattafa</v>
+      </c>
+      <c r="E695">
+        <v>1.7</v>
+      </c>
+      <c r="F695">
+        <v>82.74</v>
+      </c>
+      <c r="G695">
+        <v>140.658</v>
+      </c>
+      <c r="H695">
+        <v>103.207</v>
+      </c>
+      <c r="I695">
+        <v>30.4181</v>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B696" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C696" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D696" t="str">
+        <v>Mazaaj Rhythm</v>
+      </c>
+      <c r="E696">
+        <v>4.2</v>
+      </c>
+      <c r="F696">
+        <v>98.97</v>
+      </c>
+      <c r="G696">
+        <v>415.674</v>
+      </c>
+      <c r="H696">
+        <v>279.3</v>
+      </c>
+      <c r="I696">
+        <v>115.5903</v>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B697" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C697" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D697" t="str">
+        <v>Mehwish 80ml</v>
+      </c>
+      <c r="E697">
+        <v>1</v>
+      </c>
+      <c r="F697">
+        <v>78.01</v>
+      </c>
+      <c r="G697">
+        <v>78.01</v>
+      </c>
+      <c r="H697">
+        <v>64.5</v>
+      </c>
+      <c r="I697">
+        <v>9.6095</v>
+      </c>
+    </row>
+    <row r="698">
+      <c r="A698" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B698" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C698" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D698" t="str">
+        <v>Meringue french avenue</v>
+      </c>
+      <c r="E698">
+        <v>0.1</v>
+      </c>
+      <c r="F698">
+        <v>127.66</v>
+      </c>
+      <c r="G698">
+        <v>12.766</v>
+      </c>
+      <c r="H698">
+        <v>9.309</v>
+      </c>
+      <c r="I698">
+        <v>2.8187</v>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B699" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C699" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D699" t="str">
+        <v>Milky Way Maison Asrar</v>
+      </c>
+      <c r="E699">
+        <v>0.3</v>
+      </c>
+      <c r="F699">
+        <v>124.11</v>
+      </c>
+      <c r="G699">
+        <v>37.233</v>
+      </c>
+      <c r="H699">
+        <v>23.4</v>
+      </c>
+      <c r="I699">
+        <v>11.9714</v>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B700" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C700" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D700" t="str">
+        <v>Minya Caramel Dulce</v>
+      </c>
+      <c r="E700">
+        <v>1</v>
+      </c>
+      <c r="F700">
+        <v>69.15</v>
+      </c>
+      <c r="G700">
+        <v>69.15</v>
+      </c>
+      <c r="H700">
+        <v>46</v>
+      </c>
+      <c r="I700">
+        <v>19.6925</v>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B701" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C701" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D701" t="str">
+        <v>Minya Coco Lush</v>
+      </c>
+      <c r="E701">
+        <v>0.5</v>
+      </c>
+      <c r="F701">
+        <v>69.5</v>
+      </c>
+      <c r="G701">
+        <v>34.75</v>
+      </c>
+      <c r="H701">
+        <v>23</v>
+      </c>
+      <c r="I701">
+        <v>10.0125</v>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B702" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C702" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D702" t="str">
+        <v>MISS ARMAF CATWALK</v>
+      </c>
+      <c r="E702">
+        <v>1.7</v>
+      </c>
+      <c r="F702">
+        <v>141.49</v>
+      </c>
+      <c r="G702">
+        <v>240.533</v>
+      </c>
+      <c r="H702">
+        <v>200.6</v>
+      </c>
+      <c r="I702">
+        <v>27.9064</v>
+      </c>
+    </row>
+    <row r="703">
+      <c r="A703" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B703" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C703" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D703" t="str">
+        <v>Miss Flora 100ml</v>
+      </c>
+      <c r="E703">
+        <v>3.2</v>
+      </c>
+      <c r="F703">
+        <v>72.34</v>
+      </c>
+      <c r="G703">
+        <v>231.488</v>
+      </c>
+      <c r="H703">
+        <v>180.8</v>
+      </c>
+      <c r="I703">
+        <v>39.1136</v>
+      </c>
+    </row>
+    <row r="704">
+      <c r="A704" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B704" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C704" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D704" t="str">
+        <v>Miss Gris</v>
+      </c>
+      <c r="E704">
+        <v>2.1</v>
+      </c>
+      <c r="F704">
+        <v>152.48</v>
+      </c>
+      <c r="G704">
+        <v>320.208</v>
+      </c>
+      <c r="H704">
+        <v>222.453</v>
+      </c>
+      <c r="I704">
+        <v>81.7446</v>
+      </c>
+    </row>
+    <row r="705">
+      <c r="A705" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B705" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C705" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D705" t="str">
+        <v>Miss Gris Dance</v>
+      </c>
+      <c r="E705">
+        <v>1</v>
+      </c>
+      <c r="F705">
+        <v>145.39</v>
+      </c>
+      <c r="G705">
+        <v>145.39</v>
+      </c>
+      <c r="H705">
+        <v>104</v>
+      </c>
+      <c r="I705">
+        <v>34.1205</v>
+      </c>
+    </row>
+    <row r="706">
+      <c r="A706" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B706" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C706" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D706" t="str">
+        <v>Miss Laverne Bloom</v>
+      </c>
+      <c r="E706">
+        <v>0.5</v>
+      </c>
+      <c r="F706">
+        <v>124.11</v>
+      </c>
+      <c r="G706">
+        <v>62.055</v>
+      </c>
+      <c r="H706">
+        <v>38.5</v>
+      </c>
+      <c r="I706">
+        <v>20.4523</v>
+      </c>
+    </row>
+    <row r="707">
+      <c r="A707" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B707" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C707" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D707" t="str">
+        <v>Miss Laverne Extreme Collection</v>
+      </c>
+      <c r="E707">
+        <v>1</v>
+      </c>
+      <c r="F707">
+        <v>241.13</v>
+      </c>
+      <c r="G707">
+        <v>241.13</v>
+      </c>
+      <c r="H707">
+        <v>194</v>
+      </c>
+      <c r="I707">
+        <v>35.0735</v>
+      </c>
+    </row>
+    <row r="708">
+      <c r="A708" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B708" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C708" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D708" t="str">
+        <v>Miss Laverne Rose</v>
+      </c>
+      <c r="E708">
+        <v>0.27</v>
+      </c>
+      <c r="F708">
+        <v>125</v>
+      </c>
+      <c r="G708">
+        <v>33.75</v>
+      </c>
+      <c r="H708">
+        <v>29.7</v>
+      </c>
+      <c r="I708">
+        <v>2.3625</v>
+      </c>
+    </row>
+    <row r="709">
+      <c r="A709" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B709" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C709" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D709" t="str">
+        <v>Mohra Silky Rose Lattafa</v>
+      </c>
+      <c r="E709">
+        <v>4.3</v>
+      </c>
+      <c r="F709">
+        <v>61.3</v>
+      </c>
+      <c r="G709">
+        <v>263.59</v>
+      </c>
+      <c r="H709">
+        <v>183.18</v>
+      </c>
+      <c r="I709">
+        <v>67.2305</v>
+      </c>
+    </row>
+    <row r="710">
+      <c r="A710" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B710" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C710" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D710" t="str">
+        <v>Mojito Obsession Gulf Orchid</v>
+      </c>
+      <c r="E710">
+        <v>0.1</v>
+      </c>
+      <c r="F710">
+        <v>95.74</v>
+      </c>
+      <c r="G710">
+        <v>9.574</v>
+      </c>
+      <c r="H710">
+        <v>6.8</v>
+      </c>
+      <c r="I710">
+        <v>2.2953</v>
+      </c>
+    </row>
+    <row r="711">
+      <c r="A711" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B711" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C711" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D711" t="str">
+        <v>Molten Caramel</v>
+      </c>
+      <c r="E711">
+        <v>2.6</v>
+      </c>
+      <c r="F711">
+        <v>68.36</v>
+      </c>
+      <c r="G711">
+        <v>177.736</v>
+      </c>
+      <c r="H711">
+        <v>141.05</v>
+      </c>
+      <c r="I711">
+        <v>27.7992</v>
+      </c>
+    </row>
+    <row r="712">
+      <c r="A712" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B712" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C712" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D712" t="str">
+        <v>Momento Riffs</v>
+      </c>
+      <c r="E712">
+        <v>10</v>
+      </c>
+      <c r="F712">
+        <v>110.61</v>
+      </c>
+      <c r="G712">
+        <v>1106.1</v>
+      </c>
+      <c r="H712">
+        <v>750</v>
+      </c>
+      <c r="I712">
+        <v>300.795</v>
+      </c>
+    </row>
+    <row r="713">
+      <c r="A713" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B713" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C713" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D713" t="str">
+        <v>Montale Sensual Instinct</v>
+      </c>
+      <c r="E713">
+        <v>1</v>
+      </c>
+      <c r="F713">
+        <v>248.23</v>
+      </c>
+      <c r="G713">
+        <v>248.23</v>
+      </c>
+      <c r="H713">
+        <v>205.5</v>
+      </c>
+      <c r="I713">
+        <v>30.3185</v>
+      </c>
+    </row>
+    <row r="714">
+      <c r="A714" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B714" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C714" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D714" t="str">
+        <v>Montale Vanilla Cake</v>
+      </c>
+      <c r="E714">
+        <v>1.5</v>
+      </c>
+      <c r="F714">
+        <v>257.09</v>
+      </c>
+      <c r="G714">
+        <v>385.635</v>
+      </c>
+      <c r="H714">
+        <v>292.5</v>
+      </c>
+      <c r="I714">
+        <v>73.8533</v>
+      </c>
+    </row>
+    <row r="715">
+      <c r="A715" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B715" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C715" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D715" t="str">
+        <v>Musk Al Fajr</v>
+      </c>
+      <c r="E715">
+        <v>3</v>
+      </c>
+      <c r="F715">
+        <v>85.11</v>
+      </c>
+      <c r="G715">
+        <v>255.33</v>
+      </c>
+      <c r="H715">
+        <v>135</v>
+      </c>
+      <c r="I715">
+        <v>107.5635</v>
+      </c>
+    </row>
+    <row r="716">
+      <c r="A716" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B716" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C716" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D716" t="str">
+        <v>Musk Al Lail</v>
+      </c>
+      <c r="E716">
+        <v>2</v>
+      </c>
+      <c r="F716">
+        <v>81.56</v>
+      </c>
+      <c r="G716">
+        <v>163.12</v>
+      </c>
+      <c r="H716">
+        <v>90</v>
+      </c>
+      <c r="I716">
+        <v>64.964</v>
+      </c>
+    </row>
+    <row r="717">
+      <c r="A717" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B717" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C717" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D717" t="str">
+        <v>Musk Al Qamar</v>
+      </c>
+      <c r="E717">
+        <v>1</v>
+      </c>
+      <c r="F717">
+        <v>81.56</v>
+      </c>
+      <c r="G717">
+        <v>81.56</v>
+      </c>
+      <c r="H717">
+        <v>45</v>
+      </c>
+      <c r="I717">
+        <v>32.482</v>
+      </c>
+    </row>
+    <row r="718">
+      <c r="A718" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B718" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C718" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D718" t="str">
+        <v>Musk Amiri Ahmed Al Maghribi</v>
+      </c>
+      <c r="E718">
+        <v>2.3</v>
+      </c>
+      <c r="F718">
+        <v>102.13</v>
+      </c>
+      <c r="G718">
+        <v>234.899</v>
+      </c>
+      <c r="H718">
+        <v>163.3</v>
+      </c>
+      <c r="I718">
+        <v>59.8541</v>
+      </c>
+    </row>
+    <row r="719">
+      <c r="A719" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B719" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C719" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D719" t="str">
+        <v>Musk and Roses Ahmed</v>
+      </c>
+      <c r="E719">
+        <v>7.07</v>
+      </c>
+      <c r="F719">
+        <v>151.06</v>
+      </c>
+      <c r="G719">
+        <v>1067.9942</v>
+      </c>
+      <c r="H719">
+        <v>805.98</v>
+      </c>
+      <c r="I719">
+        <v>208.6145</v>
+      </c>
+    </row>
+    <row r="720">
+      <c r="A720" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B720" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C720" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D720" t="str">
+        <v>Musk Garden Laverne</v>
+      </c>
+      <c r="E720">
+        <v>0.5</v>
+      </c>
+      <c r="F720">
+        <v>131.21</v>
+      </c>
+      <c r="G720">
+        <v>65.605</v>
+      </c>
+      <c r="H720">
+        <v>43.5</v>
+      </c>
+      <c r="I720">
+        <v>18.8248</v>
+      </c>
+    </row>
+    <row r="721">
+      <c r="A721" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B721" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C721" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D721" t="str">
+        <v>Musk Powder 10ml+oil</v>
+      </c>
+      <c r="E721">
+        <v>2</v>
+      </c>
+      <c r="F721">
+        <v>49.65</v>
+      </c>
+      <c r="G721">
+        <v>99.3</v>
+      </c>
+      <c r="H721">
+        <v>86</v>
+      </c>
+      <c r="I721">
+        <v>8.335</v>
+      </c>
+    </row>
+    <row r="722">
+      <c r="A722" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B722" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C722" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D722" t="str">
+        <v>Musk Special 75ML</v>
+      </c>
+      <c r="E722">
+        <v>2.67</v>
+      </c>
+      <c r="F722">
+        <v>77.25</v>
+      </c>
+      <c r="G722">
+        <v>206.2575</v>
+      </c>
+      <c r="H722">
+        <v>153.525</v>
+      </c>
+      <c r="I722">
+        <v>42.4196</v>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B723" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C723" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D723" t="str">
+        <v>Muzn Ahmed Al Maghribi</v>
+      </c>
+      <c r="E723">
+        <v>9.6</v>
+      </c>
+      <c r="F723">
+        <v>108.64</v>
+      </c>
+      <c r="G723">
+        <v>1042.944</v>
+      </c>
+      <c r="H723">
+        <v>760.8</v>
+      </c>
+      <c r="I723">
+        <v>229.9968</v>
+      </c>
+    </row>
+    <row r="724">
+      <c r="A724" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B724" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C724" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D724" t="str">
+        <v>Mystique Bouquet</v>
+      </c>
+      <c r="E724">
+        <v>0.25</v>
+      </c>
+      <c r="F724">
+        <v>153.19</v>
+      </c>
+      <c r="G724">
+        <v>38.2975</v>
+      </c>
+      <c r="H724">
+        <v>29.5</v>
+      </c>
+      <c r="I724">
+        <v>6.8826</v>
+      </c>
+    </row>
+    <row r="725">
+      <c r="A725" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B725" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C725" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D725" t="str">
+        <v>Nabtieh French Avenue</v>
+      </c>
+      <c r="E725">
+        <v>0.5</v>
+      </c>
+      <c r="F725">
+        <v>141.84</v>
+      </c>
+      <c r="G725">
+        <v>70.92</v>
+      </c>
+      <c r="H725">
+        <v>56.9</v>
+      </c>
+      <c r="I725">
+        <v>10.474</v>
+      </c>
+    </row>
+    <row r="726">
+      <c r="A726" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B726" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C726" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D726" t="str">
+        <v>Nafais Magrib Khadlaj</v>
+      </c>
+      <c r="E726">
+        <v>0.3</v>
+      </c>
+      <c r="F726">
+        <v>88.65</v>
+      </c>
+      <c r="G726">
+        <v>26.595</v>
+      </c>
+      <c r="H726">
+        <v>16.956</v>
+      </c>
+      <c r="I726">
+        <v>8.3093</v>
+      </c>
+    </row>
+    <row r="727">
+      <c r="A727" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B727" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C727" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D727" t="str">
+        <v>Nautica Voyage</v>
+      </c>
+      <c r="E727">
+        <v>0.2</v>
+      </c>
+      <c r="F727">
+        <v>88.65</v>
+      </c>
+      <c r="G727">
+        <v>17.73</v>
+      </c>
+      <c r="H727">
+        <v>13.8</v>
+      </c>
+      <c r="I727">
+        <v>3.0435</v>
+      </c>
+    </row>
+    <row r="728">
+      <c r="A728" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B728" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C728" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D728" t="str">
+        <v>Nebras Elixir</v>
+      </c>
+      <c r="E728">
+        <v>1.6</v>
+      </c>
+      <c r="F728">
+        <v>111.7</v>
+      </c>
+      <c r="G728">
+        <v>178.72</v>
+      </c>
+      <c r="H728">
+        <v>129.6</v>
+      </c>
+      <c r="I728">
+        <v>40.184</v>
+      </c>
+    </row>
+    <row r="729">
+      <c r="A729" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B729" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C729" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D729" t="str">
+        <v>Nectare Extradose</v>
+      </c>
+      <c r="E729">
+        <v>0.56</v>
+      </c>
+      <c r="F729">
+        <v>127.65</v>
+      </c>
+      <c r="G729">
+        <v>71.484</v>
+      </c>
+      <c r="H729">
+        <v>48.72</v>
+      </c>
+      <c r="I729">
+        <v>19.1898</v>
+      </c>
+    </row>
+    <row r="730">
+      <c r="A730" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B730" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C730" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D730" t="str">
+        <v>Nitro Red Dumont Paris</v>
+      </c>
+      <c r="E730">
+        <v>5.4</v>
+      </c>
+      <c r="F730">
+        <v>110.37</v>
+      </c>
+      <c r="G730">
+        <v>595.998</v>
+      </c>
+      <c r="H730">
+        <v>378</v>
+      </c>
+      <c r="I730">
+        <v>188.1981</v>
+      </c>
+    </row>
+    <row r="731">
+      <c r="A731" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B731" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C731" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D731" t="str">
+        <v>Noir DArabie</v>
+      </c>
+      <c r="E731">
+        <v>1</v>
+      </c>
+      <c r="F731">
+        <v>53.19</v>
+      </c>
+      <c r="G731">
+        <v>53.19</v>
+      </c>
+      <c r="H731">
+        <v>36.5</v>
+      </c>
+      <c r="I731">
+        <v>14.0305</v>
+      </c>
+    </row>
+    <row r="732">
+      <c r="A732" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B732" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C732" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D732" t="str">
+        <v>Noire Absolu Arabiyat Prestige</v>
+      </c>
+      <c r="E732">
+        <v>0.3</v>
+      </c>
+      <c r="F732">
+        <v>120.57</v>
+      </c>
+      <c r="G732">
+        <v>36.171</v>
+      </c>
+      <c r="H732">
+        <v>25.659</v>
+      </c>
+      <c r="I732">
+        <v>8.7035</v>
+      </c>
+    </row>
+    <row r="733">
+      <c r="A733" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B733" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C733" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D733" t="str">
+        <v>Noire Arabiyat Prestige</v>
+      </c>
+      <c r="E733">
+        <v>0.3</v>
+      </c>
+      <c r="F733">
+        <v>120.57</v>
+      </c>
+      <c r="G733">
+        <v>36.171</v>
+      </c>
+      <c r="H733">
+        <v>25.659</v>
+      </c>
+      <c r="I733">
+        <v>8.7035</v>
+      </c>
+    </row>
+    <row r="734">
+      <c r="A734" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B734" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C734" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D734" t="str">
+        <v>Nomad French Avenue</v>
+      </c>
+      <c r="E734">
+        <v>1.8</v>
+      </c>
+      <c r="F734">
+        <v>126.24</v>
+      </c>
+      <c r="G734">
+        <v>227.232</v>
+      </c>
+      <c r="H734">
+        <v>186.426</v>
+      </c>
+      <c r="I734">
+        <v>29.4444</v>
+      </c>
+    </row>
+    <row r="735">
+      <c r="A735" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B735" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C735" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D735" t="str">
+        <v>Northstag Quatre IV</v>
+      </c>
+      <c r="E735">
+        <v>0.1</v>
+      </c>
+      <c r="F735">
+        <v>109.93</v>
+      </c>
+      <c r="G735">
+        <v>10.993</v>
+      </c>
+      <c r="H735">
+        <v>8.212</v>
+      </c>
+      <c r="I735">
+        <v>2.2313</v>
+      </c>
+    </row>
+    <row r="736">
+      <c r="A736" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B736" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C736" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D736" t="str">
+        <v>Notes Jazz</v>
+      </c>
+      <c r="E736">
+        <v>0.1</v>
+      </c>
+      <c r="F736">
+        <v>95.74</v>
+      </c>
+      <c r="G736">
+        <v>9.574</v>
+      </c>
+      <c r="H736">
+        <v>6.1</v>
+      </c>
+      <c r="I736">
+        <v>2.9953</v>
+      </c>
+    </row>
+    <row r="737">
+      <c r="A737" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B737" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C737" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D737" t="str">
+        <v>Nude Coral Diamond 150ml</v>
+      </c>
+      <c r="E737">
+        <v>6.33</v>
+      </c>
+      <c r="F737">
+        <v>135.05</v>
+      </c>
+      <c r="G737">
+        <v>854.8665</v>
+      </c>
+      <c r="H737">
+        <v>607.68</v>
+      </c>
+      <c r="I737">
+        <v>204.4432</v>
+      </c>
+    </row>
+    <row r="738">
+      <c r="A738" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B738" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C738" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D738" t="str">
+        <v>Nuke 2.0 Fragrance World</v>
+      </c>
+      <c r="E738">
+        <v>0.2</v>
+      </c>
+      <c r="F738">
+        <v>60.28</v>
+      </c>
+      <c r="G738">
+        <v>12.056</v>
+      </c>
+      <c r="H738">
+        <v>7.4</v>
+      </c>
+      <c r="I738">
+        <v>4.0532</v>
+      </c>
+    </row>
+    <row r="739">
+      <c r="A739" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B739" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C739" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D739" t="str">
+        <v>Nyla Sherbet</v>
+      </c>
+      <c r="E739">
+        <v>0.13</v>
+      </c>
+      <c r="F739">
+        <v>87.94</v>
+      </c>
+      <c r="G739">
+        <v>11.4322</v>
+      </c>
+      <c r="H739">
+        <v>7.54</v>
+      </c>
+      <c r="I739">
+        <v>3.3206</v>
+      </c>
+    </row>
+    <row r="740">
+      <c r="A740" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B740" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C740" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D740" t="str">
+        <v>Obsidian French Avenue</v>
+      </c>
+      <c r="E740">
+        <v>1.5</v>
+      </c>
+      <c r="F740">
+        <v>150.71</v>
+      </c>
+      <c r="G740">
+        <v>226.065</v>
+      </c>
+      <c r="H740">
+        <v>150</v>
+      </c>
+      <c r="I740">
+        <v>64.7618</v>
+      </c>
+    </row>
+    <row r="741">
+      <c r="A741" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B741" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C741" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D741" t="str">
+        <v>Odyssey Artisto</v>
+      </c>
+      <c r="E741">
+        <v>0.1</v>
+      </c>
+      <c r="F741">
+        <v>106.38</v>
+      </c>
+      <c r="G741">
+        <v>10.638</v>
+      </c>
+      <c r="H741">
+        <v>8.25</v>
+      </c>
+      <c r="I741">
+        <v>1.8561</v>
+      </c>
+    </row>
+    <row r="742">
+      <c r="A742" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B742" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C742" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D742" t="str">
+        <v>Odyssey Candee</v>
+      </c>
+      <c r="E742">
+        <v>0.1</v>
+      </c>
+      <c r="F742">
+        <v>92.2</v>
+      </c>
+      <c r="G742">
+        <v>9.22</v>
+      </c>
+      <c r="H742">
+        <v>7.7</v>
+      </c>
+      <c r="I742">
+        <v>1.059</v>
+      </c>
+    </row>
+    <row r="743">
+      <c r="A743" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B743" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C743" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D743" t="str">
+        <v>ODYSSEY EAU DE MONTAGNE</v>
+      </c>
+      <c r="E743">
+        <v>0.1</v>
+      </c>
+      <c r="F743">
+        <v>106.38</v>
+      </c>
+      <c r="G743">
+        <v>10.638</v>
+      </c>
+      <c r="H743">
+        <v>8.25</v>
+      </c>
+      <c r="I743">
+        <v>1.8561</v>
+      </c>
+    </row>
+    <row r="744">
+      <c r="A744" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B744" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C744" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D744" t="str">
+        <v>Odyssey Go Mango</v>
+      </c>
+      <c r="E744">
+        <v>0.4</v>
+      </c>
+      <c r="F744">
+        <v>104.61</v>
+      </c>
+      <c r="G744">
+        <v>41.844</v>
+      </c>
+      <c r="H744">
+        <v>33</v>
+      </c>
+      <c r="I744">
+        <v>6.7518</v>
+      </c>
+    </row>
+    <row r="745">
+      <c r="A745" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B745" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C745" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D745" t="str">
+        <v>Odyssey Limoni</v>
+      </c>
+      <c r="E745">
+        <v>0.6</v>
+      </c>
+      <c r="F745">
+        <v>102.13</v>
+      </c>
+      <c r="G745">
+        <v>61.278</v>
+      </c>
+      <c r="H745">
+        <v>49.5</v>
+      </c>
+      <c r="I745">
+        <v>8.7141</v>
+      </c>
+    </row>
+    <row r="746">
+      <c r="A746" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B746" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C746" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D746" t="str">
+        <v>Odyssey Mandarin Sky</v>
+      </c>
+      <c r="E746">
+        <v>0.3</v>
+      </c>
+      <c r="F746">
+        <v>98.11</v>
+      </c>
+      <c r="G746">
+        <v>29.433</v>
+      </c>
+      <c r="H746">
+        <v>24.75</v>
+      </c>
+      <c r="I746">
+        <v>3.2114</v>
+      </c>
+    </row>
+    <row r="747">
+      <c r="A747" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B747" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C747" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D747" t="str">
+        <v>ODYSSEY MANDARIN SKY ELIXIR</v>
+      </c>
+      <c r="E747">
+        <v>1.5</v>
+      </c>
+      <c r="F747">
+        <v>103.28</v>
+      </c>
+      <c r="G747">
+        <v>154.92</v>
+      </c>
+      <c r="H747">
+        <v>123.75</v>
+      </c>
+      <c r="I747">
+        <v>23.424</v>
+      </c>
+    </row>
+    <row r="748">
+      <c r="A748" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B748" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C748" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D748" t="str">
+        <v>Odyssey Mega</v>
+      </c>
+      <c r="E748">
+        <v>3.2</v>
+      </c>
+      <c r="F748">
+        <v>102.66</v>
+      </c>
+      <c r="G748">
+        <v>328.512</v>
+      </c>
+      <c r="H748">
+        <v>264</v>
+      </c>
+      <c r="I748">
+        <v>48.0864</v>
+      </c>
+    </row>
+    <row r="749">
+      <c r="A749" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B749" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C749" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D749" t="str">
+        <v>ODYSSEY SPECTRA RAINBOW EDITION</v>
+      </c>
+      <c r="E749">
+        <v>0.1</v>
+      </c>
+      <c r="F749">
+        <v>106.38</v>
+      </c>
+      <c r="G749">
+        <v>10.638</v>
+      </c>
+      <c r="H749">
+        <v>8.25</v>
+      </c>
+      <c r="I749">
+        <v>1.8561</v>
+      </c>
+    </row>
+    <row r="750">
+      <c r="A750" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B750" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C750" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D750" t="str">
+        <v>ODYSSEY Spray  MEGA</v>
+      </c>
+      <c r="E750">
+        <v>1</v>
+      </c>
+      <c r="F750">
+        <v>8.87</v>
+      </c>
+      <c r="G750">
+        <v>8.87</v>
+      </c>
+      <c r="H750">
+        <v>6.5</v>
+      </c>
+      <c r="I750">
+        <v>1.9265</v>
+      </c>
+    </row>
+    <row r="751">
+      <c r="A751" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B751" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C751" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D751" t="str">
+        <v>ODYSSEY SPRAY AOUD</v>
+      </c>
+      <c r="E751">
+        <v>3</v>
+      </c>
+      <c r="F751">
+        <v>8.87</v>
+      </c>
+      <c r="G751">
+        <v>26.61</v>
+      </c>
+      <c r="H751">
+        <v>19.5</v>
+      </c>
+      <c r="I751">
+        <v>5.7795</v>
+      </c>
+    </row>
+    <row r="752">
+      <c r="A752" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B752" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C752" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D752" t="str">
+        <v>ODYSSEY SPRAY AQUA</v>
+      </c>
+      <c r="E752">
+        <v>2</v>
+      </c>
+      <c r="F752">
+        <v>8.87</v>
+      </c>
+      <c r="G752">
+        <v>17.74</v>
+      </c>
+      <c r="H752">
+        <v>13</v>
+      </c>
+      <c r="I752">
+        <v>3.853</v>
+      </c>
+    </row>
+    <row r="753">
+      <c r="A753" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B753" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C753" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D753" t="str">
+        <v>ODYSSEY Spray Bahamas</v>
+      </c>
+      <c r="E753">
+        <v>2</v>
+      </c>
+      <c r="F753">
+        <v>8.87</v>
+      </c>
+      <c r="G753">
+        <v>17.74</v>
+      </c>
+      <c r="H753">
+        <v>13</v>
+      </c>
+      <c r="I753">
+        <v>3.853</v>
+      </c>
+    </row>
+    <row r="754">
+      <c r="A754" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B754" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C754" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D754" t="str">
+        <v>ODYSSEY SPRAY BLACK FOREST</v>
+      </c>
+      <c r="E754">
+        <v>2</v>
+      </c>
+      <c r="F754">
+        <v>8.87</v>
+      </c>
+      <c r="G754">
+        <v>17.74</v>
+      </c>
+      <c r="H754">
+        <v>13</v>
+      </c>
+      <c r="I754">
+        <v>3.853</v>
+      </c>
+    </row>
+    <row r="755">
+      <c r="A755" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B755" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C755" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D755" t="str">
+        <v>ODYSSEY SPRAY BLACK REVOLUTION</v>
+      </c>
+      <c r="E755">
+        <v>1</v>
+      </c>
+      <c r="F755">
+        <v>8.87</v>
+      </c>
+      <c r="G755">
+        <v>8.87</v>
+      </c>
+      <c r="H755">
+        <v>6.5</v>
+      </c>
+      <c r="I755">
+        <v>1.9265</v>
+      </c>
+    </row>
+    <row r="756">
+      <c r="A756" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B756" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C756" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D756" t="str">
+        <v>ODYSSEY SPRAY EAU DE MONTAGNE</v>
+      </c>
+      <c r="E756">
+        <v>6</v>
+      </c>
+      <c r="F756">
+        <v>8.87</v>
+      </c>
+      <c r="G756">
+        <v>53.22</v>
+      </c>
+      <c r="H756">
+        <v>39</v>
+      </c>
+      <c r="I756">
+        <v>11.559</v>
+      </c>
+    </row>
+    <row r="757">
+      <c r="A757" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B757" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C757" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D757" t="str">
+        <v>ODYSSEY SPRAY GO MANGO</v>
+      </c>
+      <c r="E757">
+        <v>3</v>
+      </c>
+      <c r="F757">
+        <v>8.87</v>
+      </c>
+      <c r="G757">
+        <v>26.61</v>
+      </c>
+      <c r="H757">
+        <v>19.5</v>
+      </c>
+      <c r="I757">
+        <v>5.7795</v>
+      </c>
+    </row>
+    <row r="758">
+      <c r="A758" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B758" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C758" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D758" t="str">
+        <v>ODYSSEY SPRAY HOMME BLACK</v>
+      </c>
+      <c r="E758">
+        <v>4</v>
+      </c>
+      <c r="F758">
+        <v>8.87</v>
+      </c>
+      <c r="G758">
+        <v>35.48</v>
+      </c>
+      <c r="H758">
+        <v>26</v>
+      </c>
+      <c r="I758">
+        <v>7.706</v>
+      </c>
+    </row>
+    <row r="759">
+      <c r="A759" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B759" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C759" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D759" t="str">
+        <v>ODYSSEY SPRAY HOMME WHITE EDITION</v>
+      </c>
+      <c r="E759">
+        <v>1</v>
+      </c>
+      <c r="F759">
+        <v>8.87</v>
+      </c>
+      <c r="G759">
+        <v>8.87</v>
+      </c>
+      <c r="H759">
+        <v>6.5</v>
+      </c>
+      <c r="I759">
+        <v>1.9265</v>
+      </c>
+    </row>
+    <row r="760">
+      <c r="A760" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B760" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C760" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D760" t="str">
+        <v>ODYSSEY SPRAY LIMONI</v>
+      </c>
+      <c r="E760">
+        <v>2</v>
+      </c>
+      <c r="F760">
+        <v>8.87</v>
+      </c>
+      <c r="G760">
+        <v>17.74</v>
+      </c>
+      <c r="H760">
+        <v>13</v>
+      </c>
+      <c r="I760">
+        <v>3.853</v>
+      </c>
+    </row>
+    <row r="761">
+      <c r="A761" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B761" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C761" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D761" t="str">
+        <v>ODYSSEY SPRAY MANDARIN SKY ELIXIR</v>
+      </c>
+      <c r="E761">
+        <v>3</v>
+      </c>
+      <c r="F761">
+        <v>8.87</v>
+      </c>
+      <c r="G761">
+        <v>26.61</v>
+      </c>
+      <c r="H761">
+        <v>19.5</v>
+      </c>
+      <c r="I761">
+        <v>5.7795</v>
+      </c>
+    </row>
+    <row r="762">
+      <c r="A762" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B762" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C762" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D762" t="str">
+        <v>ODYSSEY SPRAY MARSHMALLOW</v>
+      </c>
+      <c r="E762">
+        <v>6</v>
+      </c>
+      <c r="F762">
+        <v>8.87</v>
+      </c>
+      <c r="G762">
+        <v>53.22</v>
+      </c>
+      <c r="H762">
+        <v>39</v>
+      </c>
+      <c r="I762">
+        <v>11.559</v>
+      </c>
+    </row>
+    <row r="763">
+      <c r="A763" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B763" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C763" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D763" t="str">
+        <v>ODYSSEY SPRAY SPECTRA RAINBOW</v>
+      </c>
+      <c r="E763">
+        <v>2</v>
+      </c>
+      <c r="F763">
+        <v>8.87</v>
+      </c>
+      <c r="G763">
+        <v>17.74</v>
+      </c>
+      <c r="H763">
+        <v>13</v>
+      </c>
+      <c r="I763">
+        <v>3.853</v>
+      </c>
+    </row>
+    <row r="764">
+      <c r="A764" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B764" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C764" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D764" t="str">
+        <v>ODYSSEY SPRAY TOFFEE COFFEE</v>
+      </c>
+      <c r="E764">
+        <v>3</v>
+      </c>
+      <c r="F764">
+        <v>8.87</v>
+      </c>
+      <c r="G764">
+        <v>26.61</v>
+      </c>
+      <c r="H764">
+        <v>19.5</v>
+      </c>
+      <c r="I764">
+        <v>5.7795</v>
+      </c>
+    </row>
+    <row r="765">
+      <c r="A765" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B765" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C765" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D765" t="str">
+        <v>ODYSSEY TYRANT</v>
+      </c>
+      <c r="E765">
+        <v>0.1</v>
+      </c>
+      <c r="F765">
+        <v>106.38</v>
+      </c>
+      <c r="G765">
+        <v>10.638</v>
+      </c>
+      <c r="H765">
+        <v>8.25</v>
+      </c>
+      <c r="I765">
+        <v>1.8561</v>
+      </c>
+    </row>
+    <row r="766">
+      <c r="A766" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B766" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C766" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D766" t="str">
+        <v>Old Fashioned</v>
+      </c>
+      <c r="E766">
+        <v>0.1</v>
+      </c>
+      <c r="F766">
+        <v>95.74</v>
+      </c>
+      <c r="G766">
+        <v>9.574</v>
+      </c>
+      <c r="H766">
+        <v>7.577</v>
+      </c>
+      <c r="I766">
+        <v>1.5183</v>
+      </c>
+    </row>
+    <row r="767">
+      <c r="A767" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B767" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C767" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D767" t="str">
+        <v>Onyx Silver</v>
+      </c>
+      <c r="E767">
+        <v>1.6</v>
+      </c>
+      <c r="F767">
+        <v>101.42</v>
+      </c>
+      <c r="G767">
+        <v>162.272</v>
+      </c>
+      <c r="H767">
+        <v>110.4</v>
+      </c>
+      <c r="I767">
+        <v>43.7584</v>
+      </c>
+    </row>
+    <row r="768">
+      <c r="A768" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B768" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C768" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D768" t="str">
+        <v>Opulence Of Dubai</v>
+      </c>
+      <c r="E768">
+        <v>0.6</v>
+      </c>
+      <c r="F768">
+        <v>289.01</v>
+      </c>
+      <c r="G768">
+        <v>173.406</v>
+      </c>
+      <c r="H768">
+        <v>111.72</v>
+      </c>
+      <c r="I768">
+        <v>53.0157</v>
+      </c>
+    </row>
+    <row r="769">
+      <c r="A769" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B769" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C769" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D769" t="str">
+        <v>Opulent Dubai Lattafa</v>
+      </c>
+      <c r="E769">
+        <v>5</v>
+      </c>
+      <c r="F769">
+        <v>59.27</v>
+      </c>
+      <c r="G769">
+        <v>296.35</v>
+      </c>
+      <c r="H769">
+        <v>202.5</v>
+      </c>
+      <c r="I769">
+        <v>79.0325</v>
+      </c>
+    </row>
+    <row r="770">
+      <c r="A770" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B770" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C770" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D770" t="str">
+        <v>Orchid Valley Laverne</v>
+      </c>
+      <c r="E770">
+        <v>0.05</v>
+      </c>
+      <c r="F770">
+        <v>191.49</v>
+      </c>
+      <c r="G770">
+        <v>9.5745</v>
+      </c>
+      <c r="H770">
+        <v>5</v>
+      </c>
+      <c r="I770">
+        <v>4.0958</v>
+      </c>
+    </row>
+    <row r="771">
+      <c r="A771" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B771" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C771" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D771" t="str">
+        <v>Oscar Zimaya</v>
+      </c>
+      <c r="E771">
+        <v>0.1</v>
+      </c>
+      <c r="F771">
+        <v>81.56</v>
+      </c>
+      <c r="G771">
+        <v>8.156</v>
+      </c>
+      <c r="H771">
+        <v>5.505</v>
+      </c>
+      <c r="I771">
+        <v>2.2432</v>
+      </c>
+    </row>
+    <row r="772">
+      <c r="A772" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B772" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C772" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D772" t="str">
+        <v>Osma Amber S</v>
+      </c>
+      <c r="E772">
+        <v>1.13</v>
+      </c>
+      <c r="F772">
+        <v>128.55</v>
+      </c>
+      <c r="G772">
+        <v>145.2615</v>
+      </c>
+      <c r="H772">
+        <v>90.2418</v>
+      </c>
+      <c r="I772">
+        <v>47.7566</v>
+      </c>
+    </row>
+    <row r="773">
+      <c r="A773" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B773" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C773" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D773" t="str">
+        <v>Osma Ambry A</v>
+      </c>
+      <c r="E773">
+        <v>0.13</v>
+      </c>
+      <c r="F773">
+        <v>132.98</v>
+      </c>
+      <c r="G773">
+        <v>17.2874</v>
+      </c>
+      <c r="H773">
+        <v>10.3818</v>
+      </c>
+      <c r="I773">
+        <v>6.0412</v>
+      </c>
+    </row>
+    <row r="774">
+      <c r="A774" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B774" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C774" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D774" t="str">
+        <v>Osma Rosa</v>
+      </c>
+      <c r="E774">
+        <v>1.13</v>
+      </c>
+      <c r="F774">
+        <v>128.55</v>
+      </c>
+      <c r="G774">
+        <v>145.2615</v>
+      </c>
+      <c r="H774">
+        <v>92.66</v>
+      </c>
+      <c r="I774">
+        <v>45.3384</v>
+      </c>
+    </row>
+    <row r="775">
+      <c r="A775" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B775" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C775" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D775" t="str">
+        <v>Osma Rouge</v>
+      </c>
+      <c r="E775">
+        <v>2</v>
+      </c>
+      <c r="F775">
+        <v>124.11</v>
+      </c>
+      <c r="G775">
+        <v>248.22</v>
+      </c>
+      <c r="H775">
+        <v>164</v>
+      </c>
+      <c r="I775">
+        <v>71.809</v>
+      </c>
+    </row>
+    <row r="776">
+      <c r="A776" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B776" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C776" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D776" t="str">
+        <v>Osma Verda</v>
+      </c>
+      <c r="E776">
+        <v>1.13</v>
+      </c>
+      <c r="F776">
+        <v>128.55</v>
+      </c>
+      <c r="G776">
+        <v>145.2615</v>
+      </c>
+      <c r="H776">
+        <v>90.2418</v>
+      </c>
+      <c r="I776">
+        <v>47.7566</v>
+      </c>
+    </row>
+    <row r="777">
+      <c r="A777" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B777" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C777" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D777" t="str">
+        <v>Osma White F</v>
+      </c>
+      <c r="E777">
+        <v>0.27</v>
+      </c>
+      <c r="F777">
+        <v>132.98</v>
+      </c>
+      <c r="G777">
+        <v>35.9046</v>
+      </c>
+      <c r="H777">
+        <v>22.14</v>
+      </c>
+      <c r="I777">
+        <v>11.9694</v>
+      </c>
+    </row>
+    <row r="778">
+      <c r="A778" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B778" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C778" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D778" t="str">
+        <v>Oud and Roses Ahmed</v>
+      </c>
+      <c r="E778">
+        <v>3.33</v>
+      </c>
+      <c r="F778">
+        <v>188.94</v>
+      </c>
+      <c r="G778">
+        <v>629.1702</v>
+      </c>
+      <c r="H778">
+        <v>456.543</v>
+      </c>
+      <c r="I778">
+        <v>141.1687</v>
+      </c>
+    </row>
+    <row r="779">
+      <c r="A779" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B779" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C779" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D779" t="str">
+        <v>Oud and Roses Gel</v>
+      </c>
+      <c r="E779">
+        <v>1</v>
+      </c>
+      <c r="F779">
+        <v>42.55</v>
+      </c>
+      <c r="G779">
+        <v>42.55</v>
+      </c>
+      <c r="H779">
+        <v>26.16</v>
+      </c>
+      <c r="I779">
+        <v>14.2625</v>
+      </c>
+    </row>
+    <row r="780">
+      <c r="A780" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B780" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C780" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D780" t="str">
+        <v>Oud Lavender</v>
+      </c>
+      <c r="E780">
+        <v>2</v>
+      </c>
+      <c r="F780">
+        <v>184.4</v>
+      </c>
+      <c r="G780">
+        <v>368.8</v>
+      </c>
+      <c r="H780">
+        <v>255</v>
+      </c>
+      <c r="I780">
+        <v>95.36</v>
+      </c>
+    </row>
+    <row r="781">
+      <c r="A781" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B781" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C781" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D781" t="str">
+        <v>Oud Pour Klassik</v>
+      </c>
+      <c r="E781">
+        <v>1</v>
+      </c>
+      <c r="F781">
+        <v>141.84</v>
+      </c>
+      <c r="G781">
+        <v>141.84</v>
+      </c>
+      <c r="H781">
+        <v>88.6</v>
+      </c>
+      <c r="I781">
+        <v>46.148</v>
+      </c>
+    </row>
+    <row r="782">
+      <c r="A782" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B782" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C782" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D782" t="str">
+        <v>Panache Angel Dust</v>
+      </c>
+      <c r="E782">
+        <v>9.8</v>
+      </c>
+      <c r="F782">
+        <v>128.5</v>
+      </c>
+      <c r="G782">
+        <v>1259.3</v>
+      </c>
+      <c r="H782">
+        <v>867.3</v>
+      </c>
+      <c r="I782">
+        <v>329.035</v>
+      </c>
+    </row>
+    <row r="783">
+      <c r="A783" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B783" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C783" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D783" t="str">
+        <v>Peace Iven</v>
+      </c>
+      <c r="E783">
+        <v>6.9</v>
+      </c>
+      <c r="F783">
+        <v>205.67</v>
+      </c>
+      <c r="G783">
+        <v>1419.123</v>
+      </c>
+      <c r="H783">
+        <v>843.525</v>
+      </c>
+      <c r="I783">
+        <v>504.6418</v>
+      </c>
+    </row>
+    <row r="784">
+      <c r="A784" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B784" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C784" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D784" t="str">
+        <v>Peach Velvet Khadlaj</v>
+      </c>
+      <c r="E784">
+        <v>0.1</v>
+      </c>
+      <c r="F784">
+        <v>95.74</v>
+      </c>
+      <c r="G784">
+        <v>9.574</v>
+      </c>
+      <c r="H784">
+        <v>7.3</v>
+      </c>
+      <c r="I784">
+        <v>1.7953</v>
+      </c>
+    </row>
+    <row r="785">
+      <c r="A785" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B785" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C785" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D785" t="str">
+        <v>Pecan Butter Cookie</v>
+      </c>
+      <c r="E785">
+        <v>0.1</v>
+      </c>
+      <c r="F785">
+        <v>74.47</v>
+      </c>
+      <c r="G785">
+        <v>7.447</v>
+      </c>
+      <c r="H785">
+        <v>5.654</v>
+      </c>
+      <c r="I785">
+        <v>1.4207</v>
+      </c>
+    </row>
+    <row r="786">
+      <c r="A786" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B786" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C786" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D786" t="str">
+        <v>Pink Diamond Sakura 150ml</v>
+      </c>
+      <c r="E786">
+        <v>3.67</v>
+      </c>
+      <c r="F786">
+        <v>137.48</v>
+      </c>
+      <c r="G786">
+        <v>504.5516</v>
+      </c>
+      <c r="H786">
+        <v>340.209</v>
+      </c>
+      <c r="I786">
+        <v>139.115</v>
+      </c>
+    </row>
+    <row r="787">
+      <c r="A787" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B787" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C787" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D787" t="str">
+        <v>Pinkling</v>
+      </c>
+      <c r="E787">
+        <v>0.2</v>
+      </c>
+      <c r="F787">
+        <v>81.56</v>
+      </c>
+      <c r="G787">
+        <v>16.312</v>
+      </c>
+      <c r="H787">
+        <v>11.6</v>
+      </c>
+      <c r="I787">
+        <v>3.8964</v>
+      </c>
+    </row>
+    <row r="788">
+      <c r="A788" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B788" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C788" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D788" t="str">
+        <v>Player Laverne</v>
+      </c>
+      <c r="E788">
+        <v>0.3</v>
+      </c>
+      <c r="F788">
+        <v>171.42</v>
+      </c>
+      <c r="G788">
+        <v>51.426</v>
+      </c>
+      <c r="H788">
+        <v>32.07</v>
+      </c>
+      <c r="I788">
+        <v>16.7847</v>
+      </c>
+    </row>
+    <row r="789">
+      <c r="A789" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B789" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C789" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D789" t="str">
+        <v>Plum Liquor</v>
+      </c>
+      <c r="E789">
+        <v>3.1</v>
+      </c>
+      <c r="F789">
+        <v>80.67</v>
+      </c>
+      <c r="G789">
+        <v>250.077</v>
+      </c>
+      <c r="H789">
+        <v>145.7</v>
+      </c>
+      <c r="I789">
+        <v>91.8732</v>
+      </c>
+    </row>
+    <row r="790">
+      <c r="A790" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B790" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C790" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D790" t="str">
+        <v>Powder Musk 75ml Ibrahim Al Qurashi</v>
+      </c>
+      <c r="E790">
+        <v>0.53</v>
+      </c>
+      <c r="F790">
+        <v>90.43</v>
+      </c>
+      <c r="G790">
+        <v>47.9279</v>
+      </c>
+      <c r="H790">
+        <v>32.595</v>
+      </c>
+      <c r="I790">
+        <v>12.9365</v>
+      </c>
+    </row>
+    <row r="791">
+      <c r="A791" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B791" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C791" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D791" t="str">
+        <v>Private 2December</v>
+      </c>
+      <c r="E791">
+        <v>0.2</v>
+      </c>
+      <c r="F791">
+        <v>120.57</v>
+      </c>
+      <c r="G791">
+        <v>24.114</v>
+      </c>
+      <c r="H791">
+        <v>14.25</v>
+      </c>
+      <c r="I791">
+        <v>8.6583</v>
+      </c>
+    </row>
+    <row r="792">
+      <c r="A792" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B792" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C792" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D792" t="str">
+        <v>Private Blend Musk Ice</v>
+      </c>
+      <c r="E792">
+        <v>9.7</v>
+      </c>
+      <c r="F792">
+        <v>106.3</v>
+      </c>
+      <c r="G792">
+        <v>1031.11</v>
+      </c>
+      <c r="H792">
+        <v>766.3</v>
+      </c>
+      <c r="I792">
+        <v>213.2545</v>
+      </c>
+    </row>
+    <row r="793">
+      <c r="A793" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B793" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C793" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D793" t="str">
+        <v>Proud Of You Intense</v>
+      </c>
+      <c r="E793">
+        <v>0.1</v>
+      </c>
+      <c r="F793">
+        <v>60.28</v>
+      </c>
+      <c r="G793">
+        <v>6.028</v>
+      </c>
+      <c r="H793">
+        <v>3.6</v>
+      </c>
+      <c r="I793">
+        <v>2.1266</v>
+      </c>
+    </row>
+    <row r="794">
+      <c r="A794" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B794" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C794" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D794" t="str">
+        <v>Provence Dor</v>
+      </c>
+      <c r="E794">
+        <v>0.6</v>
+      </c>
+      <c r="F794">
+        <v>106.38</v>
+      </c>
+      <c r="G794">
+        <v>63.828</v>
+      </c>
+      <c r="H794">
+        <v>35.19</v>
+      </c>
+      <c r="I794">
+        <v>25.4466</v>
+      </c>
+    </row>
+    <row r="795">
+      <c r="A795" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B795" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C795" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D795" t="str">
+        <v>Punto Alexandria</v>
+      </c>
+      <c r="E795">
+        <v>1</v>
+      </c>
+      <c r="F795">
+        <v>106.38</v>
+      </c>
+      <c r="G795">
+        <v>106.38</v>
+      </c>
+      <c r="H795">
+        <v>69.54</v>
+      </c>
+      <c r="I795">
+        <v>31.521</v>
+      </c>
+    </row>
+    <row r="796">
+      <c r="A796" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B796" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C796" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D796" t="str">
+        <v>Punto Monte</v>
+      </c>
+      <c r="E796">
+        <v>1</v>
+      </c>
+      <c r="F796">
+        <v>106.38</v>
+      </c>
+      <c r="G796">
+        <v>106.38</v>
+      </c>
+      <c r="H796">
+        <v>77.7</v>
+      </c>
+      <c r="I796">
+        <v>23.361</v>
+      </c>
+    </row>
+    <row r="797">
+      <c r="A797" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B797" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C797" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D797" t="str">
+        <v>Pure Crystal</v>
+      </c>
+      <c r="E797">
+        <v>0.2</v>
+      </c>
+      <c r="F797">
+        <v>113.48</v>
+      </c>
+      <c r="G797">
+        <v>22.696</v>
+      </c>
+      <c r="H797">
+        <v>18.4</v>
+      </c>
+      <c r="I797">
+        <v>3.1612</v>
+      </c>
+    </row>
+    <row r="798">
+      <c r="A798" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B798" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C798" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D798" t="str">
+        <v>Purple Heart Diamond 150ml</v>
+      </c>
+      <c r="E798">
+        <v>5.33</v>
+      </c>
+      <c r="F798">
+        <v>139.06</v>
+      </c>
+      <c r="G798">
+        <v>741.1898</v>
+      </c>
+      <c r="H798">
+        <v>494.091</v>
+      </c>
+      <c r="I798">
+        <v>210.0393</v>
+      </c>
+    </row>
+    <row r="799">
+      <c r="A799" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B799" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C799" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D799" t="str">
+        <v>Qissa Delicious</v>
+      </c>
+      <c r="E799">
+        <v>9.3</v>
+      </c>
+      <c r="F799">
+        <v>60.28</v>
+      </c>
+      <c r="G799">
+        <v>560.604</v>
+      </c>
+      <c r="H799">
+        <v>344.1</v>
+      </c>
+      <c r="I799">
+        <v>188.4738</v>
+      </c>
+    </row>
+    <row r="800">
+      <c r="A800" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B800" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C800" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D800" t="str">
+        <v>Qissa Gala</v>
+      </c>
+      <c r="E800">
+        <v>8.8</v>
+      </c>
+      <c r="F800">
+        <v>72.7</v>
+      </c>
+      <c r="G800">
+        <v>639.76</v>
+      </c>
+      <c r="H800">
+        <v>343.2</v>
+      </c>
+      <c r="I800">
+        <v>264.572</v>
+      </c>
+    </row>
+    <row r="801">
+      <c r="A801" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B801" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C801" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D801" t="str">
+        <v>Queen rose laverne</v>
+      </c>
+      <c r="E801">
+        <v>1</v>
+      </c>
+      <c r="F801">
+        <v>162.45</v>
+      </c>
+      <c r="G801">
+        <v>162.45</v>
+      </c>
+      <c r="H801">
+        <v>93</v>
+      </c>
+      <c r="I801">
+        <v>61.3275</v>
+      </c>
+    </row>
+    <row r="802">
+      <c r="A802" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B802" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C802" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D802" t="str">
+        <v>Raed Absolu</v>
+      </c>
+      <c r="E802">
+        <v>0.2</v>
+      </c>
+      <c r="F802">
+        <v>88.65</v>
+      </c>
+      <c r="G802">
+        <v>17.73</v>
+      </c>
+      <c r="H802">
+        <v>11.1</v>
+      </c>
+      <c r="I802">
+        <v>5.7435</v>
+      </c>
+    </row>
+    <row r="803">
+      <c r="A803" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B803" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C803" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D803" t="str">
+        <v>Ramad Earthy</v>
+      </c>
+      <c r="E803">
+        <v>13.9</v>
+      </c>
+      <c r="F803">
+        <v>141.49</v>
+      </c>
+      <c r="G803">
+        <v>1966.711</v>
+      </c>
+      <c r="H803">
+        <v>1403.9</v>
+      </c>
+      <c r="I803">
+        <v>464.4754</v>
+      </c>
+    </row>
+    <row r="804">
+      <c r="A804" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B804" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C804" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D804" t="str">
+        <v>Ramad Oriental</v>
+      </c>
+      <c r="E804">
+        <v>0.5</v>
+      </c>
+      <c r="F804">
+        <v>145.39</v>
+      </c>
+      <c r="G804">
+        <v>72.695</v>
+      </c>
+      <c r="H804">
+        <v>48.075</v>
+      </c>
+      <c r="I804">
+        <v>20.9853</v>
+      </c>
+    </row>
+    <row r="805">
+      <c r="A805" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B805" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C805" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D805" t="str">
+        <v>Rare Reef Afnan</v>
+      </c>
+      <c r="E805">
+        <v>6.6</v>
+      </c>
+      <c r="F805">
+        <v>141.53</v>
+      </c>
+      <c r="G805">
+        <v>934.098</v>
+      </c>
+      <c r="H805">
+        <v>666.6</v>
+      </c>
+      <c r="I805">
+        <v>220.7931</v>
+      </c>
+    </row>
+    <row r="806">
+      <c r="A806" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B806" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C806" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D806" t="str">
+        <v>Ravine Ginger</v>
+      </c>
+      <c r="E806">
+        <v>1.7</v>
+      </c>
+      <c r="F806">
+        <v>163.56</v>
+      </c>
+      <c r="G806">
+        <v>278.052</v>
+      </c>
+      <c r="H806">
+        <v>170.595</v>
+      </c>
+      <c r="I806">
+        <v>93.5544</v>
+      </c>
+    </row>
+    <row r="807">
+      <c r="A807" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B807" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C807" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D807" t="str">
+        <v>Ravine Ice</v>
+      </c>
+      <c r="E807">
+        <v>0.9</v>
+      </c>
+      <c r="F807">
+        <v>161.7</v>
+      </c>
+      <c r="G807">
+        <v>145.53</v>
+      </c>
+      <c r="H807">
+        <v>99.648</v>
+      </c>
+      <c r="I807">
+        <v>38.6055</v>
+      </c>
+    </row>
+    <row r="808">
+      <c r="A808" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B808" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C808" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D808" t="str">
+        <v>Rayhaan Azul</v>
+      </c>
+      <c r="E808">
+        <v>9.8</v>
+      </c>
+      <c r="F808">
+        <v>108.92</v>
+      </c>
+      <c r="G808">
+        <v>1067.416</v>
+      </c>
+      <c r="H808">
+        <v>671.3</v>
+      </c>
+      <c r="I808">
+        <v>342.7452</v>
+      </c>
+    </row>
+    <row r="809">
+      <c r="A809" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B809" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C809" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D809" t="str">
+        <v>Rayhaan Cadiz</v>
+      </c>
+      <c r="E809">
+        <v>0.1</v>
+      </c>
+      <c r="F809">
+        <v>88.65</v>
+      </c>
+      <c r="G809">
+        <v>8.865</v>
+      </c>
+      <c r="H809">
+        <v>5.652</v>
+      </c>
+      <c r="I809">
+        <v>2.7698</v>
+      </c>
+    </row>
+    <row r="810">
+      <c r="A810" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B810" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C810" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D810" t="str">
+        <v>Rayhaan Corium</v>
+      </c>
+      <c r="E810">
+        <v>2.2</v>
+      </c>
+      <c r="F810">
+        <v>90.43</v>
+      </c>
+      <c r="G810">
+        <v>198.946</v>
+      </c>
+      <c r="H810">
+        <v>121</v>
+      </c>
+      <c r="I810">
+        <v>67.9987</v>
+      </c>
+    </row>
+    <row r="811">
+      <c r="A811" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B811" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C811" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D811" t="str">
+        <v>Rayhaan Elixir</v>
+      </c>
+      <c r="E811">
+        <v>2</v>
+      </c>
+      <c r="F811">
+        <v>88.65</v>
+      </c>
+      <c r="G811">
+        <v>177.3</v>
+      </c>
+      <c r="H811">
+        <v>120</v>
+      </c>
+      <c r="I811">
+        <v>48.435</v>
+      </c>
+    </row>
+    <row r="812">
+      <c r="A812" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B812" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C812" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D812" t="str">
+        <v>Rayhaan Granada</v>
+      </c>
+      <c r="E812">
+        <v>0.1</v>
+      </c>
+      <c r="F812">
+        <v>88.65</v>
+      </c>
+      <c r="G812">
+        <v>8.865</v>
+      </c>
+      <c r="H812">
+        <v>6.1</v>
+      </c>
+      <c r="I812">
+        <v>2.3218</v>
+      </c>
+    </row>
+    <row r="813">
+      <c r="A813" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B813" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C813" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D813" t="str">
+        <v>Rayhaan Italia</v>
+      </c>
+      <c r="E813">
+        <v>1</v>
+      </c>
+      <c r="F813">
+        <v>95.74</v>
+      </c>
+      <c r="G813">
+        <v>95.74</v>
+      </c>
+      <c r="H813">
+        <v>55</v>
+      </c>
+      <c r="I813">
+        <v>35.953</v>
+      </c>
+    </row>
+    <row r="814">
+      <c r="A814" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B814" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C814" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D814" t="str">
+        <v>Rayhaan Jungle Vibe</v>
+      </c>
+      <c r="E814">
+        <v>9.2</v>
+      </c>
+      <c r="F814">
+        <v>101.79</v>
+      </c>
+      <c r="G814">
+        <v>936.468</v>
+      </c>
+      <c r="H814">
+        <v>513.36</v>
+      </c>
+      <c r="I814">
+        <v>376.2846</v>
+      </c>
+    </row>
+    <row r="815">
+      <c r="A815" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B815" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C815" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D815" t="str">
+        <v>Rayhaan Kiss</v>
+      </c>
+      <c r="E815">
+        <v>3.85</v>
+      </c>
+      <c r="F815">
+        <v>104.73</v>
+      </c>
+      <c r="G815">
+        <v>403.2105</v>
+      </c>
+      <c r="H815">
+        <v>231</v>
+      </c>
+      <c r="I815">
+        <v>152.05</v>
+      </c>
+    </row>
+    <row r="816">
+      <c r="A816" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B816" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C816" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D816" t="str">
+        <v>Rayhaan Lion</v>
+      </c>
+      <c r="E816">
+        <v>3.8</v>
+      </c>
+      <c r="F816">
+        <v>89.67</v>
+      </c>
+      <c r="G816">
+        <v>340.746</v>
+      </c>
+      <c r="H816">
+        <v>228</v>
+      </c>
+      <c r="I816">
+        <v>95.7087</v>
+      </c>
+    </row>
+    <row r="817">
+      <c r="A817" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B817" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C817" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D817" t="str">
+        <v>Rayhaan Nocturno Elixir</v>
+      </c>
+      <c r="E817">
+        <v>2.3</v>
+      </c>
+      <c r="F817">
+        <v>109.22</v>
+      </c>
+      <c r="G817">
+        <v>251.206</v>
+      </c>
+      <c r="H817">
+        <v>138</v>
+      </c>
+      <c r="I817">
+        <v>100.6457</v>
+      </c>
+    </row>
+    <row r="818">
+      <c r="A818" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B818" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C818" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D818" t="str">
+        <v>Rayhaan Pacific Aloha</v>
+      </c>
+      <c r="E818">
+        <v>16</v>
+      </c>
+      <c r="F818">
+        <v>109.48</v>
+      </c>
+      <c r="G818">
+        <v>1751.68</v>
+      </c>
+      <c r="H818">
+        <v>1088</v>
+      </c>
+      <c r="I818">
+        <v>576.096</v>
+      </c>
+    </row>
+    <row r="819">
+      <c r="A819" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B819" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C819" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D819" t="str">
+        <v>Rayhaan Pacific Aura</v>
+      </c>
+      <c r="E819">
+        <v>10.65</v>
+      </c>
+      <c r="F819">
+        <v>108.83</v>
+      </c>
+      <c r="G819">
+        <v>1159.0395</v>
+      </c>
+      <c r="H819">
+        <v>639</v>
+      </c>
+      <c r="I819">
+        <v>462.0875</v>
+      </c>
+    </row>
+    <row r="820">
+      <c r="A820" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B820" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C820" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D820" t="str">
+        <v>Rayhaan Pharaoh</v>
+      </c>
+      <c r="E820">
+        <v>2.4</v>
+      </c>
+      <c r="F820">
+        <v>113.48</v>
+      </c>
+      <c r="G820">
+        <v>272.352</v>
+      </c>
+      <c r="H820">
+        <v>169.296</v>
+      </c>
+      <c r="I820">
+        <v>89.4384</v>
+      </c>
+    </row>
+    <row r="821">
+      <c r="A821" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B821" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C821" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D821" t="str">
+        <v>Rayhaan Terra</v>
+      </c>
+      <c r="E821">
+        <v>20</v>
+      </c>
+      <c r="F821">
+        <v>112.29</v>
+      </c>
+      <c r="G821">
+        <v>2245.8</v>
+      </c>
+      <c r="H821">
+        <v>1363</v>
+      </c>
+      <c r="I821">
+        <v>770.51</v>
+      </c>
+    </row>
+    <row r="822">
+      <c r="A822" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B822" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C822" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D822" t="str">
+        <v>Rayhaan Tonquin Giza</v>
+      </c>
+      <c r="E822">
+        <v>1.8</v>
+      </c>
+      <c r="F822">
+        <v>112.29</v>
+      </c>
+      <c r="G822">
+        <v>202.122</v>
+      </c>
+      <c r="H822">
+        <v>109.8</v>
+      </c>
+      <c r="I822">
+        <v>82.2159</v>
+      </c>
+    </row>
+    <row r="823">
+      <c r="A823" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B823" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C823" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D823" t="str">
+        <v>Rayhaan Tropical Vibe</v>
+      </c>
+      <c r="E823">
+        <v>10.4</v>
+      </c>
+      <c r="F823">
+        <v>107.29</v>
+      </c>
+      <c r="G823">
+        <v>1115.816</v>
+      </c>
+      <c r="H823">
+        <v>754</v>
+      </c>
+      <c r="I823">
+        <v>306.0252</v>
+      </c>
+    </row>
+    <row r="824">
+      <c r="A824" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B824" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C824" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D824" t="str">
+        <v>Rayhaan Wolf</v>
+      </c>
+      <c r="E824">
+        <v>2.9</v>
+      </c>
+      <c r="F824">
+        <v>111.24</v>
+      </c>
+      <c r="G824">
+        <v>322.596</v>
+      </c>
+      <c r="H824">
+        <v>191.4</v>
+      </c>
+      <c r="I824">
+        <v>115.0662</v>
+      </c>
+    </row>
+    <row r="825">
+      <c r="A825" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B825" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C825" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D825" t="str">
+        <v>Rebel Enable Assaf</v>
+      </c>
+      <c r="E825">
+        <v>0.27</v>
+      </c>
+      <c r="F825">
+        <v>132.98</v>
+      </c>
+      <c r="G825">
+        <v>35.9046</v>
+      </c>
+      <c r="H825">
+        <v>26.46</v>
+      </c>
+      <c r="I825">
+        <v>7.6494</v>
+      </c>
+    </row>
+    <row r="826">
+      <c r="A826" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B826" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C826" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D826" t="str">
+        <v>Red Coral Ibraq</v>
+      </c>
+      <c r="E826">
+        <v>0.1</v>
+      </c>
+      <c r="F826">
+        <v>106.38</v>
+      </c>
+      <c r="G826">
+        <v>10.638</v>
+      </c>
+      <c r="H826">
+        <v>8.654</v>
+      </c>
+      <c r="I826">
+        <v>1.4521</v>
+      </c>
+    </row>
+    <row r="827">
+      <c r="A827" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B827" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C827" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D827" t="str">
+        <v>Reef 33 100ml</v>
+      </c>
+      <c r="E827">
+        <v>0.5</v>
+      </c>
+      <c r="F827">
+        <v>149.33</v>
+      </c>
+      <c r="G827">
+        <v>74.665</v>
+      </c>
+      <c r="H827">
+        <v>51.075</v>
+      </c>
+      <c r="I827">
+        <v>19.8567</v>
+      </c>
+    </row>
+    <row r="828">
+      <c r="A828" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B828" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C828" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D828" t="str">
+        <v>Reef 33 White 100ml</v>
+      </c>
+      <c r="E828">
+        <v>0.2</v>
+      </c>
+      <c r="F828">
+        <v>148.94</v>
+      </c>
+      <c r="G828">
+        <v>29.788</v>
+      </c>
+      <c r="H828">
+        <v>23.1</v>
+      </c>
+      <c r="I828">
+        <v>5.1986</v>
+      </c>
+    </row>
+    <row r="829">
+      <c r="A829" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B829" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C829" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D829" t="str">
+        <v>Reef Arab Diriyah</v>
+      </c>
+      <c r="E829">
+        <v>0.1</v>
+      </c>
+      <c r="F829">
+        <v>148.94</v>
+      </c>
+      <c r="G829">
+        <v>14.894</v>
+      </c>
+      <c r="H829">
+        <v>11.8</v>
+      </c>
+      <c r="I829">
+        <v>2.3493</v>
+      </c>
+    </row>
+    <row r="830">
+      <c r="A830" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B830" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C830" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D830" t="str">
+        <v>Reef Arab Obaya</v>
+      </c>
+      <c r="E830">
+        <v>0.1</v>
+      </c>
+      <c r="F830">
+        <v>159.57</v>
+      </c>
+      <c r="G830">
+        <v>15.957</v>
+      </c>
+      <c r="H830">
+        <v>10.215</v>
+      </c>
+      <c r="I830">
+        <v>4.9442</v>
+      </c>
+    </row>
+    <row r="831">
+      <c r="A831" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B831" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C831" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D831" t="str">
+        <v>Reverie Petals Zimaya</v>
+      </c>
+      <c r="E831">
+        <v>8.1</v>
+      </c>
+      <c r="F831">
+        <v>80.1</v>
+      </c>
+      <c r="G831">
+        <v>648.81</v>
+      </c>
+      <c r="H831">
+        <v>429.3</v>
+      </c>
+      <c r="I831">
+        <v>187.0695</v>
+      </c>
+    </row>
+    <row r="832">
+      <c r="A832" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B832" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C832" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D832" t="str">
+        <v>Ria Khadlaj</v>
+      </c>
+      <c r="E832">
+        <v>3</v>
+      </c>
+      <c r="F832">
+        <v>110.87</v>
+      </c>
+      <c r="G832">
+        <v>332.61</v>
+      </c>
+      <c r="H832">
+        <v>270</v>
+      </c>
+      <c r="I832">
+        <v>45.9795</v>
+      </c>
+    </row>
+    <row r="833">
+      <c r="A833" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B833" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C833" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D833" t="str">
+        <v>Rifaaqat 85ml</v>
+      </c>
+      <c r="E833">
+        <v>8</v>
+      </c>
+      <c r="F833">
+        <v>60.28</v>
+      </c>
+      <c r="G833">
+        <v>482.24</v>
+      </c>
+      <c r="H833">
+        <v>304</v>
+      </c>
+      <c r="I833">
+        <v>154.128</v>
+      </c>
+    </row>
+    <row r="834">
+      <c r="A834" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B834" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C834" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D834" t="str">
+        <v>Ripple</v>
+      </c>
+      <c r="E834">
+        <v>4.3</v>
+      </c>
+      <c r="F834">
+        <v>139.31</v>
+      </c>
+      <c r="G834">
+        <v>599.033</v>
+      </c>
+      <c r="H834">
+        <v>408.5</v>
+      </c>
+      <c r="I834">
+        <v>160.5814</v>
+      </c>
+    </row>
+    <row r="835">
+      <c r="A835" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B835" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C835" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D835" t="str">
+        <v>Risk Comete Assaf</v>
+      </c>
+      <c r="E835">
+        <v>0.67</v>
+      </c>
+      <c r="F835">
+        <v>179.74</v>
+      </c>
+      <c r="G835">
+        <v>120.4258</v>
+      </c>
+      <c r="H835">
+        <v>92.929</v>
+      </c>
+      <c r="I835">
+        <v>21.4755</v>
+      </c>
+    </row>
+    <row r="836">
+      <c r="A836" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B836" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C836" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D836" t="str">
+        <v>Rose De Mai</v>
+      </c>
+      <c r="E836">
+        <v>0.5</v>
+      </c>
+      <c r="F836">
+        <v>177.3</v>
+      </c>
+      <c r="G836">
+        <v>88.65</v>
+      </c>
+      <c r="H836">
+        <v>73.75</v>
+      </c>
+      <c r="I836">
+        <v>10.4675</v>
+      </c>
+    </row>
+    <row r="837">
+      <c r="A837" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B837" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C837" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D837" t="str">
+        <v>Rose Noir Ahmed</v>
+      </c>
+      <c r="E837">
+        <v>7.93</v>
+      </c>
+      <c r="F837">
+        <v>134.31</v>
+      </c>
+      <c r="G837">
+        <v>1065.0783</v>
+      </c>
+      <c r="H837">
+        <v>761.28</v>
+      </c>
+      <c r="I837">
+        <v>250.5444</v>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B838" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C838" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D838" t="str">
+        <v>Rose Noir Body Gel</v>
+      </c>
+      <c r="E838">
+        <v>1</v>
+      </c>
+      <c r="F838">
+        <v>53.19</v>
+      </c>
+      <c r="G838">
+        <v>53.19</v>
+      </c>
+      <c r="H838">
+        <v>36.25</v>
+      </c>
+      <c r="I838">
+        <v>14.2805</v>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B839" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C839" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D839" t="str">
+        <v>Rose noir hair mist</v>
+      </c>
+      <c r="E839">
+        <v>5</v>
+      </c>
+      <c r="F839">
+        <v>49.65</v>
+      </c>
+      <c r="G839">
+        <v>248.25</v>
+      </c>
+      <c r="H839">
+        <v>155</v>
+      </c>
+      <c r="I839">
+        <v>80.8375</v>
+      </c>
+    </row>
+    <row r="840">
+      <c r="A840" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B840" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C840" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D840" t="str">
+        <v>Roses Vanilla Mancera 120ml</v>
+      </c>
+      <c r="E840">
+        <v>0.42</v>
+      </c>
+      <c r="F840">
+        <v>259.1</v>
+      </c>
+      <c r="G840">
+        <v>108.822</v>
+      </c>
+      <c r="H840">
+        <v>95.13</v>
+      </c>
+      <c r="I840">
+        <v>8.2509</v>
+      </c>
+    </row>
+    <row r="841">
+      <c r="A841" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B841" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C841" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D841" t="str">
+        <v>Rouh Al Sandal oil 3ml</v>
+      </c>
+      <c r="E841">
+        <v>1</v>
+      </c>
+      <c r="F841">
+        <v>31.91</v>
+      </c>
+      <c r="G841">
+        <v>31.91</v>
+      </c>
+      <c r="H841">
+        <v>16.5</v>
+      </c>
+      <c r="I841">
+        <v>13.8145</v>
+      </c>
+    </row>
+    <row r="842">
+      <c r="A842" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B842" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C842" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D842" t="str">
+        <v>Royal Blend French Avenue</v>
+      </c>
+      <c r="E842">
+        <v>0.3</v>
+      </c>
+      <c r="F842">
+        <v>102.84</v>
+      </c>
+      <c r="G842">
+        <v>30.852</v>
+      </c>
+      <c r="H842">
+        <v>22.8</v>
+      </c>
+      <c r="I842">
+        <v>6.5094</v>
+      </c>
+    </row>
+    <row r="843">
+      <c r="A843" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B843" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C843" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D843" t="str">
+        <v>Royal Blend Nero French Avenue</v>
+      </c>
+      <c r="E843">
+        <v>1.2</v>
+      </c>
+      <c r="F843">
+        <v>111.11</v>
+      </c>
+      <c r="G843">
+        <v>133.332</v>
+      </c>
+      <c r="H843">
+        <v>91.2</v>
+      </c>
+      <c r="I843">
+        <v>35.4654</v>
+      </c>
+    </row>
+    <row r="844">
+      <c r="A844" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B844" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C844" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D844" t="str">
+        <v>Royal Blend Sequoia</v>
+      </c>
+      <c r="E844">
+        <v>1.8</v>
+      </c>
+      <c r="F844">
+        <v>136.88</v>
+      </c>
+      <c r="G844">
+        <v>246.384</v>
+      </c>
+      <c r="H844">
+        <v>136.8</v>
+      </c>
+      <c r="I844">
+        <v>97.2648</v>
+      </c>
+    </row>
+    <row r="845">
+      <c r="A845" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B845" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C845" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D845" t="str">
+        <v>Royal Cherry</v>
+      </c>
+      <c r="E845">
+        <v>1.3</v>
+      </c>
+      <c r="F845">
+        <v>85.99</v>
+      </c>
+      <c r="G845">
+        <v>111.787</v>
+      </c>
+      <c r="H845">
+        <v>57.2</v>
+      </c>
+      <c r="I845">
+        <v>48.9977</v>
+      </c>
+    </row>
+    <row r="846">
+      <c r="A846" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B846" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C846" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D846" t="str">
+        <v>Safari Breeze</v>
+      </c>
+      <c r="E846">
+        <v>11.1</v>
+      </c>
+      <c r="F846">
+        <v>134.96</v>
+      </c>
+      <c r="G846">
+        <v>1498.056</v>
+      </c>
+      <c r="H846">
+        <v>1098.9</v>
+      </c>
+      <c r="I846">
+        <v>324.2532</v>
+      </c>
+    </row>
+    <row r="847">
+      <c r="A847" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B847" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C847" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D847" t="str">
+        <v>Sawaar Vanille Blanc</v>
+      </c>
+      <c r="E847">
+        <v>4</v>
+      </c>
+      <c r="F847">
+        <v>122.09</v>
+      </c>
+      <c r="G847">
+        <v>488.36</v>
+      </c>
+      <c r="H847">
+        <v>352</v>
+      </c>
+      <c r="I847">
+        <v>111.942</v>
+      </c>
+    </row>
+    <row r="848">
+      <c r="A848" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B848" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C848" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D848" t="str">
+        <v>Search Assaf</v>
+      </c>
+      <c r="E848">
+        <v>1</v>
+      </c>
+      <c r="F848">
+        <v>131.21</v>
+      </c>
+      <c r="G848">
+        <v>131.21</v>
+      </c>
+      <c r="H848">
+        <v>100.2</v>
+      </c>
+      <c r="I848">
+        <v>24.4495</v>
+      </c>
+    </row>
+    <row r="849">
+      <c r="A849" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B849" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C849" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D849" t="str">
+        <v>Secret Garden Laverne</v>
+      </c>
+      <c r="E849">
+        <v>3.5</v>
+      </c>
+      <c r="F849">
+        <v>129.43</v>
+      </c>
+      <c r="G849">
+        <v>453.005</v>
+      </c>
+      <c r="H849">
+        <v>304.5</v>
+      </c>
+      <c r="I849">
+        <v>125.8548</v>
+      </c>
+    </row>
+    <row r="850">
+      <c r="A850" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B850" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C850" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D850" t="str">
+        <v>Sharaf Divine</v>
+      </c>
+      <c r="E850">
+        <v>2.3</v>
+      </c>
+      <c r="F850">
+        <v>91.49</v>
+      </c>
+      <c r="G850">
+        <v>210.427</v>
+      </c>
+      <c r="H850">
+        <v>159.229</v>
+      </c>
+      <c r="I850">
+        <v>40.6767</v>
+      </c>
+    </row>
+    <row r="851">
+      <c r="A851" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B851" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C851" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D851" t="str">
+        <v>Shield Iven</v>
+      </c>
+      <c r="E851">
+        <v>0.4</v>
+      </c>
+      <c r="F851">
+        <v>215.72</v>
+      </c>
+      <c r="G851">
+        <v>86.288</v>
+      </c>
+      <c r="H851">
+        <v>47</v>
+      </c>
+      <c r="I851">
+        <v>34.9736</v>
+      </c>
+    </row>
+    <row r="852">
+      <c r="A852" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B852" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C852" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D852" t="str">
+        <v>Shiny dkhoon</v>
+      </c>
+      <c r="E852">
+        <v>0.4</v>
+      </c>
+      <c r="F852">
+        <v>131.21</v>
+      </c>
+      <c r="G852">
+        <v>52.484</v>
+      </c>
+      <c r="H852">
+        <v>32.86</v>
+      </c>
+      <c r="I852">
+        <v>16.9998</v>
+      </c>
+    </row>
+    <row r="853">
+      <c r="A853" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B853" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C853" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D853" t="str">
+        <v>Shiyaaka Snow</v>
+      </c>
+      <c r="E853">
+        <v>3.5</v>
+      </c>
+      <c r="F853">
+        <v>105.56</v>
+      </c>
+      <c r="G853">
+        <v>369.46</v>
+      </c>
+      <c r="H853">
+        <v>227.5</v>
+      </c>
+      <c r="I853">
+        <v>123.487</v>
+      </c>
+    </row>
+    <row r="854">
+      <c r="A854" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B854" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C854" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D854" t="str">
+        <v>Shmallow Fluff French Avenue</v>
+      </c>
+      <c r="E854">
+        <v>0.2</v>
+      </c>
+      <c r="F854">
+        <v>138.3</v>
+      </c>
+      <c r="G854">
+        <v>27.66</v>
+      </c>
+      <c r="H854">
+        <v>17.6</v>
+      </c>
+      <c r="I854">
+        <v>8.677</v>
+      </c>
+    </row>
+    <row r="855">
+      <c r="A855" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B855" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C855" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D855" t="str">
+        <v>Shuhrah rasasi</v>
+      </c>
+      <c r="E855">
+        <v>0.22</v>
+      </c>
+      <c r="F855">
+        <v>98.94</v>
+      </c>
+      <c r="G855">
+        <v>21.7668</v>
+      </c>
+      <c r="H855">
+        <v>13.772</v>
+      </c>
+      <c r="I855">
+        <v>6.9065</v>
+      </c>
+    </row>
+    <row r="856">
+      <c r="A856" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B856" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C856" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D856" t="str">
+        <v>Siada Nova</v>
+      </c>
+      <c r="E856">
+        <v>1.1</v>
+      </c>
+      <c r="F856">
+        <v>101.06</v>
+      </c>
+      <c r="G856">
+        <v>111.166</v>
+      </c>
+      <c r="H856">
+        <v>78.32</v>
+      </c>
+      <c r="I856">
+        <v>27.2877</v>
+      </c>
+    </row>
+    <row r="857">
+      <c r="A857" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B857" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C857" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D857" t="str">
+        <v>Silk Musk</v>
+      </c>
+      <c r="E857">
+        <v>0.5</v>
+      </c>
+      <c r="F857">
+        <v>78.01</v>
+      </c>
+      <c r="G857">
+        <v>39.005</v>
+      </c>
+      <c r="H857">
+        <v>21.5</v>
+      </c>
+      <c r="I857">
+        <v>15.5548</v>
+      </c>
+    </row>
+    <row r="858">
+      <c r="A858" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B858" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C858" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D858" t="str">
+        <v>Silk Musk Wardi</v>
+      </c>
+      <c r="E858">
+        <v>0.6</v>
+      </c>
+      <c r="F858">
+        <v>78.01</v>
+      </c>
+      <c r="G858">
+        <v>46.806</v>
+      </c>
+      <c r="H858">
+        <v>24.3</v>
+      </c>
+      <c r="I858">
+        <v>20.1657</v>
+      </c>
+    </row>
+    <row r="859">
+      <c r="A859" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B859" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C859" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D859" t="str">
+        <v>Smart 313 Bleu De Chanel 30ml</v>
+      </c>
+      <c r="E859">
+        <v>2</v>
+      </c>
+      <c r="F859">
+        <v>8.87</v>
+      </c>
+      <c r="G859">
+        <v>17.74</v>
+      </c>
+      <c r="H859">
+        <v>12</v>
+      </c>
+      <c r="I859">
+        <v>4.853</v>
+      </c>
+    </row>
+    <row r="860">
+      <c r="A860" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B860" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C860" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D860" t="str">
+        <v>Smart 401 Versace Eros 30ml</v>
+      </c>
+      <c r="E860">
+        <v>2</v>
+      </c>
+      <c r="F860">
+        <v>7.8</v>
+      </c>
+      <c r="G860">
+        <v>15.6</v>
+      </c>
+      <c r="H860">
+        <v>12</v>
+      </c>
+      <c r="I860">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="861">
+      <c r="A861" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B861" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C861" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D861" t="str">
+        <v>Smart 446 Sauvage 30ml</v>
+      </c>
+      <c r="E861">
+        <v>2</v>
+      </c>
+      <c r="F861">
+        <v>7.8</v>
+      </c>
+      <c r="G861">
+        <v>15.6</v>
+      </c>
+      <c r="H861">
+        <v>12</v>
+      </c>
+      <c r="I861">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="862">
+      <c r="A862" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B862" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C862" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D862" t="str">
+        <v>Smart 484 Roses Vanille 30ml</v>
+      </c>
+      <c r="E862">
+        <v>1</v>
+      </c>
+      <c r="F862">
+        <v>8.87</v>
+      </c>
+      <c r="G862">
+        <v>8.87</v>
+      </c>
+      <c r="H862">
+        <v>6</v>
+      </c>
+      <c r="I862">
+        <v>2.4265</v>
+      </c>
+    </row>
+    <row r="863">
+      <c r="A863" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B863" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C863" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D863" t="str">
+        <v>Smart 608 Ultra male 30ml</v>
+      </c>
+      <c r="E863">
+        <v>1</v>
+      </c>
+      <c r="F863">
+        <v>7.8</v>
+      </c>
+      <c r="G863">
+        <v>7.8</v>
+      </c>
+      <c r="H863">
+        <v>6</v>
+      </c>
+      <c r="I863">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="864">
+      <c r="A864" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B864" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C864" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D864" t="str">
+        <v>Smart 623 Megamare 30ml</v>
+      </c>
+      <c r="E864">
+        <v>1</v>
+      </c>
+      <c r="F864">
+        <v>8.51</v>
+      </c>
+      <c r="G864">
+        <v>8.51</v>
+      </c>
+      <c r="H864">
+        <v>6.07</v>
+      </c>
+      <c r="I864">
+        <v>2.0145</v>
+      </c>
+    </row>
+    <row r="865">
+      <c r="A865" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B865" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C865" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D865" t="str">
+        <v>Smart 635 Spicebomb 30ml</v>
+      </c>
+      <c r="E865">
+        <v>1</v>
+      </c>
+      <c r="F865">
+        <v>7.8</v>
+      </c>
+      <c r="G865">
+        <v>7.8</v>
+      </c>
+      <c r="H865">
+        <v>6</v>
+      </c>
+      <c r="I865">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="866">
+      <c r="A866" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B866" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C866" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D866" t="str">
+        <v>Sospiro Vibrato</v>
+      </c>
+      <c r="E866">
+        <v>3</v>
+      </c>
+      <c r="F866">
+        <v>672.81</v>
+      </c>
+      <c r="G866">
+        <v>2018.43</v>
+      </c>
+      <c r="H866">
+        <v>1698</v>
+      </c>
+      <c r="I866">
+        <v>219.5085</v>
+      </c>
+    </row>
+    <row r="867">
+      <c r="A867" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B867" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C867" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D867" t="str">
+        <v>Spanish Tobacco Ibrahim Al Qurashi</v>
+      </c>
+      <c r="E867">
+        <v>1.3</v>
+      </c>
+      <c r="F867">
+        <v>127.66</v>
+      </c>
+      <c r="G867">
+        <v>165.958</v>
+      </c>
+      <c r="H867">
+        <v>100.1</v>
+      </c>
+      <c r="I867">
+        <v>57.5601</v>
+      </c>
+    </row>
+    <row r="868">
+      <c r="A868" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B868" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C868" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D868" t="str">
+        <v>Spicy Amber</v>
+      </c>
+      <c r="E868">
+        <v>0.1</v>
+      </c>
+      <c r="F868">
+        <v>106.38</v>
+      </c>
+      <c r="G868">
+        <v>10.638</v>
+      </c>
+      <c r="H868">
+        <v>7</v>
+      </c>
+      <c r="I868">
+        <v>3.1061</v>
+      </c>
+    </row>
+    <row r="869">
+      <c r="A869" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B869" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C869" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D869" t="str">
+        <v>SPRAY AURA FRESH</v>
+      </c>
+      <c r="E869">
+        <v>1</v>
+      </c>
+      <c r="F869">
+        <v>8.87</v>
+      </c>
+      <c r="G869">
+        <v>8.87</v>
+      </c>
+      <c r="H869">
+        <v>7.05</v>
+      </c>
+      <c r="I869">
+        <v>1.3765</v>
+      </c>
+    </row>
+    <row r="870">
+      <c r="A870" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B870" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C870" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D870" t="str">
+        <v>Spray club de nuit urban elixir</v>
+      </c>
+      <c r="E870">
+        <v>3</v>
+      </c>
+      <c r="F870">
+        <v>8.87</v>
+      </c>
+      <c r="G870">
+        <v>26.61</v>
+      </c>
+      <c r="H870">
+        <v>21.15</v>
+      </c>
+      <c r="I870">
+        <v>4.1295</v>
+      </c>
+    </row>
+    <row r="871">
+      <c r="A871" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B871" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C871" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D871" t="str">
+        <v>Storia La Victor</v>
+      </c>
+      <c r="E871">
+        <v>1.4</v>
+      </c>
+      <c r="F871">
+        <v>214.74</v>
+      </c>
+      <c r="G871">
+        <v>300.636</v>
+      </c>
+      <c r="H871">
+        <v>186.2</v>
+      </c>
+      <c r="I871">
+        <v>99.4042</v>
+      </c>
+    </row>
+    <row r="872">
+      <c r="A872" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B872" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C872" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D872" t="str">
+        <v>Strawberry Pound Cake</v>
+      </c>
+      <c r="E872">
+        <v>0.5</v>
+      </c>
+      <c r="F872">
+        <v>88.65</v>
+      </c>
+      <c r="G872">
+        <v>44.325</v>
+      </c>
+      <c r="H872">
+        <v>36.935</v>
+      </c>
+      <c r="I872">
+        <v>5.1738</v>
+      </c>
+    </row>
+    <row r="873">
+      <c r="A873" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B873" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C873" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D873" t="str">
+        <v>Sugar Musk 75ml Ibrahim Al Qurashi</v>
+      </c>
+      <c r="E873">
+        <v>0.4</v>
+      </c>
+      <c r="F873">
+        <v>93.09</v>
+      </c>
+      <c r="G873">
+        <v>37.236</v>
+      </c>
+      <c r="H873">
+        <v>29.2</v>
+      </c>
+      <c r="I873">
+        <v>6.1742</v>
+      </c>
+    </row>
+    <row r="874">
+      <c r="A874" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B874" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C874" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D874" t="str">
+        <v>Summer Beach and you Laverne</v>
+      </c>
+      <c r="E874">
+        <v>0.2</v>
+      </c>
+      <c r="F874">
+        <v>145.39</v>
+      </c>
+      <c r="G874">
+        <v>29.078</v>
+      </c>
+      <c r="H874">
+        <v>23.4</v>
+      </c>
+      <c r="I874">
+        <v>4.2241</v>
+      </c>
+    </row>
+    <row r="875">
+      <c r="A875" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B875" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C875" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D875" t="str">
+        <v>Summer Oud</v>
+      </c>
+      <c r="E875">
+        <v>5.17</v>
+      </c>
+      <c r="F875">
+        <v>192.77</v>
+      </c>
+      <c r="G875">
+        <v>996.6209</v>
+      </c>
+      <c r="H875">
+        <v>780.67</v>
+      </c>
+      <c r="I875">
+        <v>166.1199</v>
+      </c>
+    </row>
+    <row r="876">
+      <c r="A876" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B876" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C876" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D876" t="str">
+        <v>Supremacy Collector's Edition</v>
+      </c>
+      <c r="E876">
+        <v>3.7</v>
+      </c>
+      <c r="F876">
+        <v>190.31</v>
+      </c>
+      <c r="G876">
+        <v>704.147</v>
+      </c>
+      <c r="H876">
+        <v>584.6</v>
+      </c>
+      <c r="I876">
+        <v>84.3396</v>
+      </c>
+    </row>
+    <row r="877">
+      <c r="A877" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B877" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C877" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D877" t="str">
+        <v>Supreme Body Gel</v>
+      </c>
+      <c r="E877">
+        <v>1</v>
+      </c>
+      <c r="F877">
+        <v>42.55</v>
+      </c>
+      <c r="G877">
+        <v>42.55</v>
+      </c>
+      <c r="H877">
+        <v>26.16</v>
+      </c>
+      <c r="I877">
+        <v>14.2625</v>
+      </c>
+    </row>
+    <row r="878">
+      <c r="A878" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B878" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C878" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D878" t="str">
+        <v>Sweet Cherry Kiss</v>
+      </c>
+      <c r="E878">
+        <v>1.1</v>
+      </c>
+      <c r="F878">
+        <v>88.65</v>
+      </c>
+      <c r="G878">
+        <v>97.515</v>
+      </c>
+      <c r="H878">
+        <v>73.612</v>
+      </c>
+      <c r="I878">
+        <v>19.0272</v>
+      </c>
+    </row>
+    <row r="879">
+      <c r="A879" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B879" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C879" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D879" t="str">
+        <v>Sweet paradise</v>
+      </c>
+      <c r="E879">
+        <v>1.7</v>
+      </c>
+      <c r="F879">
+        <v>118.79</v>
+      </c>
+      <c r="G879">
+        <v>201.943</v>
+      </c>
+      <c r="H879">
+        <v>130.56</v>
+      </c>
+      <c r="I879">
+        <v>61.2859</v>
+      </c>
+    </row>
+    <row r="880">
+      <c r="A880" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B880" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C880" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D880" t="str">
+        <v>Swiss Arabian Incense 01</v>
+      </c>
+      <c r="E880">
+        <v>5</v>
+      </c>
+      <c r="F880">
+        <v>241.13</v>
+      </c>
+      <c r="G880">
+        <v>1205.65</v>
+      </c>
+      <c r="H880">
+        <v>908</v>
+      </c>
+      <c r="I880">
+        <v>237.3675</v>
+      </c>
+    </row>
+    <row r="881">
+      <c r="A881" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B881" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C881" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D881" t="str">
+        <v>Tahara Vanilla Gulf Orchid</v>
+      </c>
+      <c r="E881">
+        <v>1</v>
+      </c>
+      <c r="F881">
+        <v>70.92</v>
+      </c>
+      <c r="G881">
+        <v>70.92</v>
+      </c>
+      <c r="H881">
+        <v>49.07</v>
+      </c>
+      <c r="I881">
+        <v>18.304</v>
+      </c>
+    </row>
+    <row r="882">
+      <c r="A882" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B882" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C882" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D882" t="str">
+        <v>Taskeen Caramel</v>
+      </c>
+      <c r="E882">
+        <v>1</v>
+      </c>
+      <c r="F882">
+        <v>56.74</v>
+      </c>
+      <c r="G882">
+        <v>56.74</v>
+      </c>
+      <c r="H882">
+        <v>47.4</v>
+      </c>
+      <c r="I882">
+        <v>6.503</v>
+      </c>
+    </row>
+    <row r="883">
+      <c r="A883" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B883" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C883" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D883" t="str">
+        <v>Taskeen Wowie</v>
+      </c>
+      <c r="E883">
+        <v>3.2</v>
+      </c>
+      <c r="F883">
+        <v>68.09</v>
+      </c>
+      <c r="G883">
+        <v>217.888</v>
+      </c>
+      <c r="H883">
+        <v>123.2</v>
+      </c>
+      <c r="I883">
+        <v>83.7936</v>
+      </c>
+    </row>
+    <row r="884">
+      <c r="A884" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B884" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C884" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D884" t="str">
+        <v>Teriaq Intense Lattafa</v>
+      </c>
+      <c r="E884">
+        <v>0.4</v>
+      </c>
+      <c r="F884">
+        <v>101.06</v>
+      </c>
+      <c r="G884">
+        <v>40.424</v>
+      </c>
+      <c r="H884">
+        <v>32.144</v>
+      </c>
+      <c r="I884">
+        <v>6.2588</v>
+      </c>
+    </row>
+    <row r="885">
+      <c r="A885" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B885" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C885" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D885" t="str">
+        <v>The Way Of Love Laverne</v>
+      </c>
+      <c r="E885">
+        <v>0.2</v>
+      </c>
+      <c r="F885">
+        <v>145.39</v>
+      </c>
+      <c r="G885">
+        <v>29.078</v>
+      </c>
+      <c r="H885">
+        <v>23.4</v>
+      </c>
+      <c r="I885">
+        <v>4.2241</v>
+      </c>
+    </row>
+    <row r="886">
+      <c r="A886" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B886" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C886" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D886" t="str">
+        <v>Thriller Maison Asrar</v>
+      </c>
+      <c r="E886">
+        <v>11.5</v>
+      </c>
+      <c r="F886">
+        <v>170.33</v>
+      </c>
+      <c r="G886">
+        <v>1958.795</v>
+      </c>
+      <c r="H886">
+        <v>1336.3</v>
+      </c>
+      <c r="I886">
+        <v>524.5553</v>
+      </c>
+    </row>
+    <row r="887">
+      <c r="A887" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B887" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C887" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D887" t="str">
+        <v>Tiramisu Coco</v>
+      </c>
+      <c r="E887">
+        <v>1</v>
+      </c>
+      <c r="F887">
+        <v>95.74</v>
+      </c>
+      <c r="G887">
+        <v>95.74</v>
+      </c>
+      <c r="H887">
+        <v>71.2</v>
+      </c>
+      <c r="I887">
+        <v>19.753</v>
+      </c>
+    </row>
+    <row r="888">
+      <c r="A888" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B888" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C888" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D888" t="str">
+        <v>Tiramisu Smores</v>
+      </c>
+      <c r="E888">
+        <v>0.1</v>
+      </c>
+      <c r="F888">
+        <v>113.48</v>
+      </c>
+      <c r="G888">
+        <v>11.348</v>
+      </c>
+      <c r="H888">
+        <v>7.71</v>
+      </c>
+      <c r="I888">
+        <v>3.0706</v>
+      </c>
+    </row>
+    <row r="889">
+      <c r="A889" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B889" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C889" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D889" t="str">
+        <v>Titan Khadlaj</v>
+      </c>
+      <c r="E889">
+        <v>0.2</v>
+      </c>
+      <c r="F889">
+        <v>102.84</v>
+      </c>
+      <c r="G889">
+        <v>20.568</v>
+      </c>
+      <c r="H889">
+        <v>14.25</v>
+      </c>
+      <c r="I889">
+        <v>5.2896</v>
+      </c>
+    </row>
+    <row r="890">
+      <c r="A890" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B890" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C890" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D890" t="str">
+        <v>Tobacco 01 Swiss Arabian</v>
+      </c>
+      <c r="E890">
+        <v>1</v>
+      </c>
+      <c r="F890">
+        <v>234.04</v>
+      </c>
+      <c r="G890">
+        <v>234.04</v>
+      </c>
+      <c r="H890">
+        <v>136.55</v>
+      </c>
+      <c r="I890">
+        <v>85.788</v>
+      </c>
+    </row>
+    <row r="891">
+      <c r="A891" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B891" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C891" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D891" t="str">
+        <v>Tobacco Black40</v>
+      </c>
+      <c r="E891">
+        <v>0.1</v>
+      </c>
+      <c r="F891">
+        <v>159.57</v>
+      </c>
+      <c r="G891">
+        <v>15.957</v>
+      </c>
+      <c r="H891">
+        <v>10.02</v>
+      </c>
+      <c r="I891">
+        <v>5.1392</v>
+      </c>
+    </row>
+    <row r="892">
+      <c r="A892" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B892" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C892" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D892" t="str">
+        <v>Tonka Cola Mancera 120ml</v>
+      </c>
+      <c r="E892">
+        <v>0.58</v>
+      </c>
+      <c r="F892">
+        <v>288.89</v>
+      </c>
+      <c r="G892">
+        <v>167.5562</v>
+      </c>
+      <c r="H892">
+        <v>125.28</v>
+      </c>
+      <c r="I892">
+        <v>33.8984</v>
+      </c>
+    </row>
+    <row r="893">
+      <c r="A893" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B893" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C893" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D893" t="str">
+        <v>Turathi Blue Afnan</v>
+      </c>
+      <c r="E893">
+        <v>6.44</v>
+      </c>
+      <c r="F893">
+        <v>137.86</v>
+      </c>
+      <c r="G893">
+        <v>887.8184</v>
+      </c>
+      <c r="H893">
+        <v>692.3644</v>
+      </c>
+      <c r="I893">
+        <v>151.0631</v>
+      </c>
+    </row>
+    <row r="894">
+      <c r="A894" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B894" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C894" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D894" t="str">
+        <v>Turathi Brown Afnan</v>
+      </c>
+      <c r="E894">
+        <v>0.11</v>
+      </c>
+      <c r="F894">
+        <v>130.85</v>
+      </c>
+      <c r="G894">
+        <v>14.3935</v>
+      </c>
+      <c r="H894">
+        <v>10.285</v>
+      </c>
+      <c r="I894">
+        <v>3.3888</v>
+      </c>
+    </row>
+    <row r="895">
+      <c r="A895" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B895" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C895" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D895" t="str">
+        <v>Turathi Electric Afnan</v>
+      </c>
+      <c r="E895">
+        <v>3.33</v>
+      </c>
+      <c r="F895">
+        <v>141.96</v>
+      </c>
+      <c r="G895">
+        <v>472.7268</v>
+      </c>
+      <c r="H895">
+        <v>349.65</v>
+      </c>
+      <c r="I895">
+        <v>99.4405</v>
+      </c>
+    </row>
+    <row r="896">
+      <c r="A896" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B896" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C896" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D896" t="str">
+        <v>Urban Man Le Parfum</v>
+      </c>
+      <c r="E896">
+        <v>0.11</v>
+      </c>
+      <c r="F896">
+        <v>86.17</v>
+      </c>
+      <c r="G896">
+        <v>9.4787</v>
+      </c>
+      <c r="H896">
+        <v>7.7</v>
+      </c>
+      <c r="I896">
+        <v>1.3048</v>
+      </c>
+    </row>
+    <row r="897">
+      <c r="A897" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B897" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C897" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D897" t="str">
+        <v>Urban Man Paradise</v>
+      </c>
+      <c r="E897">
+        <v>0.11</v>
+      </c>
+      <c r="F897">
+        <v>70.21</v>
+      </c>
+      <c r="G897">
+        <v>7.7231</v>
+      </c>
+      <c r="H897">
+        <v>5.17</v>
+      </c>
+      <c r="I897">
+        <v>2.1669</v>
+      </c>
+    </row>
+    <row r="898">
+      <c r="A898" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B898" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C898" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D898" t="str">
+        <v>Vanguard Maison Asrar</v>
+      </c>
+      <c r="E898">
+        <v>0.2</v>
+      </c>
+      <c r="F898">
+        <v>145.39</v>
+      </c>
+      <c r="G898">
+        <v>29.078</v>
+      </c>
+      <c r="H898">
+        <v>21.24</v>
+      </c>
+      <c r="I898">
+        <v>6.3841</v>
+      </c>
+    </row>
+    <row r="899">
+      <c r="A899" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B899" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C899" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D899" t="str">
+        <v>Vanilla 01 Swiss Arabian</v>
+      </c>
+      <c r="E899">
+        <v>2</v>
+      </c>
+      <c r="F899">
+        <v>241.13</v>
+      </c>
+      <c r="G899">
+        <v>482.26</v>
+      </c>
+      <c r="H899">
+        <v>363.2</v>
+      </c>
+      <c r="I899">
+        <v>94.947</v>
+      </c>
+    </row>
+    <row r="900">
+      <c r="A900" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B900" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C900" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D900" t="str">
+        <v>Vanilla Cream Macaron</v>
+      </c>
+      <c r="E900">
+        <v>0.1</v>
+      </c>
+      <c r="F900">
+        <v>74.47</v>
+      </c>
+      <c r="G900">
+        <v>7.447</v>
+      </c>
+      <c r="H900">
+        <v>5.654</v>
+      </c>
+      <c r="I900">
+        <v>1.4207</v>
+      </c>
+    </row>
+    <row r="901">
+      <c r="A901" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B901" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C901" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D901" t="str">
+        <v>Vanilla Freak</v>
+      </c>
+      <c r="E901">
+        <v>0.6</v>
+      </c>
+      <c r="F901">
+        <v>120.57</v>
+      </c>
+      <c r="G901">
+        <v>72.342</v>
+      </c>
+      <c r="H901">
+        <v>62.766</v>
+      </c>
+      <c r="I901">
+        <v>5.9589</v>
+      </c>
+    </row>
+    <row r="902">
+      <c r="A902" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B902" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C902" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D902" t="str">
+        <v>Vanilla Seduction</v>
+      </c>
+      <c r="E902">
+        <v>0.7</v>
+      </c>
+      <c r="F902">
+        <v>125.89</v>
+      </c>
+      <c r="G902">
+        <v>88.123</v>
+      </c>
+      <c r="H902">
+        <v>58.8</v>
+      </c>
+      <c r="I902">
+        <v>24.9169</v>
+      </c>
+    </row>
+    <row r="903">
+      <c r="A903" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B903" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C903" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D903" t="str">
+        <v>Vanilla So Sweet</v>
+      </c>
+      <c r="E903">
+        <v>1</v>
+      </c>
+      <c r="F903">
+        <v>63.83</v>
+      </c>
+      <c r="G903">
+        <v>63.83</v>
+      </c>
+      <c r="H903">
+        <v>51.5</v>
+      </c>
+      <c r="I903">
+        <v>9.1385</v>
+      </c>
+    </row>
+    <row r="904">
+      <c r="A904" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B904" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C904" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D904" t="str">
+        <v>Vanilla Voyage Maison Asrar</v>
+      </c>
+      <c r="E904">
+        <v>3.1</v>
+      </c>
+      <c r="F904">
+        <v>129.63</v>
+      </c>
+      <c r="G904">
+        <v>401.853</v>
+      </c>
+      <c r="H904">
+        <v>263.5</v>
+      </c>
+      <c r="I904">
+        <v>118.2604</v>
+      </c>
+    </row>
+    <row r="905">
+      <c r="A905" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B905" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C905" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D905" t="str">
+        <v>Veneno Bianco French Avenue</v>
+      </c>
+      <c r="E905">
+        <v>1.2</v>
+      </c>
+      <c r="F905">
+        <v>137.12</v>
+      </c>
+      <c r="G905">
+        <v>164.544</v>
+      </c>
+      <c r="H905">
+        <v>123.6</v>
+      </c>
+      <c r="I905">
+        <v>32.7168</v>
+      </c>
+    </row>
+    <row r="906">
+      <c r="A906" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B906" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C906" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D906" t="str">
+        <v>Veneno Scarlet</v>
+      </c>
+      <c r="E906">
+        <v>0.1</v>
+      </c>
+      <c r="F906">
+        <v>138.3</v>
+      </c>
+      <c r="G906">
+        <v>13.83</v>
+      </c>
+      <c r="H906">
+        <v>11.85</v>
+      </c>
+      <c r="I906">
+        <v>1.2885</v>
+      </c>
+    </row>
+    <row r="907">
+      <c r="A907" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B907" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C907" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D907" t="str">
+        <v>Venti Carisma</v>
+      </c>
+      <c r="E907">
+        <v>1.1</v>
+      </c>
+      <c r="F907">
+        <v>56.74</v>
+      </c>
+      <c r="G907">
+        <v>62.414</v>
+      </c>
+      <c r="H907">
+        <v>38.5</v>
+      </c>
+      <c r="I907">
+        <v>20.7933</v>
+      </c>
+    </row>
+    <row r="908">
+      <c r="A908" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B908" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C908" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D908" t="str">
+        <v>Verno La Victor</v>
+      </c>
+      <c r="E908">
+        <v>1.7</v>
+      </c>
+      <c r="F908">
+        <v>215.52</v>
+      </c>
+      <c r="G908">
+        <v>366.384</v>
+      </c>
+      <c r="H908">
+        <v>229.5</v>
+      </c>
+      <c r="I908">
+        <v>118.5648</v>
+      </c>
+    </row>
+    <row r="909">
+      <c r="A909" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B909" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C909" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D909" t="str">
+        <v>Victoria Lattafa</v>
+      </c>
+      <c r="E909">
+        <v>0.5</v>
+      </c>
+      <c r="F909">
+        <v>95.74</v>
+      </c>
+      <c r="G909">
+        <v>47.87</v>
+      </c>
+      <c r="H909">
+        <v>38.75</v>
+      </c>
+      <c r="I909">
+        <v>6.7265</v>
+      </c>
+    </row>
+    <row r="910">
+      <c r="A910" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B910" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C910" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D910" t="str">
+        <v>Vintage Radio</v>
+      </c>
+      <c r="E910">
+        <v>2.5</v>
+      </c>
+      <c r="F910">
+        <v>117.85</v>
+      </c>
+      <c r="G910">
+        <v>294.625</v>
+      </c>
+      <c r="H910">
+        <v>202.5</v>
+      </c>
+      <c r="I910">
+        <v>77.3938</v>
+      </c>
+    </row>
+    <row r="911">
+      <c r="A911" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B911" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C911" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D911" t="str">
+        <v>Volare Aragon</v>
+      </c>
+      <c r="E911">
+        <v>0.1</v>
+      </c>
+      <c r="F911">
+        <v>67.38</v>
+      </c>
+      <c r="G911">
+        <v>6.738</v>
+      </c>
+      <c r="H911">
+        <v>4</v>
+      </c>
+      <c r="I911">
+        <v>2.4011</v>
+      </c>
+    </row>
+    <row r="912">
+      <c r="A912" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B912" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C912" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D912" t="str">
+        <v>Volare Carlos</v>
+      </c>
+      <c r="E912">
+        <v>0.1</v>
+      </c>
+      <c r="F912">
+        <v>67.38</v>
+      </c>
+      <c r="G912">
+        <v>6.738</v>
+      </c>
+      <c r="H912">
+        <v>4</v>
+      </c>
+      <c r="I912">
+        <v>2.4011</v>
+      </c>
+    </row>
+    <row r="913">
+      <c r="A913" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B913" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C913" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D913" t="str">
+        <v>Volare Valerius</v>
+      </c>
+      <c r="E913">
+        <v>0.2</v>
+      </c>
+      <c r="F913">
+        <v>67.38</v>
+      </c>
+      <c r="G913">
+        <v>13.476</v>
+      </c>
+      <c r="H913">
+        <v>8</v>
+      </c>
+      <c r="I913">
+        <v>4.8022</v>
+      </c>
+    </row>
+    <row r="914">
+      <c r="A914" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B914" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C914" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D914" t="str">
+        <v>Voux Alma Verde</v>
+      </c>
+      <c r="E914">
+        <v>0.1</v>
+      </c>
+      <c r="F914">
+        <v>85.11</v>
+      </c>
+      <c r="G914">
+        <v>8.511</v>
+      </c>
+      <c r="H914">
+        <v>4.5</v>
+      </c>
+      <c r="I914">
+        <v>3.5854</v>
+      </c>
+    </row>
+    <row r="915">
+      <c r="A915" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B915" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C915" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D915" t="str">
+        <v>Voux Zingy</v>
+      </c>
+      <c r="E915">
+        <v>0.1</v>
+      </c>
+      <c r="F915">
+        <v>67.38</v>
+      </c>
+      <c r="G915">
+        <v>6.738</v>
+      </c>
+      <c r="H915">
+        <v>4.6</v>
+      </c>
+      <c r="I915">
+        <v>1.8011</v>
+      </c>
+    </row>
+    <row r="916">
+      <c r="A916" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B916" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C916" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D916" t="str">
+        <v>Vulcan Baie French Avenue</v>
+      </c>
+      <c r="E916">
+        <v>0.2</v>
+      </c>
+      <c r="F916">
+        <v>131.21</v>
+      </c>
+      <c r="G916">
+        <v>26.242</v>
+      </c>
+      <c r="H916">
+        <v>17.75</v>
+      </c>
+      <c r="I916">
+        <v>7.1799</v>
+      </c>
+    </row>
+    <row r="917">
+      <c r="A917" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B917" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C917" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D917" t="str">
+        <v>Vulcan Black Friday</v>
+      </c>
+      <c r="E917">
+        <v>0.5</v>
+      </c>
+      <c r="F917">
+        <v>141.84</v>
+      </c>
+      <c r="G917">
+        <v>70.92</v>
+      </c>
+      <c r="H917">
+        <v>60.81</v>
+      </c>
+      <c r="I917">
+        <v>6.564</v>
+      </c>
+    </row>
+    <row r="918">
+      <c r="A918" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B918" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C918" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D918" t="str">
+        <v>Vulcan Feu French Avenue</v>
+      </c>
+      <c r="E918">
+        <v>9.9</v>
+      </c>
+      <c r="F918">
+        <v>128.43</v>
+      </c>
+      <c r="G918">
+        <v>1271.457</v>
+      </c>
+      <c r="H918">
+        <v>990</v>
+      </c>
+      <c r="I918">
+        <v>217.8842</v>
+      </c>
+    </row>
+    <row r="919">
+      <c r="A919" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B919" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C919" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D919" t="str">
+        <v>Vulcan Sable French Avenue</v>
+      </c>
+      <c r="E919">
+        <v>0.1</v>
+      </c>
+      <c r="F919">
+        <v>117.02</v>
+      </c>
+      <c r="G919">
+        <v>11.702</v>
+      </c>
+      <c r="H919">
+        <v>9.616</v>
+      </c>
+      <c r="I919">
+        <v>1.5009</v>
+      </c>
+    </row>
+    <row r="920">
+      <c r="A920" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B920" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C920" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D920" t="str">
+        <v>Wanted Lady</v>
+      </c>
+      <c r="E920">
+        <v>0.05</v>
+      </c>
+      <c r="F920">
+        <v>148.94</v>
+      </c>
+      <c r="G920">
+        <v>7.447</v>
+      </c>
+      <c r="H920">
+        <v>4.2</v>
+      </c>
+      <c r="I920">
+        <v>2.8747</v>
+      </c>
+    </row>
+    <row r="921">
+      <c r="A921" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B921" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C921" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D921" t="str">
+        <v>Western Shisha</v>
+      </c>
+      <c r="E921">
+        <v>1</v>
+      </c>
+      <c r="F921">
+        <v>120.57</v>
+      </c>
+      <c r="G921">
+        <v>120.57</v>
+      </c>
+      <c r="H921">
+        <v>100</v>
+      </c>
+      <c r="I921">
+        <v>14.5415</v>
+      </c>
+    </row>
+    <row r="922">
+      <c r="A922" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B922" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C922" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D922" t="str">
+        <v>White Regent Diamond</v>
+      </c>
+      <c r="E922">
+        <v>4.47</v>
+      </c>
+      <c r="F922">
+        <v>128.05</v>
+      </c>
+      <c r="G922">
+        <v>572.3835</v>
+      </c>
+      <c r="H922">
+        <v>429.12</v>
+      </c>
+      <c r="I922">
+        <v>114.6443</v>
+      </c>
+    </row>
+    <row r="923">
+      <c r="A923" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B923" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C923" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D923" t="str">
+        <v>Xplicit Vanilla Mancera 120ml</v>
+      </c>
+      <c r="E923">
+        <v>1.7</v>
+      </c>
+      <c r="F923">
+        <v>278.12</v>
+      </c>
+      <c r="G923">
+        <v>472.804</v>
+      </c>
+      <c r="H923">
+        <v>429.675</v>
+      </c>
+      <c r="I923">
+        <v>19.4888</v>
+      </c>
+    </row>
+    <row r="924">
+      <c r="A924" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B924" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C924" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D924" t="str">
+        <v>Yara Candy Lattafa</v>
+      </c>
+      <c r="E924">
+        <v>2.3</v>
+      </c>
+      <c r="F924">
+        <v>74.47</v>
+      </c>
+      <c r="G924">
+        <v>171.281</v>
+      </c>
+      <c r="H924">
+        <v>135.539</v>
+      </c>
+      <c r="I924">
+        <v>27.178</v>
+      </c>
+    </row>
+    <row r="925">
+      <c r="A925" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B925" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C925" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D925" t="str">
+        <v>Yara Lattafa</v>
+      </c>
+      <c r="E925">
+        <v>2.2</v>
+      </c>
+      <c r="F925">
+        <v>83.33</v>
+      </c>
+      <c r="G925">
+        <v>183.326</v>
+      </c>
+      <c r="H925">
+        <v>125.95</v>
+      </c>
+      <c r="I925">
+        <v>48.2097</v>
+      </c>
+    </row>
+    <row r="926">
+      <c r="A926" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B926" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C926" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D926" t="str">
+        <v>Zayed 15ml</v>
+      </c>
+      <c r="E926">
+        <v>1</v>
+      </c>
+      <c r="F926">
+        <v>26.6</v>
+      </c>
+      <c r="G926">
+        <v>26.6</v>
+      </c>
+      <c r="H926">
+        <v>21.5</v>
+      </c>
+      <c r="I926">
+        <v>3.77</v>
+      </c>
+    </row>
+    <row r="927">
+      <c r="A927" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B927" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C927" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D927" t="str">
+        <v>Zenith Riffs</v>
+      </c>
+      <c r="E927">
+        <v>1</v>
+      </c>
+      <c r="F927">
+        <v>127.66</v>
+      </c>
+      <c r="G927">
+        <v>127.66</v>
+      </c>
+      <c r="H927">
+        <v>88</v>
+      </c>
+      <c r="I927">
+        <v>33.277</v>
+      </c>
+    </row>
+    <row r="928">
+      <c r="A928" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B928" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C928" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D928" t="str">
+        <v>Zenith Deep</v>
+      </c>
+      <c r="E928">
+        <v>1.2</v>
+      </c>
+      <c r="F928">
+        <v>127.66</v>
+      </c>
+      <c r="G928">
+        <v>153.192</v>
+      </c>
+      <c r="H928">
+        <v>105.6</v>
+      </c>
+      <c r="I928">
+        <v>39.9324</v>
+      </c>
+    </row>
+    <row r="929">
+      <c r="A929" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B929" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C929" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D929" t="str">
+        <v>Zenith Riffs</v>
+      </c>
+      <c r="E929">
+        <v>12.1</v>
+      </c>
+      <c r="F929">
+        <v>133.62</v>
+      </c>
+      <c r="G929">
+        <v>1616.802</v>
+      </c>
+      <c r="H929">
+        <v>1064.8</v>
+      </c>
+      <c r="I929">
+        <v>471.1619</v>
+      </c>
+    </row>
+    <row r="930">
+      <c r="A930" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B930" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C930" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D930" t="str">
+        <v>Zenith Santal</v>
+      </c>
+      <c r="E930">
+        <v>4.4</v>
+      </c>
+      <c r="F930">
+        <v>132.98</v>
+      </c>
+      <c r="G930">
+        <v>585.112</v>
+      </c>
+      <c r="H930">
+        <v>396</v>
+      </c>
+      <c r="I930">
+        <v>159.8564</v>
+      </c>
+    </row>
+    <row r="931">
+      <c r="A931" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B931" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C931" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D931" t="str">
+        <v>Zenith Vanilla</v>
+      </c>
+      <c r="E931">
+        <v>0.2</v>
+      </c>
+      <c r="F931">
+        <v>117.02</v>
+      </c>
+      <c r="G931">
+        <v>23.404</v>
+      </c>
+      <c r="H931">
+        <v>17.6</v>
+      </c>
+      <c r="I931">
+        <v>4.6338</v>
+      </c>
+    </row>
+    <row r="932">
+      <c r="A932" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B932" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C932" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D932" t="str">
+        <v>Zodiac Solmaris</v>
+      </c>
+      <c r="E932">
+        <v>2.7</v>
+      </c>
+      <c r="F932">
+        <v>74.47</v>
+      </c>
+      <c r="G932">
+        <v>201.069</v>
+      </c>
+      <c r="H932">
+        <v>124.2</v>
+      </c>
+      <c r="I932">
+        <v>66.8155</v>
+      </c>
+    </row>
+    <row r="933">
+      <c r="A933" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B933" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C933" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D933" t="str">
+        <v>Brazillian 20ml</v>
+      </c>
+      <c r="E933">
+        <v>1</v>
+      </c>
+      <c r="F933">
+        <v>25</v>
+      </c>
+      <c r="G933">
+        <v>25</v>
+      </c>
+      <c r="H933">
+        <v>17.33</v>
+      </c>
+      <c r="I933">
+        <v>6.42</v>
+      </c>
+    </row>
+    <row r="934">
+      <c r="A934" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B934" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C934" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D934" t="str">
+        <v>Brazillian 20ml</v>
+      </c>
+      <c r="E934">
+        <v>1</v>
+      </c>
+      <c r="F934">
+        <v>25</v>
+      </c>
+      <c r="G934">
+        <v>25</v>
+      </c>
+      <c r="H934">
+        <v>17.33</v>
+      </c>
+      <c r="I934">
+        <v>6.42</v>
+      </c>
+    </row>
+    <row r="935">
+      <c r="A935" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B935" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C935" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D935" t="str">
+        <v>French 20ml</v>
+      </c>
+      <c r="E935">
+        <v>1</v>
+      </c>
+      <c r="F935">
+        <v>28.57</v>
+      </c>
+      <c r="G935">
+        <v>28.57</v>
+      </c>
+      <c r="H935">
+        <v>17.33</v>
+      </c>
+      <c r="I935">
+        <v>9.8115</v>
+      </c>
+    </row>
+    <row r="936">
+      <c r="A936" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B936" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C936" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D936" t="str">
+        <v>French 20ml</v>
+      </c>
+      <c r="E936">
+        <v>1</v>
+      </c>
+      <c r="F936">
+        <v>28.57</v>
+      </c>
+      <c r="G936">
+        <v>28.57</v>
+      </c>
+      <c r="H936">
+        <v>17.33</v>
+      </c>
+      <c r="I936">
+        <v>9.8115</v>
+      </c>
+    </row>
+    <row r="937">
+      <c r="A937" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B937" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C937" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D937" t="str">
+        <v>Tobacco Collection Ibraq</v>
+      </c>
+      <c r="E937">
+        <v>1</v>
+      </c>
+      <c r="F937">
+        <v>196.42</v>
+      </c>
+      <c r="G937">
+        <v>196.42</v>
+      </c>
+      <c r="H937">
+        <v>156</v>
+      </c>
+      <c r="I937">
+        <v>30.599</v>
+      </c>
+    </row>
+    <row r="938">
+      <c r="A938" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B938" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C938" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D938" t="str">
+        <v>Tobacco Collection Ibraq</v>
+      </c>
+      <c r="E938">
+        <v>1</v>
+      </c>
+      <c r="F938">
+        <v>196.42</v>
+      </c>
+      <c r="G938">
+        <v>196.42</v>
+      </c>
+      <c r="H938">
+        <v>156</v>
+      </c>
+      <c r="I938">
+        <v>30.599</v>
+      </c>
+    </row>
+    <row r="939">
+      <c r="A939" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B939" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C939" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D939" t="str">
+        <v>Tobacco Collection Ibraq</v>
+      </c>
+      <c r="E939">
+        <v>1</v>
+      </c>
+      <c r="F939">
+        <v>196.42</v>
+      </c>
+      <c r="G939">
+        <v>196.42</v>
+      </c>
+      <c r="H939">
+        <v>156</v>
+      </c>
+      <c r="I939">
+        <v>30.599</v>
+      </c>
+    </row>
+    <row r="940">
+      <c r="A940" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B940" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C940" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D940" t="str">
+        <v>Jamaican 20ml</v>
+      </c>
+      <c r="E940">
+        <v>1</v>
+      </c>
+      <c r="F940">
+        <v>25</v>
+      </c>
+      <c r="G940">
+        <v>25</v>
+      </c>
+      <c r="H940">
+        <v>17.33</v>
+      </c>
+      <c r="I940">
+        <v>6.42</v>
+      </c>
+    </row>
+    <row r="941">
+      <c r="A941" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B941" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C941" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D941" t="str">
+        <v>Mexican 20ml</v>
+      </c>
+      <c r="E941">
+        <v>1</v>
+      </c>
+      <c r="F941">
+        <v>25</v>
+      </c>
+      <c r="G941">
+        <v>25</v>
+      </c>
+      <c r="H941">
+        <v>17.33</v>
+      </c>
+      <c r="I941">
+        <v>6.42</v>
+      </c>
+    </row>
+    <row r="942">
+      <c r="A942" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B942" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C942" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D942" t="str">
+        <v>Spanish 20ml</v>
+      </c>
+      <c r="E942">
+        <v>1</v>
+      </c>
+      <c r="F942">
+        <v>28.57</v>
+      </c>
+      <c r="G942">
+        <v>28.57</v>
+      </c>
+      <c r="H942">
+        <v>17.33</v>
+      </c>
+      <c r="I942">
+        <v>9.8115</v>
+      </c>
+    </row>
+    <row r="943">
+      <c r="A943" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B943" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C943" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D943" t="str">
+        <v>9 PM Perfume Spray 250ml</v>
+      </c>
+      <c r="E943">
+        <v>2</v>
+      </c>
+      <c r="F943">
+        <v>19.5035</v>
+      </c>
+      <c r="G943">
+        <v>39.007</v>
+      </c>
+      <c r="H943">
+        <v>30.4</v>
+      </c>
+      <c r="I943">
+        <v>6.6567</v>
+      </c>
+    </row>
+    <row r="944">
+      <c r="A944" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B944" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C944" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D944" t="str">
+        <v>9AM Dive Perfume Spray 250ml</v>
+      </c>
+      <c r="E944">
+        <v>6</v>
+      </c>
+      <c r="F944">
+        <v>19.5035</v>
+      </c>
+      <c r="G944">
+        <v>117.021</v>
+      </c>
+      <c r="H944">
+        <v>91.2</v>
+      </c>
+      <c r="I944">
+        <v>19.97</v>
+      </c>
+    </row>
+    <row r="945">
+      <c r="A945" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B945" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C945" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D945" t="str">
+        <v>9PM Afnan</v>
+      </c>
+      <c r="E945">
+        <v>0.1</v>
+      </c>
+      <c r="F945">
+        <v>124.1135</v>
+      </c>
+      <c r="G945">
+        <v>12.4114</v>
+      </c>
+      <c r="H945">
+        <v>8.86</v>
+      </c>
+      <c r="I945">
+        <v>2.9308</v>
+      </c>
+    </row>
+    <row r="946">
+      <c r="A946" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B946" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C946" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D946" t="str">
+        <v>9PM Elixir Afnan</v>
+      </c>
+      <c r="E946">
+        <v>0.9</v>
+      </c>
+      <c r="F946">
+        <v>119.8582</v>
+      </c>
+      <c r="G946">
+        <v>107.8724</v>
+      </c>
+      <c r="H946">
+        <v>87.3</v>
+      </c>
+      <c r="I946">
+        <v>15.1788</v>
+      </c>
+    </row>
+    <row r="947">
+      <c r="A947" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B947" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C947" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D947" t="str">
+        <v>9PM Night out</v>
+      </c>
+      <c r="E947">
+        <v>35</v>
+      </c>
+      <c r="F947">
+        <v>129.8885</v>
+      </c>
+      <c r="G947">
+        <v>4546.0975</v>
+      </c>
+      <c r="H947">
+        <v>3395</v>
+      </c>
+      <c r="I947">
+        <v>923.7926</v>
+      </c>
+    </row>
+    <row r="948">
+      <c r="A948" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B948" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C948" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D948" t="str">
+        <v>9PM Rebel Afnan</v>
+      </c>
+      <c r="E948">
+        <v>1.2</v>
+      </c>
+      <c r="F948">
+        <v>121.7494</v>
+      </c>
+      <c r="G948">
+        <v>146.0993</v>
+      </c>
+      <c r="H948">
+        <v>116.4</v>
+      </c>
+      <c r="I948">
+        <v>22.3943</v>
+      </c>
+    </row>
+    <row r="949">
+      <c r="A949" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B949" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C949" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D949" t="str">
+        <v>Abaq Pomegranate Musk 75ML</v>
+      </c>
+      <c r="E949">
+        <v>0.8</v>
+      </c>
+      <c r="F949">
+        <v>90.4255</v>
+      </c>
+      <c r="G949">
+        <v>72.3404</v>
+      </c>
+      <c r="H949">
+        <v>46</v>
+      </c>
+      <c r="I949">
+        <v>22.7234</v>
+      </c>
+    </row>
+    <row r="950">
+      <c r="A950" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B950" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C950" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D950" t="str">
+        <v>Aether Extrait French Avenue</v>
+      </c>
+      <c r="E950">
+        <v>5.8</v>
+      </c>
+      <c r="F950">
+        <v>141.1348</v>
+      </c>
+      <c r="G950">
+        <v>818.5818</v>
+      </c>
+      <c r="H950">
+        <v>603.2</v>
+      </c>
+      <c r="I950">
+        <v>174.4527</v>
+      </c>
+    </row>
+    <row r="951">
+      <c r="A951" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B951" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C951" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D951" t="str">
+        <v>Al Haramain Amber Oud Tobacco</v>
+      </c>
+      <c r="E951">
+        <v>4.1</v>
+      </c>
+      <c r="F951">
+        <v>196.2175</v>
+      </c>
+      <c r="G951">
+        <v>804.4918</v>
+      </c>
+      <c r="H951">
+        <v>600.65</v>
+      </c>
+      <c r="I951">
+        <v>163.6172</v>
+      </c>
+    </row>
+    <row r="952">
+      <c r="A952" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B952" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C952" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D952" t="str">
+        <v>Al Haramain Dubai Night</v>
+      </c>
+      <c r="E952">
+        <v>0.1</v>
+      </c>
+      <c r="F952">
+        <v>209.2199</v>
+      </c>
+      <c r="G952">
+        <v>20.922</v>
+      </c>
+      <c r="H952">
+        <v>15</v>
+      </c>
+      <c r="I952">
+        <v>4.8759</v>
+      </c>
+    </row>
+    <row r="953">
+      <c r="A953" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B953" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C953" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D953" t="str">
+        <v>Al Haramain Future Dubai</v>
+      </c>
+      <c r="E953">
+        <v>0.1</v>
+      </c>
+      <c r="F953">
+        <v>223.4043</v>
+      </c>
+      <c r="G953">
+        <v>22.3404</v>
+      </c>
+      <c r="H953">
+        <v>16.5</v>
+      </c>
+      <c r="I953">
+        <v>4.7234</v>
+      </c>
+    </row>
+    <row r="954">
+      <c r="A954" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B954" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C954" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D954" t="str">
+        <v>Al Haramain Imagine Dubai</v>
+      </c>
+      <c r="E954">
+        <v>0.1</v>
+      </c>
+      <c r="F954">
+        <v>223.4043</v>
+      </c>
+      <c r="G954">
+        <v>22.3404</v>
+      </c>
+      <c r="H954">
+        <v>16.5</v>
+      </c>
+      <c r="I954">
+        <v>4.7234</v>
+      </c>
+    </row>
+    <row r="955">
+      <c r="A955" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B955" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C955" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D955" t="str">
+        <v>Al Nashama Caprice</v>
+      </c>
+      <c r="E955">
+        <v>2.6</v>
+      </c>
+      <c r="F955">
+        <v>92.1986</v>
+      </c>
+      <c r="G955">
+        <v>239.7164</v>
+      </c>
+      <c r="H955">
+        <v>167.05</v>
+      </c>
+      <c r="I955">
+        <v>60.6805</v>
+      </c>
+    </row>
+    <row r="956">
+      <c r="A956" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B956" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C956" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D956" t="str">
+        <v>Al Sheikha Hind Hair Mist</v>
+      </c>
+      <c r="E956">
+        <v>1</v>
+      </c>
+      <c r="F956">
+        <v>49.6454</v>
+      </c>
+      <c r="G956">
+        <v>49.6454</v>
+      </c>
+      <c r="H956">
+        <v>30.2</v>
+      </c>
+      <c r="I956">
+        <v>16.9631</v>
+      </c>
+    </row>
+    <row r="957">
+      <c r="A957" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B957" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C957" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D957" t="str">
+        <v>Allure Garden</v>
+      </c>
+      <c r="E957">
+        <v>0.5</v>
+      </c>
+      <c r="F957">
+        <v>106.383</v>
+      </c>
+      <c r="G957">
+        <v>53.1915</v>
+      </c>
+      <c r="H957">
+        <v>38.5</v>
+      </c>
+      <c r="I957">
+        <v>12.0319</v>
+      </c>
+    </row>
+    <row r="958">
+      <c r="A958" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B958" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C958" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D958" t="str">
+        <v>Amber Empire</v>
+      </c>
+      <c r="E958">
+        <v>3.6</v>
+      </c>
+      <c r="F958">
+        <v>141.1685</v>
+      </c>
+      <c r="G958">
+        <v>508.2066</v>
+      </c>
+      <c r="H958">
+        <v>324</v>
+      </c>
+      <c r="I958">
+        <v>158.7963</v>
+      </c>
+    </row>
+    <row r="959">
+      <c r="A959" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B959" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C959" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D959" t="str">
+        <v>Ana Abiyedh Lattafa</v>
+      </c>
+      <c r="E959">
+        <v>3</v>
+      </c>
+      <c r="F959">
+        <v>49.6454</v>
+      </c>
+      <c r="G959">
+        <v>148.9362</v>
+      </c>
+      <c r="H959">
+        <v>132</v>
+      </c>
+      <c r="I959">
+        <v>9.4894</v>
+      </c>
+    </row>
+    <row r="960">
+      <c r="A960" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B960" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C960" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D960" t="str">
+        <v>Angham Lattafa</v>
+      </c>
+      <c r="E960">
+        <v>1.1</v>
+      </c>
+      <c r="F960">
+        <v>88.6525</v>
+      </c>
+      <c r="G960">
+        <v>97.5178</v>
+      </c>
+      <c r="H960">
+        <v>67.782</v>
+      </c>
+      <c r="I960">
+        <v>24.8599</v>
+      </c>
+    </row>
+    <row r="961">
+      <c r="A961" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B961" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C961" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D961" t="str">
+        <v>Angham Second Song</v>
+      </c>
+      <c r="E961">
+        <v>0.5</v>
+      </c>
+      <c r="F961">
+        <v>95.7447</v>
+      </c>
+      <c r="G961">
+        <v>47.8724</v>
+      </c>
+      <c r="H961">
+        <v>35.7</v>
+      </c>
+      <c r="I961">
+        <v>9.7787</v>
+      </c>
+    </row>
+    <row r="962">
+      <c r="A962" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B962" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C962" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D962" t="str">
+        <v>Arabian Tobacco 100ml</v>
+      </c>
+      <c r="E962">
+        <v>4.4</v>
+      </c>
+      <c r="F962">
+        <v>114.6572</v>
+      </c>
+      <c r="G962">
+        <v>504.4917</v>
+      </c>
+      <c r="H962">
+        <v>404.8</v>
+      </c>
+      <c r="I962">
+        <v>74.4671</v>
+      </c>
+    </row>
+    <row r="963">
+      <c r="A963" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B963" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C963" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D963" t="str">
+        <v>Armaf Infinity Gold</v>
+      </c>
+      <c r="E963">
+        <v>0.5</v>
+      </c>
+      <c r="F963">
+        <v>163.1206</v>
+      </c>
+      <c r="G963">
+        <v>81.5603</v>
+      </c>
+      <c r="H963">
+        <v>72.5</v>
+      </c>
+      <c r="I963">
+        <v>4.9823</v>
+      </c>
+    </row>
+    <row r="964">
+      <c r="A964" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B964" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C964" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D964" t="str">
+        <v>Armaf Infinity Silver</v>
+      </c>
+      <c r="E964">
+        <v>5.1</v>
+      </c>
+      <c r="F964">
+        <v>145.0677</v>
+      </c>
+      <c r="G964">
+        <v>739.8453</v>
+      </c>
+      <c r="H964">
+        <v>529.125</v>
+      </c>
+      <c r="I964">
+        <v>173.728</v>
+      </c>
+    </row>
+    <row r="965">
+      <c r="A965" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B965" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C965" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D965" t="str">
+        <v>Armaf Yum Yum</v>
+      </c>
+      <c r="E965">
+        <v>0.3</v>
+      </c>
+      <c r="F965">
+        <v>156.0284</v>
+      </c>
+      <c r="G965">
+        <v>46.8085</v>
+      </c>
+      <c r="H965">
+        <v>38.7</v>
+      </c>
+      <c r="I965">
+        <v>5.7681</v>
+      </c>
+    </row>
+    <row r="966">
+      <c r="A966" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B966" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C966" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D966" t="str">
+        <v>Aromatix Carnal Desire</v>
+      </c>
+      <c r="E966">
+        <v>1.2</v>
+      </c>
+      <c r="F966">
+        <v>160.7565</v>
+      </c>
+      <c r="G966">
+        <v>192.9078</v>
+      </c>
+      <c r="H966">
+        <v>127.2</v>
+      </c>
+      <c r="I966">
+        <v>56.0624</v>
+      </c>
+    </row>
+    <row r="967">
+      <c r="A967" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B967" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C967" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D967" t="str">
+        <v>Aromatix Forbidden Fruit</v>
+      </c>
+      <c r="E967">
+        <v>4.6</v>
+      </c>
+      <c r="F967">
+        <v>159.5745</v>
+      </c>
+      <c r="G967">
+        <v>734.0427</v>
+      </c>
+      <c r="H967">
+        <v>469.2</v>
+      </c>
+      <c r="I967">
+        <v>228.1406</v>
+      </c>
+    </row>
+    <row r="968">
+      <c r="A968" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B968" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C968" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D968" t="str">
+        <v>Aromatix Frostbite</v>
+      </c>
+      <c r="E968">
+        <v>2.9</v>
+      </c>
+      <c r="F968">
+        <v>184.7912</v>
+      </c>
+      <c r="G968">
+        <v>535.8945</v>
+      </c>
+      <c r="H968">
+        <v>398.75</v>
+      </c>
+      <c r="I968">
+        <v>110.3498</v>
+      </c>
+    </row>
+    <row r="969">
+      <c r="A969" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B969" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C969" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D969" t="str">
+        <v>Aromatix Magnetiq</v>
+      </c>
+      <c r="E969">
+        <v>3.2</v>
+      </c>
+      <c r="F969">
+        <v>160.6383</v>
+      </c>
+      <c r="G969">
+        <v>514.0426</v>
+      </c>
+      <c r="H969">
+        <v>326.4</v>
+      </c>
+      <c r="I969">
+        <v>161.9404</v>
+      </c>
+    </row>
+    <row r="970">
+      <c r="A970" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B970" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C970" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D970" t="str">
+        <v>Aromatix Naughty Dates</v>
+      </c>
+      <c r="E970">
+        <v>1.3</v>
+      </c>
+      <c r="F970">
+        <v>164.8936</v>
+      </c>
+      <c r="G970">
+        <v>214.3617</v>
+      </c>
+      <c r="H970">
+        <v>149.5</v>
+      </c>
+      <c r="I970">
+        <v>54.1436</v>
+      </c>
+    </row>
+    <row r="971">
+      <c r="A971" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B971" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C971" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D971" t="str">
+        <v>Aromatix Platine Blanc</v>
+      </c>
+      <c r="E971">
+        <v>7.9</v>
+      </c>
+      <c r="F971">
+        <v>173.9277</v>
+      </c>
+      <c r="G971">
+        <v>1374.0288</v>
+      </c>
+      <c r="H971">
+        <v>845.3</v>
+      </c>
+      <c r="I971">
+        <v>460.0274</v>
+      </c>
+    </row>
+    <row r="972">
+      <c r="A972" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B972" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C972" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D972" t="str">
+        <v>Aromatix Royal Taboo</v>
+      </c>
+      <c r="E972">
+        <v>0.7</v>
+      </c>
+      <c r="F972">
+        <v>156.0284</v>
+      </c>
+      <c r="G972">
+        <v>109.2199</v>
+      </c>
+      <c r="H972">
+        <v>79.8</v>
+      </c>
+      <c r="I972">
+        <v>23.9589</v>
+      </c>
+    </row>
+    <row r="973">
+      <c r="A973" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B973" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C973" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D973" t="str">
+        <v>Aromatix Sun Kissed</v>
+      </c>
+      <c r="E973">
+        <v>0.5</v>
+      </c>
+      <c r="F973">
+        <v>166.6667</v>
+      </c>
+      <c r="G973">
+        <v>83.3334</v>
+      </c>
+      <c r="H973">
+        <v>62.5</v>
+      </c>
+      <c r="I973">
+        <v>16.6667</v>
+      </c>
+    </row>
+    <row r="974">
+      <c r="A974" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B974" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C974" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D974" t="str">
+        <v>Aromatix Teas Me</v>
+      </c>
+      <c r="E974">
+        <v>1.1</v>
+      </c>
+      <c r="F974">
+        <v>157.8014</v>
+      </c>
+      <c r="G974">
+        <v>173.5815</v>
+      </c>
+      <c r="H974">
+        <v>137.5</v>
+      </c>
+      <c r="I974">
+        <v>27.4025</v>
+      </c>
+    </row>
+    <row r="975">
+      <c r="A975" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B975" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C975" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D975" t="str">
+        <v>Arrogate Addict Assaf 200ml</v>
+      </c>
+      <c r="E975">
+        <v>0.1</v>
+      </c>
+      <c r="F975">
+        <v>191.4894</v>
+      </c>
+      <c r="G975">
+        <v>19.1489</v>
+      </c>
+      <c r="H975">
+        <v>14.5</v>
+      </c>
+      <c r="I975">
+        <v>3.6915</v>
+      </c>
+    </row>
+    <row r="976">
+      <c r="A976" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B976" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C976" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D976" t="str">
+        <v>Arrogate Addict Elixir</v>
+      </c>
+      <c r="E976">
+        <v>1.934</v>
+      </c>
+      <c r="F976">
+        <v>193.1012</v>
+      </c>
+      <c r="G976">
+        <v>373.4577</v>
+      </c>
+      <c r="H976">
+        <v>293.968</v>
+      </c>
+      <c r="I976">
+        <v>60.8168</v>
+      </c>
+    </row>
+    <row r="977">
+      <c r="A977" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B977" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C977" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D977" t="str">
+        <v>Arrogate Blue de Assaf 200ml</v>
+      </c>
+      <c r="E977">
+        <v>0.05</v>
+      </c>
+      <c r="F977">
+        <v>184.3972</v>
+      </c>
+      <c r="G977">
+        <v>9.2199</v>
+      </c>
+      <c r="H977">
+        <v>6.06</v>
+      </c>
+      <c r="I977">
+        <v>2.6989</v>
+      </c>
+    </row>
+    <row r="978">
+      <c r="A978" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B978" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C978" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D978" t="str">
+        <v>Arrogate Comete Assaf 200ml</v>
+      </c>
+      <c r="E978">
+        <v>0.45</v>
+      </c>
+      <c r="F978">
+        <v>192.4349</v>
+      </c>
+      <c r="G978">
+        <v>86.5957</v>
+      </c>
+      <c r="H978">
+        <v>41.85</v>
+      </c>
+      <c r="I978">
+        <v>40.4159</v>
+      </c>
+    </row>
+    <row r="979">
+      <c r="A979" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B979" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C979" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D979" t="str">
+        <v>Arrogate Girl Assaf 200ml</v>
+      </c>
+      <c r="E979">
+        <v>1.6</v>
+      </c>
+      <c r="F979">
+        <v>153.4954</v>
+      </c>
+      <c r="G979">
+        <v>245.5926</v>
+      </c>
+      <c r="H979">
+        <v>151.44</v>
+      </c>
+      <c r="I979">
+        <v>81.873</v>
+      </c>
+    </row>
+    <row r="980">
+      <c r="A980" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B980" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C980" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D980" t="str">
+        <v>Arrogate Pink Assaf</v>
+      </c>
+      <c r="E980">
+        <v>3.5</v>
+      </c>
+      <c r="F980">
+        <v>185.3428</v>
+      </c>
+      <c r="G980">
+        <v>648.6998</v>
+      </c>
+      <c r="H980">
+        <v>465.5</v>
+      </c>
+      <c r="I980">
+        <v>150.7648</v>
+      </c>
+    </row>
+    <row r="981">
+      <c r="A981" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B981" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C981" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D981" t="str">
+        <v>Arrogate Pink Diva</v>
+      </c>
+      <c r="E981">
+        <v>1.25</v>
+      </c>
+      <c r="F981">
+        <v>204.4</v>
+      </c>
+      <c r="G981">
+        <v>255.5</v>
+      </c>
+      <c r="H981">
+        <v>166.25</v>
+      </c>
+      <c r="I981">
+        <v>76.475</v>
+      </c>
+    </row>
+    <row r="982">
+      <c r="A982" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B982" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C982" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D982" t="str">
+        <v>Arrogate Pink Rose</v>
+      </c>
+      <c r="E982">
+        <v>0.47</v>
+      </c>
+      <c r="F982">
+        <v>159.57</v>
+      </c>
+      <c r="G982">
+        <v>74.9979</v>
+      </c>
+      <c r="H982">
+        <v>67.21</v>
+      </c>
+      <c r="I982">
+        <v>4.038</v>
+      </c>
+    </row>
+    <row r="983">
+      <c r="A983" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B983" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C983" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D983" t="str">
+        <v>Arsh French Avenue</v>
+      </c>
+      <c r="E983">
+        <v>4.4</v>
+      </c>
+      <c r="F983">
+        <v>146.4</v>
+      </c>
+      <c r="G983">
+        <v>644.16</v>
+      </c>
+      <c r="H983">
+        <v>493.68</v>
+      </c>
+      <c r="I983">
+        <v>118.272</v>
+      </c>
+    </row>
+    <row r="984">
+      <c r="A984" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B984" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C984" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D984" t="str">
+        <v>Asad Bourbon Lattafa</v>
+      </c>
+      <c r="E984">
+        <v>1</v>
+      </c>
+      <c r="F984">
+        <v>74.47</v>
+      </c>
+      <c r="G984">
+        <v>74.47</v>
+      </c>
+      <c r="H984">
+        <v>60.71</v>
+      </c>
+      <c r="I984">
+        <v>10.0365</v>
+      </c>
+    </row>
+    <row r="985">
+      <c r="A985" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B985" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C985" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D985" t="str">
+        <v>Asad Elixir</v>
+      </c>
+      <c r="E985">
+        <v>1.3</v>
+      </c>
+      <c r="F985">
+        <v>79.98</v>
+      </c>
+      <c r="G985">
+        <v>103.974</v>
+      </c>
+      <c r="H985">
+        <v>80.106</v>
+      </c>
+      <c r="I985">
+        <v>18.6693</v>
+      </c>
+    </row>
+    <row r="986">
+      <c r="A986" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B986" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C986" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D986" t="str">
+        <v>Asad Lattafa</v>
+      </c>
+      <c r="E986">
+        <v>0.1</v>
+      </c>
+      <c r="F986">
+        <v>74.47</v>
+      </c>
+      <c r="G986">
+        <v>7.447</v>
+      </c>
+      <c r="H986">
+        <v>6</v>
+      </c>
+      <c r="I986">
+        <v>1.0747</v>
+      </c>
+    </row>
+    <row r="987">
+      <c r="A987" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B987" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C987" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D987" t="str">
+        <v>Assaf Bakhur Collection</v>
+      </c>
+      <c r="E987">
+        <v>1</v>
+      </c>
+      <c r="F987">
+        <v>269.5</v>
+      </c>
+      <c r="G987">
+        <v>269.5</v>
+      </c>
+      <c r="H987">
+        <v>220</v>
+      </c>
+      <c r="I987">
+        <v>36.025</v>
+      </c>
+    </row>
+    <row r="988">
+      <c r="A988" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B988" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C988" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D988" t="str">
+        <v>Ateeq Nusuk</v>
+      </c>
+      <c r="E988">
+        <v>6.2</v>
+      </c>
+      <c r="F988">
+        <v>132.22</v>
+      </c>
+      <c r="G988">
+        <v>819.764</v>
+      </c>
+      <c r="H988">
+        <v>465</v>
+      </c>
+      <c r="I988">
+        <v>313.7758</v>
+      </c>
+    </row>
+    <row r="989">
+      <c r="A989" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B989" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C989" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D989" t="str">
+        <v>Atheeri Lattafa</v>
+      </c>
+      <c r="E989">
+        <v>1.5</v>
+      </c>
+      <c r="F989">
+        <v>111.7</v>
+      </c>
+      <c r="G989">
+        <v>167.55</v>
+      </c>
+      <c r="H989">
+        <v>126</v>
+      </c>
+      <c r="I989">
+        <v>33.1725</v>
+      </c>
+    </row>
+    <row r="990">
+      <c r="A990" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B990" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C990" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D990" t="str">
+        <v>Atlantis French Avenue</v>
+      </c>
+      <c r="E990">
+        <v>10.5</v>
+      </c>
+      <c r="F990">
+        <v>141</v>
+      </c>
+      <c r="G990">
+        <v>1480.5</v>
+      </c>
+      <c r="H990">
+        <v>1099.875</v>
+      </c>
+      <c r="I990">
+        <v>306.6</v>
+      </c>
+    </row>
+    <row r="991">
+      <c r="A991" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B991" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C991" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D991" t="str">
+        <v>Atlas Lattafa</v>
+      </c>
+      <c r="E991">
+        <v>9</v>
+      </c>
+      <c r="F991">
+        <v>95.74</v>
+      </c>
+      <c r="G991">
+        <v>861.66</v>
+      </c>
+      <c r="H991">
+        <v>607.5</v>
+      </c>
+      <c r="I991">
+        <v>211.077</v>
+      </c>
+    </row>
+    <row r="992">
+      <c r="A992" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B992" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C992" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D992" t="str">
+        <v>Atralia Absolute Chill</v>
+      </c>
+      <c r="E992">
+        <v>0.3</v>
+      </c>
+      <c r="F992">
+        <v>95.74</v>
+      </c>
+      <c r="G992">
+        <v>28.722</v>
+      </c>
+      <c r="H992">
+        <v>18.18</v>
+      </c>
+      <c r="I992">
+        <v>9.1059</v>
+      </c>
+    </row>
+    <row r="993">
+      <c r="A993" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B993" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C993" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D993" t="str">
+        <v>Atralia Absolute noir</v>
+      </c>
+      <c r="E993">
+        <v>0.1</v>
+      </c>
+      <c r="F993">
+        <v>95.74</v>
+      </c>
+      <c r="G993">
+        <v>9.574</v>
+      </c>
+      <c r="H993">
+        <v>6.06</v>
+      </c>
+      <c r="I993">
+        <v>3.0353</v>
+      </c>
+    </row>
+    <row r="994">
+      <c r="A994" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B994" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C994" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D994" t="str">
+        <v>Atralia Magma Ember Dusk</v>
+      </c>
+      <c r="E994">
+        <v>0.25</v>
+      </c>
+      <c r="F994">
+        <v>121.99</v>
+      </c>
+      <c r="G994">
+        <v>30.4975</v>
+      </c>
+      <c r="H994">
+        <v>22.25</v>
+      </c>
+      <c r="I994">
+        <v>6.7226</v>
+      </c>
+    </row>
+    <row r="995">
+      <c r="A995" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B995" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C995" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D995" t="str">
+        <v>Aura Assaf</v>
+      </c>
+      <c r="E995">
+        <v>0.93</v>
+      </c>
+      <c r="F995">
+        <v>141.34</v>
+      </c>
+      <c r="G995">
+        <v>131.4462</v>
+      </c>
+      <c r="H995">
+        <v>93</v>
+      </c>
+      <c r="I995">
+        <v>31.8739</v>
+      </c>
+    </row>
+    <row r="996">
+      <c r="A996" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B996" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C996" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D996" t="str">
+        <v>Aura Crisp Flower Khadlaj</v>
+      </c>
+      <c r="E996">
+        <v>0.35</v>
+      </c>
+      <c r="F996">
+        <v>56.74</v>
+      </c>
+      <c r="G996">
+        <v>19.859</v>
+      </c>
+      <c r="H996">
+        <v>13.65</v>
+      </c>
+      <c r="I996">
+        <v>5.2161</v>
+      </c>
+    </row>
+    <row r="997">
+      <c r="A997" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B997" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C997" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D997" t="str">
+        <v>Aura Fresh</v>
+      </c>
+      <c r="E997">
+        <v>1.4</v>
+      </c>
+      <c r="F997">
+        <v>99.73</v>
+      </c>
+      <c r="G997">
+        <v>139.622</v>
+      </c>
+      <c r="H997">
+        <v>100.408</v>
+      </c>
+      <c r="I997">
+        <v>32.2329</v>
+      </c>
+    </row>
+    <row r="998">
+      <c r="A998" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B998" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C998" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D998" t="str">
+        <v>Aura Kiss Of Rose Khadlaj</v>
+      </c>
+      <c r="E998">
+        <v>1</v>
+      </c>
+      <c r="F998">
+        <v>56.74</v>
+      </c>
+      <c r="G998">
+        <v>56.74</v>
+      </c>
+      <c r="H998">
+        <v>39</v>
+      </c>
+      <c r="I998">
+        <v>14.903</v>
+      </c>
+    </row>
+    <row r="999">
+      <c r="A999" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B999" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C999" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D999" t="str">
+        <v>Aura Manga Splash Khadlaj</v>
+      </c>
+      <c r="E999">
+        <v>0.45</v>
+      </c>
+      <c r="F999">
+        <v>56.74</v>
+      </c>
+      <c r="G999">
+        <v>25.533</v>
+      </c>
+      <c r="H999">
+        <v>17.775</v>
+      </c>
+      <c r="I999">
+        <v>6.4814</v>
+      </c>
+    </row>
+    <row r="1000">
+      <c r="A1000" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1000" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1000" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1000" t="str">
+        <v>Aura Pista Desert Khadlaj</v>
+      </c>
+      <c r="E1000">
+        <v>0.1</v>
+      </c>
+      <c r="F1000">
+        <v>60.28</v>
+      </c>
+      <c r="G1000">
+        <v>6.028</v>
+      </c>
+      <c r="H1000">
+        <v>3.95</v>
+      </c>
+      <c r="I1000">
+        <v>1.7766</v>
+      </c>
+    </row>
+    <row r="1001">
+      <c r="A1001" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1001" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1001" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1001" t="str">
+        <v>Aura Vanilla Milk</v>
+      </c>
+      <c r="E1001">
+        <v>2.9</v>
+      </c>
+      <c r="F1001">
+        <v>78.18</v>
+      </c>
+      <c r="G1001">
+        <v>226.722</v>
+      </c>
+      <c r="H1001">
+        <v>149.35</v>
+      </c>
+      <c r="I1001">
+        <v>66.0359</v>
+      </c>
+    </row>
+    <row r="1002">
+      <c r="A1002" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1002" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1002" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1002" t="str">
+        <v>Azm Paris Corner</v>
+      </c>
+      <c r="E1002">
+        <v>0.6</v>
+      </c>
+      <c r="F1002">
+        <v>95.74</v>
+      </c>
+      <c r="G1002">
+        <v>57.444</v>
+      </c>
+      <c r="H1002">
+        <v>31.8</v>
+      </c>
+      <c r="I1002">
+        <v>22.7718</v>
+      </c>
+    </row>
+    <row r="1003">
+      <c r="A1003" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1003" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1003" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1003" t="str">
+        <v>Azure Royal Ahmed Al Maghribi</v>
+      </c>
+      <c r="E1003">
+        <v>3.4</v>
+      </c>
+      <c r="F1003">
+        <v>101.82</v>
+      </c>
+      <c r="G1003">
+        <v>346.188</v>
+      </c>
+      <c r="H1003">
+        <v>255.34</v>
+      </c>
+      <c r="I1003">
+        <v>73.5386</v>
+      </c>
+    </row>
+    <row r="1004">
+      <c r="A1004" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1004" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1004" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1004" t="str">
+        <v>Azzure Aoud</v>
+      </c>
+      <c r="E1004">
+        <v>0.2</v>
+      </c>
+      <c r="F1004">
+        <v>113.48</v>
+      </c>
+      <c r="G1004">
+        <v>22.696</v>
+      </c>
+      <c r="H1004">
+        <v>19.232</v>
+      </c>
+      <c r="I1004">
+        <v>2.3292</v>
+      </c>
+    </row>
+    <row r="1005">
+      <c r="A1005" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1005" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1005" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1005" t="str">
+        <v>Badee Al Oud – Oud for glory</v>
+      </c>
+      <c r="E1005">
+        <v>2.2</v>
+      </c>
+      <c r="F1005">
+        <v>92.2</v>
+      </c>
+      <c r="G1005">
+        <v>202.84</v>
+      </c>
+      <c r="H1005">
+        <v>143</v>
+      </c>
+      <c r="I1005">
+        <v>49.698</v>
+      </c>
+    </row>
+    <row r="1006">
+      <c r="A1006" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1006" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1006" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1006" t="str">
+        <v>Bella Laverne 100ml</v>
+      </c>
+      <c r="E1006">
+        <v>0.8</v>
+      </c>
+      <c r="F1006">
+        <v>127.66</v>
+      </c>
+      <c r="G1006">
+        <v>102.128</v>
+      </c>
+      <c r="H1006">
+        <v>69.6</v>
+      </c>
+      <c r="I1006">
+        <v>27.4216</v>
+      </c>
+    </row>
+    <row r="1007">
+      <c r="A1007" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1007" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1007" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1007" t="str">
+        <v>Bentley Silver Lake</v>
+      </c>
+      <c r="E1007">
+        <v>2.4</v>
+      </c>
+      <c r="F1007">
+        <v>135.93</v>
+      </c>
+      <c r="G1007">
+        <v>326.232</v>
+      </c>
+      <c r="H1007">
+        <v>261.36</v>
+      </c>
+      <c r="I1007">
+        <v>48.5604</v>
+      </c>
+    </row>
+    <row r="1008">
+      <c r="A1008" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1008" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1008" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1008" t="str">
+        <v>Berries Cream Macaron</v>
+      </c>
+      <c r="E1008">
+        <v>0.1</v>
+      </c>
+      <c r="F1008">
+        <v>74.47</v>
+      </c>
+      <c r="G1008">
+        <v>7.447</v>
+      </c>
+      <c r="H1008">
+        <v>5.654</v>
+      </c>
+      <c r="I1008">
+        <v>1.4207</v>
+      </c>
+    </row>
+    <row r="1009">
+      <c r="A1009" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1009" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1009" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1009" t="str">
+        <v>Bidun esam hair mist</v>
+      </c>
+      <c r="E1009">
+        <v>3</v>
+      </c>
+      <c r="F1009">
+        <v>49.65</v>
+      </c>
+      <c r="G1009">
+        <v>148.95</v>
+      </c>
+      <c r="H1009">
+        <v>90.6</v>
+      </c>
+      <c r="I1009">
+        <v>50.9025</v>
+      </c>
+    </row>
+    <row r="1010">
+      <c r="A1010" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1010" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1010" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1010" t="str">
+        <v>Black Carbon Diamond</v>
+      </c>
+      <c r="E1010">
+        <v>0.07</v>
+      </c>
+      <c r="F1010">
+        <v>143.62</v>
+      </c>
+      <c r="G1010">
+        <v>10.0534</v>
+      </c>
+      <c r="H1010">
+        <v>6.5254</v>
+      </c>
+      <c r="I1010">
+        <v>3.0253</v>
+      </c>
+    </row>
+    <row r="1011">
+      <c r="A1011" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1011" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1011" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1011" t="str">
+        <v>Black Diamond Incense 150ml</v>
+      </c>
+      <c r="E1011">
+        <v>3.27</v>
+      </c>
+      <c r="F1011">
+        <v>132.22</v>
+      </c>
+      <c r="G1011">
+        <v>432.3594</v>
+      </c>
+      <c r="H1011">
+        <v>313.92</v>
+      </c>
+      <c r="I1011">
+        <v>96.8214</v>
+      </c>
+    </row>
+    <row r="1012">
+      <c r="A1012" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1012" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1012" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1012" t="str">
+        <v>Black Secret Al Majed Oud</v>
+      </c>
+      <c r="E1012">
+        <v>1.1</v>
+      </c>
+      <c r="F1012">
+        <v>118.79</v>
+      </c>
+      <c r="G1012">
+        <v>130.669</v>
+      </c>
+      <c r="H1012">
+        <v>90.2</v>
+      </c>
+      <c r="I1012">
+        <v>33.9356</v>
+      </c>
+    </row>
+    <row r="1013">
+      <c r="A1013" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1013" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1013" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1013" t="str">
+        <v>Black Vanilla Mancera 120ml</v>
+      </c>
+      <c r="E1013">
+        <v>1.3</v>
+      </c>
+      <c r="F1013">
+        <v>257.68</v>
+      </c>
+      <c r="G1013">
+        <v>334.984</v>
+      </c>
+      <c r="H1013">
+        <v>294.45</v>
+      </c>
+      <c r="I1013">
+        <v>23.7848</v>
+      </c>
+    </row>
+    <row r="1014">
+      <c r="A1014" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1014" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1014" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1014" t="str">
+        <v>Blanc Ash Reef</v>
+      </c>
+      <c r="E1014">
+        <v>1.4</v>
+      </c>
+      <c r="F1014">
+        <v>171.63</v>
+      </c>
+      <c r="G1014">
+        <v>240.282</v>
+      </c>
+      <c r="H1014">
+        <v>142.1</v>
+      </c>
+      <c r="I1014">
+        <v>86.1679</v>
+      </c>
+    </row>
+    <row r="1015">
+      <c r="A1015" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1015" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1015" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1015" t="str">
+        <v>Blanc Nomad Reef</v>
+      </c>
+      <c r="E1015">
+        <v>0.27</v>
+      </c>
+      <c r="F1015">
+        <v>173.76</v>
+      </c>
+      <c r="G1015">
+        <v>46.9152</v>
+      </c>
+      <c r="H1015">
+        <v>27.405</v>
+      </c>
+      <c r="I1015">
+        <v>17.1644</v>
+      </c>
+    </row>
+    <row r="1016">
+      <c r="A1016" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1016" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1016" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1016" t="str">
+        <v>Blue Diamond Aqua</v>
+      </c>
+      <c r="E1016">
+        <v>2.4</v>
+      </c>
+      <c r="F1016">
+        <v>130.91</v>
+      </c>
+      <c r="G1016">
+        <v>314.184</v>
+      </c>
+      <c r="H1016">
+        <v>222.84</v>
+      </c>
+      <c r="I1016">
+        <v>75.6348</v>
+      </c>
+    </row>
+    <row r="1017">
+      <c r="A1017" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1017" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1017" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1017" t="str">
+        <v>Blue Laverne Bakhur 200ml</v>
+      </c>
+      <c r="E1017">
+        <v>0.2</v>
+      </c>
+      <c r="F1017">
+        <v>164</v>
+      </c>
+      <c r="G1017">
+        <v>32.8</v>
+      </c>
+      <c r="H1017">
+        <v>21.38</v>
+      </c>
+      <c r="I1017">
+        <v>9.78</v>
+      </c>
+    </row>
+    <row r="1018">
+      <c r="A1018" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1018" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1018" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1018" t="str">
+        <v>Blue Laverne Sport 200ml</v>
+      </c>
+      <c r="E1018">
+        <v>0.1</v>
+      </c>
+      <c r="F1018">
+        <v>170</v>
+      </c>
+      <c r="G1018">
+        <v>17</v>
+      </c>
+      <c r="H1018">
+        <v>10.69</v>
+      </c>
+      <c r="I1018">
+        <v>5.46</v>
+      </c>
+    </row>
+    <row r="1019">
+      <c r="A1019" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1019" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1019" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1019" t="str">
+        <v>Blue Star - Him</v>
+      </c>
+      <c r="E1019">
+        <v>0.5</v>
+      </c>
+      <c r="F1019">
+        <v>212.77</v>
+      </c>
+      <c r="G1019">
+        <v>106.385</v>
+      </c>
+      <c r="H1019">
+        <v>73.5</v>
+      </c>
+      <c r="I1019">
+        <v>27.5658</v>
+      </c>
+    </row>
+    <row r="1020">
+      <c r="A1020" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1020" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1020" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1020" t="str">
+        <v>Blueberry Musk 75ml Ibrahim Al Qurashi</v>
+      </c>
+      <c r="E1020">
+        <v>1.13</v>
+      </c>
+      <c r="F1020">
+        <v>90.87</v>
+      </c>
+      <c r="G1020">
+        <v>102.6831</v>
+      </c>
+      <c r="H1020">
+        <v>78.535</v>
+      </c>
+      <c r="I1020">
+        <v>19.0139</v>
+      </c>
+    </row>
+    <row r="1021">
+      <c r="A1021" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1021" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1021" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1021" t="str">
+        <v>Brazillian Tobacco 100ml</v>
+      </c>
+      <c r="E1021">
+        <v>0.1</v>
+      </c>
+      <c r="F1021">
+        <v>127.66</v>
+      </c>
+      <c r="G1021">
+        <v>12.766</v>
+      </c>
+      <c r="H1021">
+        <v>9.2</v>
+      </c>
+      <c r="I1021">
+        <v>2.9277</v>
+      </c>
+    </row>
+    <row r="1022">
+      <c r="A1022" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1022" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1022" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1022" t="str">
+        <v>Caffe Latte Khadlaj</v>
+      </c>
+      <c r="E1022">
+        <v>0.1</v>
+      </c>
+      <c r="F1022">
+        <v>95.74</v>
+      </c>
+      <c r="G1022">
+        <v>9.574</v>
+      </c>
+      <c r="H1022">
+        <v>4.5</v>
+      </c>
+      <c r="I1022">
+        <v>4.5953</v>
+      </c>
+    </row>
+    <row r="1023">
+      <c r="A1023" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1023" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1023" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1023" t="str">
+        <v>Cant Forget Me</v>
+      </c>
+      <c r="E1023">
+        <v>1.5</v>
+      </c>
+      <c r="F1023">
+        <v>140.37</v>
+      </c>
+      <c r="G1023">
+        <v>210.555</v>
+      </c>
+      <c r="H1023">
+        <v>165</v>
+      </c>
+      <c r="I1023">
+        <v>35.0272</v>
+      </c>
+    </row>
+    <row r="1024">
+      <c r="A1024" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1024" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1024" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1024" t="str">
+        <v>Casablanca Swiss Arabian</v>
+      </c>
+      <c r="E1024">
+        <v>0.1</v>
+      </c>
+      <c r="F1024">
+        <v>166.67</v>
+      </c>
+      <c r="G1024">
+        <v>16.667</v>
+      </c>
+      <c r="H1024">
+        <v>11.138</v>
+      </c>
+      <c r="I1024">
+        <v>4.6957</v>
+      </c>
+    </row>
+    <row r="1025">
+      <c r="A1025" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1025" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1025" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1025" t="str">
+        <v>Cashmere Sunshine Musk</v>
+      </c>
+      <c r="E1025">
+        <v>1</v>
+      </c>
+      <c r="F1025">
+        <v>95.74</v>
+      </c>
+      <c r="G1025">
+        <v>95.74</v>
+      </c>
+      <c r="H1025">
+        <v>77</v>
+      </c>
+      <c r="I1025">
+        <v>13.953</v>
+      </c>
+    </row>
+    <row r="1026">
+      <c r="A1026" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1026" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1026" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1026" t="str">
+        <v>Champion Black 150ml</v>
+      </c>
+      <c r="E1026">
+        <v>1.33</v>
+      </c>
+      <c r="F1026">
+        <v>155</v>
+      </c>
+      <c r="G1026">
+        <v>206.15</v>
+      </c>
+      <c r="H1026">
+        <v>146.3</v>
+      </c>
+      <c r="I1026">
+        <v>49.5425</v>
+      </c>
+    </row>
+    <row r="1027">
+      <c r="A1027" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1027" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1027" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1027" t="str">
+        <v>Champion Red 150ml</v>
+      </c>
+      <c r="E1027">
+        <v>1.33</v>
+      </c>
+      <c r="F1027">
+        <v>155</v>
+      </c>
+      <c r="G1027">
+        <v>206.15</v>
+      </c>
+      <c r="H1027">
+        <v>146.3</v>
+      </c>
+      <c r="I1027">
+        <v>49.5425</v>
+      </c>
+    </row>
+    <row r="1028">
+      <c r="A1028" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1028" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1028" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1028" t="str">
+        <v>Check Mate King Black</v>
+      </c>
+      <c r="E1028">
+        <v>1.2</v>
+      </c>
+      <c r="F1028">
+        <v>141.25</v>
+      </c>
+      <c r="G1028">
+        <v>169.5</v>
+      </c>
+      <c r="H1028">
+        <v>136.512</v>
+      </c>
+      <c r="I1028">
+        <v>24.513</v>
+      </c>
+    </row>
+    <row r="1029">
+      <c r="A1029" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1029" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1029" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1029" t="str">
+        <v>Cherry Gossip</v>
+      </c>
+      <c r="E1029">
+        <v>0.2</v>
+      </c>
+      <c r="F1029">
+        <v>106.38</v>
+      </c>
+      <c r="G1029">
+        <v>21.276</v>
+      </c>
+      <c r="H1029">
+        <v>13.6</v>
+      </c>
+      <c r="I1029">
+        <v>6.6122</v>
+      </c>
+    </row>
+    <row r="1030">
+      <c r="A1030" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1030" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1030" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1030" t="str">
+        <v>Choco Brown Khadlaj</v>
+      </c>
+      <c r="E1030">
+        <v>0.5</v>
+      </c>
+      <c r="F1030">
+        <v>56.74</v>
+      </c>
+      <c r="G1030">
+        <v>28.37</v>
+      </c>
+      <c r="H1030">
+        <v>19.75</v>
+      </c>
+      <c r="I1030">
+        <v>7.2015</v>
+      </c>
+    </row>
+    <row r="1031">
+      <c r="A1031" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1031" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1031" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1031" t="str">
+        <v>Chocolate Ganache</v>
+      </c>
+      <c r="E1031">
+        <v>0.1</v>
+      </c>
+      <c r="F1031">
+        <v>74.47</v>
+      </c>
+      <c r="G1031">
+        <v>7.447</v>
+      </c>
+      <c r="H1031">
+        <v>5.654</v>
+      </c>
+      <c r="I1031">
+        <v>1.4207</v>
+      </c>
+    </row>
+    <row r="1032">
+      <c r="A1032" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1032" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1032" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1032" t="str">
+        <v>Cloud Candy Khadlaj</v>
+      </c>
+      <c r="E1032">
+        <v>0.2</v>
+      </c>
+      <c r="F1032">
+        <v>95.74</v>
+      </c>
+      <c r="G1032">
+        <v>19.148</v>
+      </c>
+      <c r="H1032">
+        <v>17.4</v>
+      </c>
+      <c r="I1032">
+        <v>0.7906</v>
+      </c>
+    </row>
+    <row r="1033">
+      <c r="A1033" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1033" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1033" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1033" t="str">
+        <v>Club de nuit intense edt</v>
+      </c>
+      <c r="E1033">
+        <v>1.3</v>
+      </c>
+      <c r="F1033">
+        <v>121.45</v>
+      </c>
+      <c r="G1033">
+        <v>157.885</v>
+      </c>
+      <c r="H1033">
+        <v>118.3</v>
+      </c>
+      <c r="I1033">
+        <v>31.6908</v>
+      </c>
+    </row>
+    <row r="1034">
+      <c r="A1034" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1034" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1034" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1034" t="str">
+        <v>Cocoa Morado French Avenue</v>
+      </c>
+      <c r="E1034">
+        <v>4.2</v>
+      </c>
+      <c r="F1034">
+        <v>117.73</v>
+      </c>
+      <c r="G1034">
+        <v>494.466</v>
+      </c>
+      <c r="H1034">
+        <v>369.6</v>
+      </c>
+      <c r="I1034">
+        <v>100.1427</v>
+      </c>
+    </row>
+    <row r="1035">
+      <c r="A1035" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1035" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1035" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1035" t="str">
+        <v>Cookie Dough</v>
+      </c>
+      <c r="E1035">
+        <v>0.1</v>
+      </c>
+      <c r="F1035">
+        <v>74.47</v>
+      </c>
+      <c r="G1035">
+        <v>7.447</v>
+      </c>
+      <c r="H1035">
+        <v>5.654</v>
+      </c>
+      <c r="I1035">
+        <v>1.4207</v>
+      </c>
+    </row>
+    <row r="1036">
+      <c r="A1036" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1036" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1036" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1036" t="str">
+        <v>Copacabana</v>
+      </c>
+      <c r="E1036">
+        <v>1.2</v>
+      </c>
+      <c r="F1036">
+        <v>134.75</v>
+      </c>
+      <c r="G1036">
+        <v>161.7</v>
+      </c>
+      <c r="H1036">
+        <v>122.4</v>
+      </c>
+      <c r="I1036">
+        <v>31.215</v>
+      </c>
+    </row>
+    <row r="1037">
+      <c r="A1037" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1037" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1037" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1037" t="str">
+        <v>Cotton Abyad</v>
+      </c>
+      <c r="E1037">
+        <v>4.8</v>
+      </c>
+      <c r="F1037">
+        <v>63.83</v>
+      </c>
+      <c r="G1037">
+        <v>306.384</v>
+      </c>
+      <c r="H1037">
+        <v>196.8</v>
+      </c>
+      <c r="I1037">
+        <v>94.2648</v>
+      </c>
+    </row>
+    <row r="1038">
+      <c r="A1038" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1038" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1038" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1038" t="str">
+        <v>Cream Velvet Khadlaj</v>
+      </c>
+      <c r="E1038">
+        <v>1.2</v>
+      </c>
+      <c r="F1038">
+        <v>112.49</v>
+      </c>
+      <c r="G1038">
+        <v>134.988</v>
+      </c>
+      <c r="H1038">
+        <v>86.4</v>
+      </c>
+      <c r="I1038">
+        <v>41.8386</v>
+      </c>
+    </row>
+    <row r="1039">
+      <c r="A1039" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1039" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1039" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1039" t="str">
+        <v>Daarej Extrait Rasasi</v>
+      </c>
+      <c r="E1039">
+        <v>14.2</v>
+      </c>
+      <c r="F1039">
+        <v>82.27</v>
+      </c>
+      <c r="G1039">
+        <v>1168.234</v>
+      </c>
+      <c r="H1039">
+        <v>710</v>
+      </c>
+      <c r="I1039">
+        <v>399.8223</v>
+      </c>
+    </row>
+    <row r="1040">
+      <c r="A1040" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1040" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1040" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1040" t="str">
+        <v>Daiman Eclipse</v>
+      </c>
+      <c r="E1040">
+        <v>4.6</v>
+      </c>
+      <c r="F1040">
+        <v>91.49</v>
+      </c>
+      <c r="G1040">
+        <v>420.854</v>
+      </c>
+      <c r="H1040">
+        <v>282.44</v>
+      </c>
+      <c r="I1040">
+        <v>117.3713</v>
+      </c>
+    </row>
+    <row r="1041">
+      <c r="A1041" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1041" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1041" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1041" t="str">
+        <v>Daiman Eden</v>
+      </c>
+      <c r="E1041">
+        <v>0.3</v>
+      </c>
+      <c r="F1041">
+        <v>95.74</v>
+      </c>
+      <c r="G1041">
+        <v>28.722</v>
+      </c>
+      <c r="H1041">
+        <v>18.42</v>
+      </c>
+      <c r="I1041">
+        <v>8.8659</v>
+      </c>
+    </row>
+    <row r="1042">
+      <c r="A1042" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1042" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1042" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1042" t="str">
+        <v>Dalal Lattafa</v>
+      </c>
+      <c r="E1042">
+        <v>12.6</v>
+      </c>
+      <c r="F1042">
+        <v>94.7</v>
+      </c>
+      <c r="G1042">
+        <v>1193.22</v>
+      </c>
+      <c r="H1042">
+        <v>952.56</v>
+      </c>
+      <c r="I1042">
+        <v>180.999</v>
+      </c>
+    </row>
+    <row r="1043">
+      <c r="A1043" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1043" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1043" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1043" t="str">
+        <v>Dangerous Arrogate</v>
+      </c>
+      <c r="E1043">
+        <v>0.1</v>
+      </c>
+      <c r="F1043">
+        <v>170.21</v>
+      </c>
+      <c r="G1043">
+        <v>17.021</v>
+      </c>
+      <c r="H1043">
+        <v>9.3</v>
+      </c>
+      <c r="I1043">
+        <v>6.87</v>
+      </c>
+    </row>
+    <row r="1044">
+      <c r="A1044" t="str">
+        <v>2026-07-31</v>
+      </c>
+      <c r="B1044" t="str">
+        <v>IMPORT-42816787</v>
+      </c>
+      <c r="C1044" t="str">
+        <v>tagme3</v>
+      </c>
+      <c r="D1044" t="str">
         <v>Dare 7Am Laverne</v>
       </c>
-      <c r="E521">
+      <c r="E1044">
         <v>0.2</v>
       </c>
-      <c r="F521">
+      <c r="F1044">
         <v>120.57</v>
       </c>
-      <c r="G521">
+      <c r="G1044">
         <v>24.114</v>
       </c>
-      <c r="H521">
+      <c r="H1044">
         <v>15.4</v>
       </c>
-      <c r="I521">
-        <v>8.714</v>
+      <c r="I1044">
+        <v>7.5083</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:I521"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:I1044"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sales Report</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 