--- v0 (2026-08-05)
+++ v1 (2026-10-05)
@@ -410,74 +410,210 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B2"/>
+  <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>اسم المورد</v>
       </c>
       <c r="B1" t="str">
         <v>عدد الفواتير</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
+        <v>2H For Trade</v>
+      </c>
+      <c r="B2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>Al Jisr AL Arabi</v>
+      </c>
+      <c r="B3">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="str">
+        <v>Aman Saudi</v>
+      </c>
+      <c r="B4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="str">
+        <v>Ayman saudi</v>
+      </c>
+      <c r="B5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v>Bosy Ashraf</v>
+      </c>
+      <c r="B6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v>Direct</v>
+      </c>
+      <c r="B7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v>Marawan Libya</v>
+      </c>
+      <c r="B8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v>Mohamed Refaat</v>
+      </c>
+      <c r="B9">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v>Sara Al Sharkawy</v>
+      </c>
+      <c r="B10">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
         <v>Shams AL Dunia</v>
       </c>
-      <c r="B2">
-        <v>0</v>
+      <c r="B11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v>abdelrahman mohamed</v>
+      </c>
+      <c r="B12">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v>abo bilal</v>
+      </c>
+      <c r="B13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="str">
+        <v>al sundus</v>
+      </c>
+      <c r="B14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="str">
+        <v>asmaa</v>
+      </c>
+      <c r="B15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v>mohamed abd al gaber</v>
+      </c>
+      <c r="B16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="str">
+        <v>omar sherif</v>
+      </c>
+      <c r="B17">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="str">
+        <v>polaris</v>
+      </c>
+      <c r="B18">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="str">
+        <v>saudi scents</v>
+      </c>
+      <c r="B19">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:B2"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:B19"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>الموردون</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 